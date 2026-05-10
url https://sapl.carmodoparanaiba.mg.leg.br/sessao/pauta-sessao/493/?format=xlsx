--- v0 (2026-03-25)
+++ v1 (2026-05-10)
@@ -10,68 +10,230 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6" uniqueCount="6">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="60">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
+  </si>
+  <si>
+    <t>ordem dia</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 14 de 2026</t>
+  </si>
+  <si>
+    <t>Lucas da Silva Mendes - Chefe do Poder Executivo</t>
+  </si>
+  <si>
+    <t>Altera o art. 7º da Lei Municipal nº 2.711/2022, que Cria a Assistência Jurídica no Município de Carmo do Paranaíba e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Proposição retirada da Ordem do Dia.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 15 de 2026</t>
+  </si>
+  <si>
+    <t>Eduardo Almeida</t>
+  </si>
+  <si>
+    <t>Acrescenta os arts. 62-A e 62-B à Lei Municipal nº 1.896, de 04 de dezembro de 2007, para dispor sobre a obrigatoriedade de recomposição de vias, passeios e logradouros públicos pelas concessionárias de serviços públicos, autarquias, empresas estatais ou terceirizadas após a realização de intervenções, estabelecer prazos e padrões de qualidade, bem como prever penalidades pelo descumprimento, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Indicação nº 80 de 2026</t>
+  </si>
+  <si>
+    <t>Paula Lima</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, que determine ao setor competente da Administração Municipal a realização de obras de pavimentação asfáltica (ou outro tipo de pavimentação adequada) na Rua Paulo Coelho Gontijo, neste Município.</t>
+  </si>
+  <si>
+    <t>Proposição inclusa na Ordem do Dia</t>
+  </si>
+  <si>
+    <t>Indicação nº 81 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que determine ao setor competente a instalação de um parquinho infantil (playground) na Praça da Rodoviária.</t>
+  </si>
+  <si>
+    <t>Indicação nº 82 de 2026</t>
+  </si>
+  <si>
+    <t>João Pedro Barcelos</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal que determine, por meio da Secretaria Municipal competente, a realização de limpeza, capina e roçada dos lotes e terrenos de propriedade do Município localizados no Distrito de Quintinos, neste Município de Carmo do Paranaíba/MG.</t>
+  </si>
+  <si>
+    <t>Indicação nº 83 de 2026</t>
+  </si>
+  <si>
+    <t>Silvânia Lopes</t>
+  </si>
+  <si>
+    <t>Indicar ao Senhor Prefeito Municipal que determine à Secretaria Municipal competente a realização de serviços de reparo e pavimentação asfáltica no canto da Rua Cristino Lourenço, nas proximidades do nº 75, no Bairro Parque do Taboão, com o fechamento do buraco existente no local e recomposição da camada asfáltica, a fim de garantir melhores condições de tráfego, segurança e salubridade pública.</t>
+  </si>
+  <si>
+    <t>Indicação nº 84 de 2026</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal que determine à Secretaria Municipal competente a realização de limpeza, capina e retirada de resíduos na Rua Sipriano Ferreira, altura da residência de nº 1410 e na Rua Lázaro Hugo de Guimarães, ambas situadas no bairro JB, neste município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 85 de 2026</t>
+  </si>
+  <si>
+    <t>Indicar ao Chefe do Poder Executivo Municipal que sejam adotadas as providências necessárias para a elaboração e encaminhamento de Projeto de Lei visando à adequação do cargo de Auxiliar de Enfermagem para o cargo de Técnico de Enfermagem, nos casos em que os servidores já possuam formação técnica em enfermagem e exerçam, de fato, as atribuições inerentes a essa função.</t>
+  </si>
+  <si>
+    <t>Indicação nº 86 de 2026</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal ao Poder Executivo Municipal, por meio da Secretaria competente, a adoção de providências visando à implantação de redutor de velocidade (quebra-molas) ou instalação de radar de controle de velocidade, na curva localizada na Rodovia Municipal Moacir Caetano de Almeida, conhecida como “saída do Soares”, neste município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 87 de 2026</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal que adote, com a máxima urgência, as providências administrativas necessárias para assegurar o efetivo cumprimento das Leis Municipais vigentes que determinam a instalação de sistemas de monitoramento por câmeras de segurança em prédios públicos municipais, especialmente nas unidades de ensino, centros de educação infantil (CEMEIs), unidades de saúde e demais espaços de atendimento à população.</t>
+  </si>
+  <si>
+    <t>Indicação nº 88 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal, na forma regimental, que determine ao setor competente a realização de serviços de limpeza urbana na Rua Januário Gontijo, localizada no bairro Niterói.</t>
+  </si>
+  <si>
+    <t>Indicação nº 89 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal, na forma regimental, que determine ao setor competente a realização de manutenção urgente na estrada da Serra do Santinho, especialmente no trecho onde há uma manilha instalada no local onde anteriormente existia uma ponte, a qual se encontra em estado crítico, com risco iminente de queda.</t>
+  </si>
+  <si>
+    <t>Indicação nº 90 de 2026</t>
+  </si>
+  <si>
+    <t>Indicar ao Senhor Prefeito Municipal que sejam adotadas as providências necessárias para a celebração de acordo de cooperação entre o Município de Carmo do Paranaíba/MG e o Governo do Estado de Minas Gerais, com o objetivo de viabilizar a disponibilização de mais um ou dois servidores públicos para atuação na emissão de carteiras de identidade e na realização de alistamento militar no município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 91 de 2026</t>
+  </si>
+  <si>
+    <t>Rodrigo Carneiro Pintor</t>
+  </si>
+  <si>
+    <t>Indicando ao Poder Executivo Municipal,  a adoção das seguintes providências: I – Instalação de contêiner de lixo na Rua Etelvina Angélica, nas proximidades do lote vago localizado no cruzamento com a Rua Alvorada e a Rua São Vicente; II – Instalação de contêiner de lixo na Rua da Ração Vovó Teobalda, especialmente na esquina, considerando a necessidade urgente relatada pelos moradores; III – Reinstalação de placa de “Parada Obrigatória” no referido cruzamento, tendo em vista que anteriormente existia sinalização no local, a qual atualmente se encontra ausente, gerando riscos à segurança no trânsito.</t>
+  </si>
+  <si>
+    <t>Indicação nº 92 de 2026</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal que interceda junto ao Departamento de Edificações e Estradas de Rodagem do Estado de Minas Gerais (DER-MG), para que seja realizada a roçada da vegetação existente entre os eucaliptos localizados no trevo de acesso ao município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 93 de 2026</t>
+  </si>
+  <si>
+    <t>Nenê de Quintinos</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a adoção de medidas para regulamentar o transporte de cargas por caminhões no Município de Carmo do Paranaíba/MG e do Distrito de Quintinos, com apresentação de Anteprojeto de Lei.</t>
+  </si>
+  <si>
+    <t>Indicação nº 94 de 2026</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal, com vistas à adoção de medidas administrativas e técnicas necessárias à adequação do Município às diretrizes estabelecidas pelo Programa Bicicleta Brasil, bem como ao cumprimento das disposições da Política Nacional de Mobilidade Urbana.</t>
+  </si>
+  <si>
+    <t>Indicação nº 95 de 2026</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de operação tapa-buracos na Rua Aureliano Rodrigues, nº 710, Bairro Paranaíba.</t>
+  </si>
+  <si>
+    <t>Indicação nº 96 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a adoção de uma postura mais rigorosa na fiscalização, notificação e autuação de proprietários de terrenos sujos e abandonados no município. Solicito, de igual modo, que o próprio Município proceda à imediata limpeza e roçada dos terrenos públicos e áreas institucionais que se encontram em situação de abandono ou com mato alto.</t>
+  </si>
+  <si>
+    <t>Indicação nº 97 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Chefe do Poder Executivo que determine, aos órgãos de fiscalização e trânsito competentes, a realização de uma força-tarefa para o estrito cumprimento da Lei Ordinária nº 2.960/2025, aplicando as medidas administrativas previstas nos arts. 67-A a 67-D do Código de Posturas (Lei Municipal nº 1.896/2007) para a remoção de veículos abandonados nas vias e logradouros públicos do nosso Município.</t>
+  </si>
+  <si>
+    <t>Indicação nº 98 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a realização de limpeza geral no trecho da Rua Giordano, nas proximidades do cruzamento com a Rua Lagoa Dourada, conforme imagem anexada, incluindo a retirada de mato alto, entulhos e resíduos acumulados em lote vago, quando possível, a execução de recapeamento asfáltico na Rua Giordano, visando melhorar as condições da via.</t>
+  </si>
+  <si>
+    <t>Indicação nº 99 de 2026</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a realização de fiscalização contratual da Conserbras e cumprimento de serviços de limpeza de praças públicas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -363,82 +525,522 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F1"/>
+  <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="2.85546875" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="8.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="34.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="44.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="34.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2">
+        <v>3537</v>
+      </c>
+      <c r="B2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3">
+        <v>3546</v>
+      </c>
+      <c r="B3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4">
+        <v>3560</v>
+      </c>
+      <c r="B4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" t="s">
+        <v>16</v>
+      </c>
+      <c r="F4" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5">
+        <v>3565</v>
+      </c>
+      <c r="B5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6">
+        <v>3566</v>
+      </c>
+      <c r="B6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7">
+        <v>3567</v>
+      </c>
+      <c r="B7" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8">
+        <v>3568</v>
+      </c>
+      <c r="B8" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9">
+        <v>3570</v>
+      </c>
+      <c r="B9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" t="s">
+        <v>24</v>
+      </c>
+      <c r="E9" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10">
+        <v>3573</v>
+      </c>
+      <c r="B10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" t="s">
+        <v>31</v>
+      </c>
+      <c r="F10" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11">
+        <v>3574</v>
+      </c>
+      <c r="B11" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" t="s">
+        <v>33</v>
+      </c>
+      <c r="F11" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12">
+        <v>3575</v>
+      </c>
+      <c r="B12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" t="s">
+        <v>15</v>
+      </c>
+      <c r="E12" t="s">
+        <v>35</v>
+      </c>
+      <c r="F12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13">
+        <v>3576</v>
+      </c>
+      <c r="B13" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" t="s">
+        <v>15</v>
+      </c>
+      <c r="E13" t="s">
+        <v>37</v>
+      </c>
+      <c r="F13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14">
+        <v>3579</v>
+      </c>
+      <c r="B14" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" t="s">
+        <v>24</v>
+      </c>
+      <c r="E14" t="s">
+        <v>39</v>
+      </c>
+      <c r="F14" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15">
+        <v>3580</v>
+      </c>
+      <c r="B15" t="s">
+        <v>6</v>
+      </c>
+      <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" t="s">
+        <v>41</v>
+      </c>
+      <c r="E15" t="s">
+        <v>42</v>
+      </c>
+      <c r="F15" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>3581</v>
+      </c>
+      <c r="B16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" t="s">
+        <v>15</v>
+      </c>
+      <c r="E16" t="s">
+        <v>44</v>
+      </c>
+      <c r="F16" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>3582</v>
+      </c>
+      <c r="B17" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" t="s">
+        <v>45</v>
+      </c>
+      <c r="D17" t="s">
+        <v>46</v>
+      </c>
+      <c r="E17" t="s">
+        <v>47</v>
+      </c>
+      <c r="F17" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
+        <v>3583</v>
+      </c>
+      <c r="B18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" t="s">
+        <v>48</v>
+      </c>
+      <c r="D18" t="s">
+        <v>15</v>
+      </c>
+      <c r="E18" t="s">
+        <v>49</v>
+      </c>
+      <c r="F18" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19">
+        <v>3584</v>
+      </c>
+      <c r="B19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C19" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" t="s">
+        <v>51</v>
+      </c>
+      <c r="F19" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20">
+        <v>3585</v>
+      </c>
+      <c r="B20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" t="s">
+        <v>52</v>
+      </c>
+      <c r="D20" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" t="s">
+        <v>53</v>
+      </c>
+      <c r="F20" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21">
+        <v>3586</v>
+      </c>
+      <c r="B21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" t="s">
+        <v>54</v>
+      </c>
+      <c r="D21" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" t="s">
+        <v>55</v>
+      </c>
+      <c r="F21" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22">
+        <v>3587</v>
+      </c>
+      <c r="B22" t="s">
+        <v>6</v>
+      </c>
+      <c r="C22" t="s">
+        <v>56</v>
+      </c>
+      <c r="D22" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" t="s">
+        <v>57</v>
+      </c>
+      <c r="F22" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23">
+        <v>3588</v>
+      </c>
+      <c r="B23" t="s">
+        <v>6</v>
+      </c>
+      <c r="C23" t="s">
+        <v>58</v>
+      </c>
+      <c r="D23" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23" t="s">
+        <v>59</v>
+      </c>
+      <c r="F23" t="s">
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>