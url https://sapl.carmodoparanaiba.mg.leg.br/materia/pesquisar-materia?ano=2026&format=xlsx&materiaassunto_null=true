--- v0 (2026-02-05)
+++ v1 (2026-06-17)
@@ -10,824 +10,2231 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="496" uniqueCount="257">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1504" uniqueCount="726">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Eduardo Almeida</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3442/indicacao_no_001-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3442/indicacao_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Indicando que seja disponibilizado, em caráter de urgência, serviço de segurança patrimonial e controle de acesso na sede da Prefeitura Municipal de Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3443/indicacao_no_002-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3443/indicacao_no_002-2026.pdf</t>
   </si>
   <si>
     <t>Indicando que seja providenciada, com urgência, a presença de profissionais de segurança (vigilância patrimonial ou guarda armada/desarmada) nas dependências da UPA de Carmo do Paranaíba, em regime de plantão 24 horas.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Silvânia Lopes</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3448/indicacao_no_003-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3448/indicacao_no_003-2026.pdf</t>
   </si>
   <si>
     <t>Indica, por meio da Secretaria Municipal de Obras, a realização de Estudo de Viabilidade Técnica para implantação de espaço público destinado à prática de atividades físicas, caminhada e convivência ao ar livre, na Rua Padre Manoel, entre os bairros Niterói e Rosário.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3449/indicacao_no_004-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3449/indicacao_no_004-2026.pdf</t>
   </si>
   <si>
     <t>indicando que determine às secretarias competentes, em especial à Secretaria Municipal de Obras e à Divisão de Esportes, a realização da adequação da quadra poliesportiva localizada no Bairro Niterói, contemplando a instalação de tabelas com aros de basquete, bem como a pintura das demarcações de solo necessárias para a prática adequada desta modalidade esportiva, com o objetivo de incentivar o esporte, o lazer e a convivência comunitária no referido bairro.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3450/indicacao_no_005-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3450/indicacao_no_005-2026.pdf</t>
   </si>
   <si>
     <t>Indicando e pedido de providências ao bueiro localizado na Rua Lenheiros, nº 423, o qual se encontra em condições inadequadas.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3451/indicacao_no_006-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3451/indicacao_no_006-2026.pdf</t>
   </si>
   <si>
     <t>Indicando e pedido de providências ao bueiro localizado na Avenida Frei Gabriel, em frente à praça São Francisco o qual apresenta condições inadequadas de conservação e funcionamento.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Julio do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3452/indicacao_no_007-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3452/indicacao_no_007-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal que adote as providências necessárias para estender, no âmbito do Município, adequação e equiparação dos profissionais que trabalham na educação infantil, especificamente nos CMEIS, em se tratando da nomenclatura das respectivas funções e da equiparação salarial, igualando com os profissionais da educação.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>João Pedro Barcelos</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3453/indicacao_no_08-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3453/indicacao_no_08-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal por meio da secretaria competente que realize a poda e limpeza de canteiros centrais e equipamentos públicos localizados no bairro Alta Villa.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3454/indicacao_no_009-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3454/indicacao_no_009-2026.pdf</t>
   </si>
   <si>
     <t>Indicando que que seja determinando ao setor competente a realização de estudo de viabilidade técnica e a consequente implantação de sinalização proibitiva de estacionamento em um dos lados da Rua Padre Manoel, nas imediações do Colégio Pólis.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3455/indicacao_no_010-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3455/indicacao_no_010-2026.pdf</t>
   </si>
   <si>
     <t>Indicando por meio do setor competente que realize com urgência um estudo de engenharia de tráfego visando a alteração do fluxo para sentido único (mão única) em todo o entorno da Praça do Rosário.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3458/indicacao_no_11-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3458/indicacao_no_11-2026.pdf</t>
   </si>
   <si>
     <t>Indicando a necessidade de uma intervenção urgente na rede elétrica do Cemitério de Quintinos.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Paula Lima</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3459/indicacao_no_012-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3459/indicacao_no_012-2026.pdf</t>
   </si>
   <si>
     <t>Indicando ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria Municipal competente, que sejam adotadas as providências necessárias para a manutenção e adequação estrutural do mata-burro localizado na estrada da Mata do Salgado, no sentido ao Distrito de Quintinos, conforme demonstrado na imagem anexa.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3463/indicacao_no_013-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3463/indicacao_no_013-2026.pdf</t>
   </si>
   <si>
     <t>Indicando por meio do setor competente que seja realizada a instalação imediata de infraestrutura de iluminação pública na Rua Coronel Anicésio, na altura do número 947, trecho que se encontra atualmente desprovido de luminosidade adequada.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3464/indicacao_no_014-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3464/indicacao_no_014-2026.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo a necessidade de instalação de um redutor de velocidade (quebra-molas) na Rua Miguel Firmino, no trecho indicado no croqui anexo.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3465/indicacao_no_015-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3465/indicacao_no_015-2026.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo através da secretaria competente, realize a instalação e/ou substituição de lâmpadas de vapor de sódio/mercúrio por luminárias de tecnologia LED em todo o complexo da Lagoa, priorizando a iluminação da pista de caminhada.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Nenê de Quintinos</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3467/indicacao_no_16-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3467/indicacao_no_16-2026.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de construção e recuperação de meio-fio e limpeza de área na Rua José Romualdo.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3468/indicacao_no_17-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3468/indicacao_no_17-2026.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de realização de serviços de pavimentação asfáltica e reparo dos buracos existentes na Rua Mirandópolis, localizada na região do Posto Petrocarmo e do Cercado Eucalipto Tratado.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3469/indicacao_no_18-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3469/indicacao_no_18-2026.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de manutenção da estrada que liga a Comunidade de Pimentas, passando pela ponte da Lagem, até a encruzilhada que liga os municípios de Tiros e Arapuá.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3470/indicacao_no_19-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3470/indicacao_no_19-2026.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de manutenção das estradas das Comunidades de Palmeiras e Varginha.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3471/indicacao_no_20-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3471/indicacao_no_20-2026.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o estudo de viabilidade para permitir estacionamento em apenas um dos lados da Rua Afonso Pena, no trecho que especifica.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3473/indicacao_no_21-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3473/indicacao_no_21-2026.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo para que, por meio da Secretaria Municipal competente, sejam adotadas providências urgentes visando à realização de operação tapa-buracos nos seguintes logradouros públicos:_x000D_
 I – Rua Antônio Manoel, especialmente no trecho situado em frente à Pizzaria Patos;_x000D_
 II – Alameda Norte Sul, em toda a sua extensão, com maior atenção ao trecho próximo ao nº 355;_x000D_
 III – Avenida João Batista, na altura do nº 113, em frente ao PH Restaurante.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3474/indicacao_no_22-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3474/indicacao_no_22-2026.pdf</t>
   </si>
   <si>
     <t>Indicando a necessidade urgente de manutenção e recuperação asfáltica da Rua Franklin Mendonça, nas mediações do Curtume Nossa Senhora do Carmo, local este popularmente conhecido como Matadouro.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3475/indicacao_no_23-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3475/indicacao_no_23-2026.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo Municipal, por meio da Secretaria de Obras / Secretaria de Transportes, a implantação de uma terceira faixa de rolamento na pista da Represa do Soares, no trecho de subida até a chegada à área urbana da cidade.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3476/indicacao_no_24-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3476/indicacao_no_24-2026.pdf</t>
   </si>
   <si>
     <t>Indicando, avaliação e intervenção na árvore localizada na Rua Lenheiros, em frente ao Gold, no sentido de se proceder ao corte da árvore ou, em alternativa, à poda dos seus galhos.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3477/indicacao_no_25-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3477/indicacao_no_25-2026.pdf</t>
   </si>
   <si>
     <t>Indica, para que, por meio da Secretaria Municipal competente, sejam adotadas providências urgentes visando à melhoria das condições, manutenção e revitalização do parquinho infantil localizado na Comunidade Rural de Campo do Meio.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3480/indicacao_no_026-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3480/indicacao_no_026-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria competente, a realização da pintura predial do PSF Rosário, bem como a revitalização, substituição ou instalação das placas de denominação e identificação da unidade, incluindo sinalização visual externa e interna, se necessário.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3481/indicacao_no_027-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3481/indicacao_no_027-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por meio da Secretaria competente, a instalação de redutores de velocidade (lombadas/quebra-molas) e a realização de manutenção na estrada rural no trevo que liga o Distrito de Quintinos à saída para os Municípios de Tiros e à Comunidade de Pimentas.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3482/indicacao_no_028-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3482/indicacao_no_028-2026.pdf</t>
   </si>
   <si>
     <t>Indica a Substituição da Iluminação por Luz LED no Distrito de Quintinos.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Cabo Jota</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3483/indicacao_no_029-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3483/indicacao_no_029-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal o envio do Castramóvel à Comunidade de São Bento para realização de castração de animais em situação de rua.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3484/indicacao_no_30-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3484/indicacao_no_30-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, para que determine à Secretaria Municipal competente, a realização de limpeza, roçagem e retirada da vegetação existente no lote localizado aos fundos do Parque de Exposições do Município, adotando-se as providências necessárias para a adequada manutenção da área.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3485/indicacao_no_31-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3485/indicacao_no_31-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, para que determine à Secretaria Municipal competente, a adoção das providências necessárias visando à realização de roçada e limpeza da praça localizada no Bairro Jardim Ouro Verde, na Rua Edgar Régis, neste Município.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3486/indicacao_no_32-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3486/indicacao_no_32-2026.pdf</t>
   </si>
   <si>
     <t>Indica, por meio do setor competente, a necessidade de providenciar, com urgência, a limpeza geral e a reconstrução do muro do Cemitério das Palmeiras, que se encontra caído.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3488/indicacao_no_33-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3488/indicacao_no_33-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal que determine aos órgãos competentes a análise técnica, manutenção, recuperação estrutural e adequada sinalização de todas as pontes pertencentes ao Município, nos termos da Lei Municipal nº 2.970, de 15 de setembro de 2025, com especial atenção à ponte localizada no sentido Catulés/Ponte Funda.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3489/indicacao_no_34-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3489/indicacao_no_34-2026.pdf</t>
   </si>
   <si>
     <t>Indica que seja criado o “Auxílio Nutricional” para os servidores municipais aposentados e pensionistas, conforme anteprojeto em anexo.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3493/indicacao_no_35-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3493/indicacao_no_35-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que determine ao setor competente a retirada ou o remanejamento da caçamba, de lixo, pertencente à Prefeitura Municipal, atualmente instalada em frente ao SAMU, localizado na Rua F, nº 145.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Geraldinho das Almas, João Pedro Barcelos</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3494/indicacao_no_36-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3494/indicacao_no_36-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que determine ao setor competente a instalação do sistema de monitoramento “Olho Vivo” após o trecho da Estação Soares, especificamente no trecho que dá acesso à Comunidade de Almas.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3495/indicacao_no_37-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3495/indicacao_no_37-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que determine ao setor competente a recuperação e manutenção das estradas de terra vicinais do município, com especial atenção ao período que antecede e acompanha o ciclo produtivo agrícola.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3496/indicacao_no_38-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3496/indicacao_no_38-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, que determine ao setor competente a realização de vistoria em todas as pontes localizadas nas estradas rurais do município, bem como a limpeza e retirada do acúmulo de terra, entulhos e resíduos existentes nesses locais.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3497/indicacao_no_39-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3497/indicacao_no_39-2026.pdf</t>
   </si>
   <si>
     <t>Inbdica ao Poder Executivo Municipal, que determine ao setor competente a instalação de um redutor de velocidade (quebra-mola/lombada) na Rua Patos de Minas, nas mediações do nº 52.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Geraldinho das Almas</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3498/indicacao_no_40-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3498/indicacao_no_40-2026.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado a operação tapa-buracos na Rua Patos de Minas, nas mediações do nº 700.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3499/indicacao_no_41-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3499/indicacao_no_41-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal que determine ao setor competente a confecção/elaboração de um projeto técnico de iluminação para o Campo do Distrito de Quintinos.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3500/indicacao_no_42-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3500/indicacao_no_42-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal que determine ao setor competente a elaboração de um projeto técnico prevendo que, no trecho que liga Quintinos ao município de Tiros, seja estabelecido um limite mínimo de 22 (vinte e dois) metros de largura entre uma cerca e outra, especialmente em caso de futuro asfaltamento da via.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3502/indicacao_no_43-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3502/indicacao_no_43-2026.pdf</t>
   </si>
   <si>
     <t>Indicando a poda de uma árvore localizada na Avenida Elias de Deus Vieira, nº 854, bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3505/indicacao_no_44-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3505/indicacao_no_44-2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que determine aos órgãos competentes da Administração Pública Municipal a realização de estudo técnico, financeiro e orçamentário com a finalidade de avaliar a viabilidade de reajuste do valor do auxílio-alimentação concedido aos servidores ativos do Poder Executivo Municipal.</t>
   </si>
   <si>
+    <t>3506</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3506/indicacao_no_045-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica, que seja encaminhado ao órgão competente pedido de reforma geral do Poliesportivo do Santa Cruz, com vista à melhoria das condições de uso para atletas, equipas técnicas e comunidade em geral.</t>
+  </si>
+  <si>
+    <t>3508</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3508/indicacao_no_046-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por intermédio da Secretaria Municipal competente, que sejam adotadas as providências necessárias para a construção de duas faixas de travessia elevada, uma na Avenida Tancredo Neves, nas proximidades da Igreja São José e a outra na Rua Lenheiros, nas proximidades do nº 500, em frente ao Salão Paroquial da Igreja.</t>
+  </si>
+  <si>
+    <t>3509</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3509/indicacao_no_047-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a criação de um Espaço Sensorial na Praça do Rosário, bem como a reativação dos banheiros já existentes, garantindo a plena acessibilidade e o conforto dos utilizadores.</t>
+  </si>
+  <si>
+    <t>3513</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>Rodrigo Carneiro Pintor</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3513/indicacao_no_48-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que determine, junto à Secretaria Municipal de Obras e Infraestrutura, a realização urgente de operação tapa-buracos e manutenção corretiva do pavimento asfáltico na Avenida das Palmeiras e na Rua Pau Terra, neste Município.</t>
+  </si>
+  <si>
+    <t>3514</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3514/indicacao_no_49-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria Municipal competente, que sejam adotadas as providências necessárias para a instalação de placa de identificação na Unidade Básica de Saúde (UBS), com a denominação dada pela Lei Municipal nº 2.915/2024.</t>
+  </si>
+  <si>
+    <t>3515</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3515/indicacao_no_50-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que, por meio da Secretaria Municipal competente, adote as providências necessárias para a aquisição, regularização e licenciamento ambiental de área destinada à extração de cascalho (cascalheira), com a finalidade de suprir, de forma contínua e legal, a recuperação, manutenção e conservação das estradas rurais do Município.</t>
+  </si>
+  <si>
+    <t>3517</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que determine à Secretaria Municipal competente a realização de vistoria técnica e revisão do pavimento asfáltico executado nos loteamentos novos do Município, com a adoção das providências administrativas cabíveis para assegurar a conformidade da espessura e das especificações técnicas do revestimento com os parâmetros mínimos estabelecidos na legislação vigente e nas normas técnicas aplicáveis e ainda que promova rigorosa fiscalização nos loteamentos que vierem a ser implantados futuramente, exigindo-se, como condição para aprovação, recebimento e liberação definitiva, o fiel cumprimento do padrão mínimo de qualidade e espessura do pavimento asfáltico.</t>
+  </si>
+  <si>
+    <t>3518</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3518/indicacao_no_52-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica que sejam adotadas as providências necessárias para a retirada das caçambas/contêineres de lixo atualmente instaladas em vias públicas do município, promovendo sua realocação para terrenos pertencentes ao Município, em locais adequados e devidamente sinalizados.</t>
+  </si>
+  <si>
+    <t>3520</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3520/indicacao_no_53-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que determine aos setores competentes da Administração Pública Municipal, especialmente à Secretaria Municipal de Saúde e ao setor de Gestão de Pessoas, que acompanhem a tramitação e analisem os impactos do Projeto de Lei nº 190/2025, atualmente em curso na Câmara dos Deputados, o qual estabelece condições para o reenquadramento de auxiliares de enfermagem como técnicos de enfermagem, com vistas à futura adequação normativa e administrativa no âmbito do Município.</t>
+  </si>
+  <si>
+    <t>3521</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que adote as providências necessárias para destinar recursos proveniente da devolução anual do saldo do duodécimo do Poder Legislativo ao final do exercício financeiro, à construção de unidades habitacionais de interesse social, em terrenos de propriedade do Município.</t>
+  </si>
+  <si>
+    <t>3524</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3524/indicacao_no_55-2026.pdf</t>
+  </si>
+  <si>
+    <t>indicando ao Poder Executivo a realização de estudos técnicos e a posterior execução de sinalização viária (pintura de faixa amarela e/ou instalação de placas de "Proibido Estacionar") em trecho específico da Rua Afonso Pena, no lado oposto àquele onde se localizam as garagens residenciais.</t>
+  </si>
+  <si>
+    <t>3525</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3525/indicacao_no_56-2026.pdf</t>
+  </si>
+  <si>
+    <t>indicando ao Excelentíssimo Senhor Prefeito Municipal que seja realizada a adoção de medida imediata para regulamentar e/ou proibir a instalação e manutenção de galinheiros na zona urbana do município, bem como promover a reestruturação do Código de Posturas Municipal.</t>
+  </si>
+  <si>
+    <t>3526</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3526/indicacao_no_057-2026.pdf</t>
+  </si>
+  <si>
+    <t>indicando ao Poder Executivo que seja solicitada ao setor competente a realização na iluminação pública da Praça São Francisco, tendo em vista que diversas lâmpadas encontram-se queimadas.</t>
+  </si>
+  <si>
+    <t>3527</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3527/indicacao_no_058-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que determine à Secretaria Municipal competente a adoção de providências imediatas para proceder à vistoria técnica estrutural da ponte conhecida como Ponte do Curtume, também denominada Ponte do João Costa, situada na região da Fazenda Sobrado, em área limítrofe com o Município vizinho e promover, se necessário, a execução de obras de manutenção, reforço estrutural ou reconstrução da referida ponte</t>
+  </si>
+  <si>
+    <t>3528</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3528/indicacao_no_059-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que determine à Secretaria Municipal competente a adoção de providências para a recuperação estrutural das duas entradas de acesso à Comunidade Sossego, zona rural deste Município.</t>
+  </si>
+  <si>
+    <t>3529</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3529/indicacao_no_060-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que proceda à limpeza, capina, roçada e poda das árvores em terreno de propriedade do Município localizado atrás do CRAS, nas proximidades do antigo velório, situado na Rua 10, lateral do cemitério, em frente ao nº 535.</t>
+  </si>
+  <si>
+    <t>3530</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3530/indicacao_no_061-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicando a criação de uma pista temporária artesanal de corrida no Campo de Aviação.</t>
+  </si>
+  <si>
+    <t>3531</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3531/indicacao_no_062-2026.pdf</t>
+  </si>
+  <si>
+    <t>indica a necessidade de adoção de providências urgentes para a limpeza das vias públicas afetadas pelas recentes chuvas, bem como a realização de um mutirão de "operação tapa-buracos" em toda a extensão do município, assim que as condições meteorológicas o permitirem.</t>
+  </si>
+  <si>
+    <t>3533</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3533/indicacao_no_63-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que estude a viabilidade técnica e orçamentária para a implantação de um sistema de figuração ou usinagem dos resíduos da construção civil (RCC), visando sua reutilização na manutenção de estradas vicinais e vias públicas não pavimentadas do município.</t>
+  </si>
+  <si>
+    <t>3534</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>Cabo Jota, Eduardo Almeida, Geraldinho das Almas, Jader Dois Irmãos, João Pedro Barcelos, Julio do Sindicato, Luis Ricardo Bomba, Nenê de Quintinos, Paula Lima, Rodrigo Carneiro Pintor, Silvânia Lopes</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3534/indicacao_no_64-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que determine à Secretaria Municipal de Saúde a aplicação dos recursos financeiros oriundos das emendas parlamentares federais recentemente creditadas ao Município, especificamente na estruturação e fortalecimento dos serviços de odontologia da rede pública municipal.</t>
+  </si>
+  <si>
+    <t>3535</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3535/indicacao_no_065-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito Municipal que determine, por meio da Secretaria Municipal competente, a elaboração de projeto técnico e a posterior execução de obra destinada à construção de pista de caminhada no trevo de acesso ao Distrito de Quintinos, na entrada da comunidade.</t>
+  </si>
+  <si>
+    <t>3543</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3543/indicacao_no_66-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica-se que o Executivo Municipal proceda à colocação de containêrs em todas as saídas das zonas rurais do município.</t>
+  </si>
+  <si>
+    <t>3538</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3538/indicacao_no_67-2026.pdf</t>
+  </si>
+  <si>
+    <t>indicar ao Chefe do Poder Executivo Municipal que determine ao setor competente a perfuração de um poço artesiano na Comunidade Lagoa dos Estulanos.</t>
+  </si>
+  <si>
+    <t>3539</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3539/indicacao_no_068-2026.pdf</t>
+  </si>
+  <si>
+    <t>indicar ao Excelentíssimo Senhor Prefeito Municipal que determine à Secretaria Municipal competente a instalação de grelhas para escoamento de água na Rua João Rosa, em frente ao número 1555, Bairro Guanabara.</t>
+  </si>
+  <si>
+    <t>3540</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3540/indicacao_no_069-2026.pdf</t>
+  </si>
+  <si>
+    <t>indicar ao Excelentíssimo Senhor Prefeito Municipal que determine à Secretaria Municipal competente a realização de manutenção, limpeza e conserto de todos os bueiros do município, especialmente daqueles que se encontram danificados, obstruídos ou com risco de causar acidentes.</t>
+  </si>
+  <si>
+    <t>3541</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3541/indicacao_no_070-2026.pdf</t>
+  </si>
+  <si>
+    <t>indicar ao Excelentíssimo Senhor Prefeito Municipal que determine à Secretaria Municipal competente a realização de manutenção, limpeza e reforço na drenagem das vias no entorno do Campo do Alvorada, especialmente nas áreas mais baixas do bairro.</t>
+  </si>
+  <si>
+    <t>3544</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3544/indicacao_no_71-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal que, por meio da Secretaria Municipal competente, sejam adotadas providências urgentes visando à realização de operação tapa-buracos nas comunidades de Quintinos, Sossego e Pimentas.</t>
+  </si>
+  <si>
+    <t>3545</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3545/indicacao_no_072-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Senhor Prefeito Municipal, após apreciação do Plenário, que sejam tomadas as providências necessárias para disponibilizar uma ambulância na Comunidade de Quintinos, 24 horas por dia, na UBS (Unidade Básica de Saúde), com motorista residente na própria comunidade, ficando à disposição dos pacientes que necessitam de deslocamento para atendimento médico.</t>
+  </si>
+  <si>
+    <t>3548</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3548/indicacao_no_73-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal que interceda junto ao Departamento de Estradas de Rodagem de Minas Gerais DER/MG, solicitando a realização de manutenção corretiva da pavimentação asfáltica na entrada do Município de Carmo do Paranaíba, na região conhecida como “Entrada dos Eucaliptos”.</t>
+  </si>
+  <si>
+    <t>3549</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3549/indicacao_no_74-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal interceda junto ao Departamento de Estradas de Rodagem de Minas Gerais – DER/MG, solicitando a limpeza e desobstrução das canaletas de drenagem da rodovia LMG-743, no trecho que liga Carmo do Paranaíba ao Distrito de Quintinos, especialmente na descida da serra.</t>
+  </si>
+  <si>
+    <t>3550</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3550/indicacao_no_75-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal determine à Secretaria Municipal competente a realização de patrolamento, nivelamento da via e retirada de escoamento inadequado (esgoto/água acumulada) na estrada vicinal localizada na Comunidade dos Nervados, no trecho que liga a Fazenda do Sr. Ilário à comunidade, tão logo se estabeleça o período de estiagem.</t>
+  </si>
+  <si>
+    <t>3552</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3552/indicacao_no_076-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Senhor Prefeito Municipal que analise a conveniência e oportunidade de encaminhar a esta Casa Legislativa Projeto de Lei dispondo sobre a reserva de vagas de estacionamento destinadas a advogados nas proximidades da unidade prisional localizada no município, conforme anteprojeto de lei anexo.</t>
+  </si>
+  <si>
+    <t>3553</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3553/indicacao_no_77-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito Municipal a realização de poda da vegetação no canteiro central, instalação de sinalização e limpeza urbana na Avenida Palmeiras.</t>
+  </si>
+  <si>
+    <t>3554</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3554/indicacao_no_078-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Senhor Prefeito Municipal que analise a possibilidade de realizar a cessão de uso de uma sala localizada no Terminal Rodoviário do município, atualmente fechada ou sem utilização, para funcionamento do Sindicato dos Servidores Públicos Municipais.</t>
+  </si>
+  <si>
+    <t>3558</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3558/indicacao_no_79-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que determine à Secretaria Municipal competente a realização de serviços de roçada, limpeza e manutenção das áreas externas da Unidade de Pronto Atendimento – UPA, localizada neste Município.</t>
+  </si>
+  <si>
+    <t>3560</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3560/indicacao_no_80-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, que determine ao setor competente da Administração Municipal a realização de obras de pavimentação asfáltica (ou outro tipo de pavimentação adequada) na Rua Paulo Coelho Gontijo, neste Município.</t>
+  </si>
+  <si>
+    <t>3565</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3565/indicacao_no_81-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que determine ao setor competente a instalação de um parquinho infantil (playground) na Praça da Rodoviária.</t>
+  </si>
+  <si>
+    <t>3566</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3566/indicacao_no_82-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal que determine, por meio da Secretaria Municipal competente, a realização de limpeza, capina e roçada dos lotes e terrenos de propriedade do Município localizados no Distrito de Quintinos, neste Município de Carmo do Paranaíba/MG.</t>
+  </si>
+  <si>
+    <t>3567</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3567/indicacao_no_83-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Senhor Prefeito Municipal que determine à Secretaria Municipal competente a realização de serviços de reparo e pavimentação asfáltica no canto da Rua Cristino Lourenço, nas proximidades do nº 75, no Bairro Parque do Taboão, com o fechamento do buraco existente no local e recomposição da camada asfáltica, a fim de garantir melhores condições de tráfego, segurança e salubridade pública.</t>
+  </si>
+  <si>
+    <t>3568</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3568/indicacao_no_84-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal que determine à Secretaria Municipal competente a realização de limpeza, capina e retirada de resíduos na Rua Sipriano Ferreira, altura da residência de nº 1410 e na Rua Lázaro Hugo de Guimarães, ambas situadas no bairro JB, neste município.</t>
+  </si>
+  <si>
+    <t>3570</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3570/indicacoes_no_85-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Chefe do Poder Executivo Municipal que sejam adotadas as providências necessárias para a elaboração e encaminhamento de Projeto de Lei visando à adequação do cargo de Auxiliar de Enfermagem para o cargo de Técnico de Enfermagem, nos casos em que os servidores já possuam formação técnica em enfermagem e exerçam, de fato, as atribuições inerentes a essa função.</t>
+  </si>
+  <si>
+    <t>3573</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3573/indicacao_no_086-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal ao Poder Executivo Municipal, por meio da Secretaria competente, a adoção de providências visando à implantação de redutor de velocidade (quebra-molas) ou instalação de radar de controle de velocidade, na curva localizada na Rodovia Municipal Moacir Caetano de Almeida, conhecida como “saída do Soares”, neste município.</t>
+  </si>
+  <si>
+    <t>3574</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3574/indicacao_no_087-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal que adote, com a máxima urgência, as providências administrativas necessárias para assegurar o efetivo cumprimento das Leis Municipais vigentes que determinam a instalação de sistemas de monitoramento por câmeras de segurança em prédios públicos municipais, especialmente nas unidades de ensino, centros de educação infantil (CEMEIs), unidades de saúde e demais espaços de atendimento à população.</t>
+  </si>
+  <si>
+    <t>3575</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3575/indicacao_no_088-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal, na forma regimental, que determine ao setor competente a realização de serviços de limpeza urbana na Rua Januário Gontijo, localizada no bairro Niterói.</t>
+  </si>
+  <si>
+    <t>3576</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3576/indicacao_no_089-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Senhor Prefeito Municipal, na forma regimental, que determine ao setor competente a realização de manutenção urgente na estrada da Serra do Santinho, especialmente no trecho onde há uma manilha instalada no local onde anteriormente existia uma ponte, a qual se encontra em estado crítico, com risco iminente de queda.</t>
+  </si>
+  <si>
+    <t>3579</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3579/indicacao_no_090-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Senhor Prefeito Municipal que sejam adotadas as providências necessárias para a celebração de acordo de cooperação entre o Município de Carmo do Paranaíba/MG e o Governo do Estado de Minas Gerais, com o objetivo de viabilizar a disponibilização de mais um ou dois servidores públicos para atuação na emissão de carteiras de identidade e na realização de alistamento militar no município.</t>
+  </si>
+  <si>
+    <t>3580</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3580/indicacao_no_091-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicando ao Poder Executivo Municipal,  a adoção das seguintes providências: I – Instalação de contêiner de lixo na Rua Etelvina Angélica, nas proximidades do lote vago localizado no cruzamento com a Rua Alvorada e a Rua São Vicente; II – Instalação de contêiner de lixo na Rua da Ração Vovó Teobalda, especialmente na esquina, considerando a necessidade urgente relatada pelos moradores; III – Reinstalação de placa de “Parada Obrigatória” no referido cruzamento, tendo em vista que anteriormente existia sinalização no local, a qual atualmente se encontra ausente, gerando riscos à segurança no trânsito.</t>
+  </si>
+  <si>
+    <t>3581</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3581/indicacao_no_092-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Poder Executivo Municipal que interceda junto ao Departamento de Edificações e Estradas de Rodagem do Estado de Minas Gerais (DER-MG), para que seja realizada a roçada da vegetação existente entre os eucaliptos localizados no trevo de acesso ao município.</t>
+  </si>
+  <si>
+    <t>3582</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3582/indicacao_no_093-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a adoção de medidas para regulamentar o transporte de cargas por caminhões no Município de Carmo do Paranaíba/MG e do Distrito de Quintinos, com apresentação de Anteprojeto de Lei.</t>
+  </si>
+  <si>
+    <t>3583</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3583/indicacao_no_094-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicação ao Poder Executivo Municipal, com vistas à adoção de medidas administrativas e técnicas necessárias à adequação do Município às diretrizes estabelecidas pelo Programa Bicicleta Brasil, bem como ao cumprimento das disposições da Política Nacional de Mobilidade Urbana.</t>
+  </si>
+  <si>
+    <t>3584</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3584/indicacao_no_095-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de operação tapa-buracos na Rua Aureliano Rodrigues, nº 710, Bairro Paranaíba.</t>
+  </si>
+  <si>
+    <t>3585</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3585/indicacao_no_096-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a adoção de uma postura mais rigorosa na fiscalização, notificação e autuação de proprietários de terrenos sujos e abandonados no município. Solicito, de igual modo, que o próprio Município proceda à imediata limpeza e roçada dos terrenos públicos e áreas institucionais que se encontram em situação de abandono ou com mato alto.</t>
+  </si>
+  <si>
+    <t>3586</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3586/indicacao_no_097-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Chefe do Poder Executivo que determine, aos órgãos de fiscalização e trânsito competentes, a realização de uma força-tarefa para o estrito cumprimento da Lei Ordinária nº 2.960/2025, aplicando as medidas administrativas previstas nos arts. 67-A a 67-D do Código de Posturas (Lei Municipal nº 1.896/2007) para a remoção de veículos abandonados nas vias e logradouros públicos do nosso Município.</t>
+  </si>
+  <si>
+    <t>3587</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3587/indicacao_no_098-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a realização de limpeza geral no trecho da Rua Giordano, nas proximidades do cruzamento com a Rua Lagoa Dourada, conforme imagem anexada, incluindo a retirada de mato alto, entulhos e resíduos acumulados em lote vago, quando possível, a execução de recapeamento asfáltico na Rua Giordano, visando melhorar as condições da via.</t>
+  </si>
+  <si>
+    <t>3588</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3588/indicacao_no_099-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a realização de fiscalização contratual da Conserbras e cumprimento de serviços de limpeza de praças públicas.</t>
+  </si>
+  <si>
+    <t>3590</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3590/indicacao_no_100-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Senhor Prefeito Municipal que sejam adotadas as providências necessárias para a realização de reparos na via pública localizada na Rua Cândido Lataliza, bem como na Rua Sizenando Amaral.</t>
+  </si>
+  <si>
+    <t>3596</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>Nenê de Quintinos, João Pedro Barcelos</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3596/indicacao_no_101-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicando que interceda junto à COPASA para que seja realizada a manutenção da pavimentação asfáltica na Rua João Vicente, localizada no distrito de Quintinos, especialmente em seu primeiro trecho.</t>
+  </si>
+  <si>
+    <t>3597</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3597/indicacao_no_102-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que determine, por meio dos órgãos competentes, especialmente da Secretaria Municipal de Obras e Infraestrutura a realização de levantamento técnico e financeiro detalhado das áreas críticas de acúmulo de águas pluviais, com ênfase na região central do Município, identificando pontos de recorrentes enxurradas, alagamentos e insuficiência da rede de drenagem.</t>
+  </si>
+  <si>
+    <t>3598</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3598/indicacao_no_103-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo que sejam adotadas as providências necessárias para a instalação de um semáforo no cruzamento da Rua Capitão Antônio de Moraes com a Rua Deputado Portela, na esquina com a Santa Casa de Misericórdia de Carmo do Paranaíba.</t>
+  </si>
+  <si>
+    <t>3608</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3608/indicacao_no_104-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, que seja providenciada a instalação de placa de identificação no Centro de Fisioterapia localizado na Rua Governador Valadares.</t>
+  </si>
+  <si>
+    <t>3609</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>Jader Dois Irmãos</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3609/indicacao_no_105-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicando a realização de obra de asfaltamento na Rua Brasília, especificamente no cruzamento com a Rua Itair Antônio da Silva, no ponto onde a via se encerra.</t>
+  </si>
+  <si>
+    <t>3610</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3610/indicacao_no_106-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que determine, por meio da Secretaria competente, a realização de serviços de limpeza e roçada na estrada rural que liga o Distrito de Quintinos à Comunidade de Sossego, especialmente no trecho próximo à entrada (virada) para a localidade de Palmeiras.</t>
+  </si>
+  <si>
+    <t>3612</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3612/indicacao_no_107-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que determine, com a máxima urgência, ao setor competente, a realização de serviços de manutenção, recuperação e conservação das estradas rurais que atendem às comunidades de Bravinhos (inclusive no perímetro da comunidade), São Bartolomeu e Serrinha.</t>
+  </si>
+  <si>
+    <t>3613</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3613/indicacao_no_108-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicando que determine aos setores competentes a realização de estudo de viabilidade financeira e técnica visando o aumento do salário/vencimento dos motoristas de veículos pesados do Município.</t>
+  </si>
+  <si>
+    <t>3617</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3617/indicacao_no_109-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que mantenha a oferta da atividade de hidroginástica com frequência mínima de duas vezes por semana no município.</t>
+  </si>
+  <si>
+    <t>3621</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3621/indicacao_no_110-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Chefe do Poder Executivo Municipal, bem como à Secretaria competente, que sejam tomadas as providências necessárias para a manutenção e recuperação da estrada do João Papagaio, na região das Palmeiras.</t>
+  </si>
+  <si>
+    <t>3622</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3622/indicacao_no_111-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Chefe do Poder Executivo Municipal, bem como à Secretaria competente, que sejam tomadas as providências necessárias para a manutenção e recuperação da estrada que liga Carmo do Paranaíba à Serra.</t>
+  </si>
+  <si>
+    <t>3623</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3623/indicacao_no_112-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Chefe do Poder Executivo Municipal, bem como à Secretaria competente, que sejam tomadas as providências necessárias para a realização de operação tapa-buracos na Rua Aristeu Atanásio Boaventura, próximo ao Posto do Xará.</t>
+  </si>
+  <si>
+    <t>3624</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3624/indicacao_no_113-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicar ao Chefe do Poder Executivo Municipal, bem como à Secretaria competente, que sejam tomadas as providências necessárias para a manutenção e recuperação da estrada que dá acesso à comunidade de Água Limpa e ao Colégio, nas proximidades do Café Modal e Nené Moleque.</t>
+  </si>
+  <si>
+    <t>3630</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3630/indicacao_no_114-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Senhor Prefeito Municipal por intermédio da Secretaria Municipal de Obras e Desenvolvimento Urbano, a realização de operação tapa-buracos na Rua Ezequias Caetano, no cruzamento com a Rua Afonso Pena, no Município de Carmo do Paranaíba.</t>
+  </si>
+  <si>
+    <t>3631</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3631/indicacao_no_115-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico, na forma regimental, que seja encaminhado ao setor competente pedido para realização de operação tapa-buracos na Rua São José, nº 209, devido à existência de um buraco de grandes proporções na via pública.</t>
+  </si>
+  <si>
+    <t>3632</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3632/indicacao_no_116-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal e ao setor competente a instalação de um semáforo no cruzamento da Avenida Doutor Aristides de Melo com a Rua Atanásio dos Santos, em frente ao Posto Ipiranga, conhecido popularmente como “Posto do Xará”.</t>
+  </si>
+  <si>
+    <t>3635</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3635/indicacao_no_117-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que encaminhe a esta Casa Legislativa Projeto de Lei dispondo sobre a instituição da Assistência Técnica Pública e Gratuita para reforma, manutenção e adequação de habitações de interesse social no Município de Carmo do Paranaíba/MG, nos termos da Lei Federal nº 11.888, de 24 de dezembro de 2008, conforme Anteprojeto de Lei anexo.</t>
+  </si>
+  <si>
+    <t>3619</t>
+  </si>
+  <si>
+    <t>MVETO</t>
+  </si>
+  <si>
+    <t>Mensagem de Veto</t>
+  </si>
+  <si>
+    <t>Lucas da Silva Mendes</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3619/mensagem_de_veto_no_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Veta integralmente a Proposição de Lei nº 1.189 que "Dispõe sobre a obrigatoriedade de divulgação detalhada de dados sobre obras públicas em ambiente virtual oficial no município de Carmo do Paranaíba e dá outras providências.".</t>
+  </si>
+  <si>
+    <t>3628</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3628/mensagem_de_veto_no02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Veta parcialmente a Proposição de Lei nº 1.192 que "Autoriza o Poder Executivo Municipal a conceder, mediante licitação, a prestação do serviço público de implantação, operação, manutenção e exploração de aterro para recebimento e destinação final de resíduos da construção civil (RCC), pelo prazo de 15 (quinze) anos, e dá outras providências.".</t>
+  </si>
+  <si>
+    <t>3507</t>
+  </si>
+  <si>
+    <t>PDC</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3507/projeto_de_decreto_legislativo_no_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Aprova a prestação de contas do Município de Carmo do Paranaíba, relativa ao Exercício Financeiro de 2021.</t>
+  </si>
+  <si>
+    <t>3555</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3555/projeto_de_decreto_legislativo_no_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Aprova a prestação de contas do Município de Carmo do Paranaíba, relativa ao Exercício Financeiro de 2022.</t>
+  </si>
+  <si>
+    <t>3625</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3625/projeto_de_decreto_legislativo_no_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>Aprova a prestação de contas do Município de Carmo do Paranaíba, relativa ao Exercício Financeiro de 2024.</t>
+  </si>
+  <si>
     <t>3461</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>Mesa Diretora</t>
-[...2 lines deleted...]
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3461/projeto_de_lei_complementar_no_01-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3461/projeto_de_lei_complementar_no_01-2026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 14 de 30 de junho de 2022 que “Dispõe sobre a reestruturação do Plano de Cargos, Carreiras e Vencimentos dos Servidores da Câmara Municipal de Carmo do Paranaíba/MG, e dá outras providências.”</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
-    <t>Lucas da Silva Mendes</t>
-[...2 lines deleted...]
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3504/projeto_de_lei_complementar_no_02-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3504/projeto_de_lei_complementar_no_02-2026_-_completo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do Plano Diretor do município de Carmo do Paranaíba/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3447/projeto_de_lei_no_01-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3447/projeto_de_lei_no_01-2026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.627, de 08 de setembro de 2021, para adequação à Lei Federal nº 14.133/2021 e à jurisprudência atualizada do TCE-MG, dispondo sobre limites de pronto pagamento, contratos verbais, aquisição de bens de pequeno vulto e terminologia de agentes públicos.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3456/projeto_de_lei_no_02-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3456/projeto_de_lei_no_02-2026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.677, de 18 de março de 2022, que concede auxílio-alimentação aos servidores da Câmara Municipal de Carmo do Paranaíba, para dispor sobre sua regulamentação, e dá outras providências.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3457/projeto_de_lei_no_03-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3457/projeto_de_lei_no_03-2026.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 2.753, de 14 de dezembro de 2022, que institui o Programa Bolsa Atleta no âmbito do Município de Carmo do Paranaíba (MG) e dá outras providências.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3460/projeto_de_lei_no_04-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3460/projeto_de_lei_no_04-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos dos servidores da Câmara Municipal de Carmo do Paranaíba, e dá outras providências.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3462/projeto_de_lei_no_05-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3462/projeto_de_lei_no_05-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão e reajuste geral dos vencimentos dos servidores ativos, aposentados e pensionistas, da Administração Direta e Indireta do Poder Executivo do Município de Carmo do Paranaíba, nos termos desta lei e dá outras providências.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3466/projeto_de_lei_no_06-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3466/projeto_de_lei_no_06-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação da exigência de declaração de vizinhos como comprovante de residência para estudantes de ensino superior, e dá outras providências.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3490/projeto_de_lei_o_07-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3490/projeto_de_lei_no_07-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso compartilhado de máquinas, equipamentos e acessórios adquiridos com recursos do setor público para atendimento das comunidades rurais do Município e dá outras providências.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3491/projeto_de_lei_no_08-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3491/projeto_de_lei_no_08-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Hortas Comunitárias como forma de apoiar e incentivar a agricultura urbana em áreas públicas no município de Carmo do Parnaíba/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3501/projeto_de_lei_no_09-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Assistência Técnica Pública e Gratuita para reforma, manutenção e adequação de habitações de interesse social no Município de Carmo do Paranaíba/MG, nos termos da Lei Federal nº 11.888, de 24 de dezembro de 2008, e dá outras providências.</t>
   </si>
   <si>
+    <t>3511</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3511/projeto_de_lei_no_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera e acresce dispositivos à Lei Municipal nº 1.577, de 12 de abril de 1999, para instituir o cadastramento numérico de caçambas, atualizar valores de multas e adequar normas de acessibilidade e segurança.</t>
+  </si>
+  <si>
+    <t>3512</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3512/projeto_de_lei_no_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Registro Geral de Animais (RGA) no âmbito do Município de Carmo do Paranaíba, dispõe sobre a identificação de animais domésticos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3519</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3519/projeto_de_lei_no_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de planejamento e prestação periódica de informações ao Poder Legislativo acerca das ações de recuperação e manutenção de estradas vicinais, vias públicas urbanas e praças no âmbito do Município de Carmo do Paranaíba/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3532</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3532/projeto_de_lei_no_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece e declara de utilidade pública a Associação de Produtores de Queijo Minas Artesanal do Cerrado – Associação Queijo do Cerrado e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3537</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3537/projeto_de_lei_no_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 7º da Lei Municipal nº 2.711/2022, que Cria a Assistência Jurídica no Município de Carmo do Paranaíba e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3546</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3546/projeto_de_lei_no_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta os arts. 62-A e 62-B à Lei Municipal nº 1.896, de 04 de dezembro de 2007, para dispor sobre a obrigatoriedade de recomposição de vias, passeios e logradouros públicos pelas concessionárias de serviços públicos, autarquias, empresas estatais ou terceirizadas após a realização de intervenções, estabelecer prazos e padrões de qualidade, bem como prever penalidades pelo descumprimento, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3547</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3547/projeto_de_lei_no_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Rua Horizonte, a Rua 10 do bairro Santa Cruz, neste Município de Carmo do Paranaíba, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3556</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3556/projeto_de_lei_no_017-2026_-_eduardo_-.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Recompensa a Denunciantes de Descarte Irregular de Resíduos e Abandono de Animais, altera a Lei Municipal nº 1.896, de 04 de dezembro de 2007 (Código de Posturas do Município de Carmo do Paranaíba), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3561</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3561/projeto_de_lei_no_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o incentivo à doação voluntária de sangue pelos servidores públicos municipais dos Poderes Executivo e Legislativo de Carmo do Paranaíba e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3562</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3562/projeto_de_lei_no_19-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera e acrescenta dispositivos à Lei Municipal nº 1.896/2007 (Código de Posturas), dispondo sobre a execução subsidiária de obras e serviços de limpeza e pavimentação de passeios pelo Poder Executivo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3569</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3569/projeto_de_lei_no_20-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de divulgação detalhada de dados sobre obras públicas em ambiente virtual oficial no Município de Carmo do Paranaíba e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3571</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3571/projeto_de_lei_no_21-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a fiscalização, notificação e aplicação de sanções administrativas à concessionária de serviços de saneamento básico em casos de extravasamento de esgoto sanitário no âmbito do Município de Carmo do Paranaíba, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3577</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3577/projeto_de_lei_no_022-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade da execução e canto do hino nacional brasileiro e do hino do município de Carmo do Paranaíba nas escolas da rede municipal de ensino, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3578</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3578/projeto_de_lei_no_023-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a conceder, mediante licitação, a prestação do serviço público de implantação, operação, manutenção e exploração de aterro para recebimento e destinação final de resíduos da construção civil (RCC), pelo prazo de 15 (quinze) anos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3595</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3595/projeto_de_lei_no_024-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Técnico em Saúde Bucal (TSB) e do Auxiliar em Saúde Bucal (ASB).</t>
+  </si>
+  <si>
+    <t>3599</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3599/projeto_de_lei_no_25-2026.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece o Programa Educacional de Resistência às Drogas e à Violência – PROERD como Patrimônio Cultural Imaterial do Município de Carmo do Paranaíba/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3600</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3600/projeto_de_lei_no_26-2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o “Dia Municipal da Corrida de Rua” no âmbito do Município de Carmo do Paranaíba/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3601</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3601/projeto_de_lei_no_27-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2027 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3614</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3614/projeto_de_lei_no_28-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a transparência ativa e a consolidação de dados das despesas com diárias, passagens, cursos e deslocamentos no âmbito dos Poderes Legislativo e Executivo do Município de Carmo do Paranaíba e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3615</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3615/projeto_de_lei_no_29-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza abertura de Crédito Adicional Especial por Anulação de Dotação no Orçamento Vigente e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3626</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3626/projeto_de_lei_no_30-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 2.569/2020 que dispõe sobre a criação do Serviço de Inspeção Municipal e dá outras providências.</t>
+  </si>
+  <si>
     <t>3444</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3444/projeto_de_resolucao_legislativa_no_01-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3444/projeto_de_resolucao_legislativa_no_01-2026.pdf</t>
   </si>
   <si>
     <t>Institui a Ouvidoria da Câmara Municipal de Carmo do Paranaíba, dispõe sobre sua organização, competências e funcionamento, em conformidade com a Lei nº 13.460, de 26 de junho de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3445/projeto_de_resolucao_legislativa_no_02-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3445/projeto_de_resolucao_legislativa_no_02-2026.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta a Política de Governança em Privacidade e Proteção de Dados Pessoais, reestrutura o modelo de gestão da LGPD no âmbito da Câmara Municipal de Carmo do Paranaíba e dá outras providências.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3487/projeto_de_resolucao_legislativa_no_03-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3487/projeto_de_resolucao_legislativa_no_03-2026.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução Legislativa nº 94 de 11 de agosto de 2022 e dá outras providências.</t>
   </si>
   <si>
+    <t>3589</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3589/projeto_de_resolucao_legislativa_no_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Resolução Legislativa nº 115 de 26 de novembro de 2024 que “Dispõe sobre o Regimento Interno da Câmara Municipal de Carmo do Paranaíba."</t>
+  </si>
+  <si>
+    <t>3605</t>
+  </si>
+  <si>
+    <t>Institui a Homenagem "Empresa Cidadã Solidária" no âmbito do Município de Carmo do Paranaíba, a ser concedida às pessoas jurídicas que destinarem recursos ao Fundo da Infância e da Adolescência (FIA) e ao Fundo Municipal do Idoso, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3618</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3618/projeto_de_resolucao_legislativa_no_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta a aplicação da Lei Federal nº 14.129, de 29 de março de 2021 (Governo Digital), institui o Canal "Participa Carmo" no âmbito da Câmara Municipal de Carmo do Paranaíba e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3522</t>
+  </si>
+  <si>
+    <t>PS</t>
+  </si>
+  <si>
+    <t>Projeto Substitutivo</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3522/projeto_substitutivo_no_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do Projeto de Lei nº 107/2025.</t>
+  </si>
+  <si>
+    <t>3563</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3563/projeto_substitutivo_no_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Fica substituído o Anexo I – Mapa do Macrozoneamento Municipal integrante do Projeto de Lei Complementar nº 02/2026.</t>
+  </si>
+  <si>
     <t>3472</t>
   </si>
   <si>
     <t>PEPL</t>
   </si>
   <si>
     <t>Proposta de Emenda</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3472/proposta_de_emenda_no_01-2026.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3472/proposta_de_emenda_no_01-2026.pdf</t>
   </si>
   <si>
     <t>Altera e suprime dispositivos do Projeto de Lei Complementar nº 01/2026.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3492/proposta_de_emenda_no_02-2026.pdf</t>
+    <t>Eduardo Almeida, Silvânia Lopes</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3492/proposta_de_emenda_no_02-2026.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º do Projeto de Lei nº 03/2025.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>Luis Ricardo Bomba</t>
   </si>
   <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3503/proposta_de_emenda_no_03-2026.pdf</t>
+  </si>
+  <si>
     <t>Altera dispositivos do Projeto de Lei nº 01/2026.</t>
+  </si>
+  <si>
+    <t>3523</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3523/proposta_de_emenda_no_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>3559</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3559/proposta_de_emenda_no_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Suprime o art. 8º do Projeto de Lei nº 104/2025, que previa a concessão de isenção de IPTU e taxas municipais às famílias que possuam pessoa com doença renal crônica ou pessoa com deficiência.</t>
+  </si>
+  <si>
+    <t>3591</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3591/proposta_de_emenda_no_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Projeto de Lei nº 15/2026 para estabelecer a obrigatoriedade de recomposição integral de vias, passeios e logradouros públicos por parte de concessionárias, empresas e demais responsáveis por intervenções, fixar prazos, critérios técnicos de execução, procedimentos de fiscalização e instituir penalidades pelo descumprimento.</t>
+  </si>
+  <si>
+    <t>3592</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3592/proposta_de_emenda_no_07-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 2º do Projeto de Lei nº 19/2026.</t>
+  </si>
+  <si>
+    <t>3593</t>
+  </si>
+  <si>
+    <t>CFOTC - Comissão de Finanças, Orçamento e Tomada de Contas</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3593/proposta_de_emenda_no_08-2026.pdf</t>
+  </si>
+  <si>
+    <t>Fica alterado o art. 2º do Projeto de Lei nº 21/2026.</t>
+  </si>
+  <si>
+    <t>3594</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3594/proposta_de_emenda_no_09-2026.pdf</t>
+  </si>
+  <si>
+    <t>Fica acrescido o Parágrafo Único ao art. 1º do Projeto de Lei nº 22/2026.</t>
+  </si>
+  <si>
+    <t>3602</t>
+  </si>
+  <si>
+    <t>CFOTC - Comissão de Finanças, Orçamento e Tomada de Contas, João Pedro Barcelos, Luis Ricardo Bomba, Nenê de Quintinos, Paula Lima</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3602/proposta_de_emenda_no_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do art. 1º do Projeto de Lei nº 22/2026, para estabelecer a execução periódica do Hino Nacional Brasileiro e do Hino Oficial do Município nas escolas da rede municipal de ensino, assegurando o respeito à liberdade de consciência e expressão dos estudantes e observância às normas de cerimonial público.</t>
+  </si>
+  <si>
+    <t>3603</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3603/proposta_de_emenda_no_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>Fica alterado o Parágrafo Único do art. 5º do Projeto de Lei nº 23/2026.</t>
+  </si>
+  <si>
+    <t>3604</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3604/proposta_de_emenda_no_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos do Projeto de Lei nº 23/2026, para estabelecer critérios de modicidade tarifária, revisão periódica do contrato de concessão, exigência de autorização legislativa para uso de bens públicos, observância de critérios técnicos, ambientais e urbanísticos, realização de audiência pública e ampliação da transparência na prestação do serviço de destinação final de resíduos da construção civil (RCC).</t>
+  </si>
+  <si>
+    <t>3611</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3611/proposta_de_emenda_no_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos do Projeto de Resolução Legislativa nº 06/2025 e adequa a proposta do Código de Ética e Decoro Parlamentar aos princípios constitucionais, disciplina o processo sancionador, fixa competência do Plenário e suprime dispositivo inconstitucional.</t>
+  </si>
+  <si>
+    <t>3616</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3616/proposta_de_emenda_no_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta dispositivo ao Projeto de Resolução Legislativa nº 006/2025 para assegurar a liberdade de expressão, opinião e manifestação do Vereador no exercício do mandato, estabelecendo garantia de inviolabilidade parlamentar material no âmbito do Código de Ética e Decoro Parlamentar da Câmara Municipal de Carmo do Paranaíba/MG.</t>
+  </si>
+  <si>
+    <t>3627</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3627/proposta_de_emenda_no_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos do Projeto de Lei Complementar nº 02/2026, que dispõe sobre a revisão do Plano Diretor do Município de Carmo do Paranaíba/MG, para adequar o horizonte temporal do planejamento municipal, suprimir dispositivo, instituir diretrizes voltadas ao incentivo ao esporte e à modernização da gestão esportiva, bem como redefinir a composição paritária do Conselho da Cidade.</t>
+  </si>
+  <si>
+    <t>3629</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3629/proposta_de_emenda_no_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos do Projeto de Lei nº 27/2026, que dispõe sobre as diretrizes para a elaboração da Lei Orçamentária Anual de 2027, para reduzir o limite de suplementação orçamentária, ampliar os mecanismos de transparência e controle da execução orçamentária, proteger dotações vinculadas a áreas essenciais, adequar o prazo de encaminhamento da LOA ao Regimento Interno da Câmara Municipal e disciplinar procedimentos relativos às emendas parlamentares impositivas.</t>
+  </si>
+  <si>
+    <t>3637</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3637/proposta_de_emenda_modificativa_no_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera e suprime dispositivos do Projeto de Lei nº 025/2026, que reconhece o Programa Educacional de Resistência às Drogas e à Violência – PROERD como Patrimônio Cultural Imaterial do Município de Carmo do Paranaíba/MG.</t>
+  </si>
+  <si>
+    <t>3639</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3639/propostas_de_emenda_modificativa_no_18-2026_-_pl_30-2026.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta dispositivo ao Projeto de Lei nº 30/2026, estabelecendo critérios para a dosimetria das multas administrativas, de modo a garantir sua aplicação proporcional à gravidade da infração e à capacidade econômica do infrator.</t>
+  </si>
+  <si>
+    <t>3636</t>
+  </si>
+  <si>
+    <t>PSEM</t>
+  </si>
+  <si>
+    <t>Proposta de Subemenda</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3636/proposta_de_subemenda_no_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>Modifica dispositivos da Proposta de Emenda nº 016/2026 ao Projeto de Lei nº 27/2026, que dispõe sobre as diretrizes para elaboração da Lei Orçamentária Anual de 2027.</t>
+  </si>
+  <si>
+    <t>3510</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3510/requerimento_no_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal, por intermédio do órgão ou secretaria competente, que sejam prestadas informações formais e detalhadas acerca da contratação da empresa CONSERBRAS MULTI SERVIÇOS, responsável pela execução dos serviços de limpeza urbana no Município.</t>
+  </si>
+  <si>
+    <t>3551</t>
+  </si>
+  <si>
+    <t>Eduardo Almeida, Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3551/requerimento_no_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a realização de Audiência Pública a ser realizada no dia 16 de março de 2025, no Plenário desta Casa Legislativa, para tratar apreciação e discussão do Projeto de Lei Complementar nº 02/2026 de autoria do Chefe do Poder Executivo que “Dispõe sobre a revisão do Plano Diretor do município de Carmo do Paranaíba/MG e dá outras providências.”.</t>
+  </si>
+  <si>
+    <t>3606</t>
+  </si>
+  <si>
+    <t>CECLE - Comissão de Educação, Cultura, Lazer e Esporte, CSAS - Comissão de Saúde e Assistência Social, Paula Lima, Silvânia Lopes</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3606/requerimento_no_03-2026_-_audiencia_public.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO DE REALIZAÇÃO DE AUDIÊNCIA PÚBLICA - COMISSÃO DE EDUCAÇÃO, CULTURA, LAZER E ESPORTE E COMISSÃO DE SAÚDE E ASSISTÊNCIA SOCIAL.</t>
+  </si>
+  <si>
+    <t>3633</t>
+  </si>
+  <si>
+    <t>Cabo Jota, COPSDAMA - Comissão de Comissão de Obras Pub., Serviços Pub., Des. Econômico, Agropecuária e Meio Ambiente, Geraldinho das Almas, Paula Lima</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3633/requerimento_no_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a realização de Audiência Pública a ser realizada no dia 02 de junho de 2025, às 18h, no Plenário desta Casa Legislativa, para tratar apreciação e discussão do Projeto de Lei Complementar nº 02/2026 de autoria do Chefe do Poder Executivo que “Dispõe sobre a revisão do Plano Diretor do município de Carmo do Paranaíba/MG e dá outras providências.”.</t>
+  </si>
+  <si>
+    <t>3634</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3634/requerimento_no_05-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal informações e documentos relativos às diárias concedidas ao Chefe do Poder Executivo, aos gastos com assessorias contratadas e às despesas com publicidade institucional e comunicação social, no período de janeiro de 2025 até a presente data.</t>
+  </si>
+  <si>
+    <t>3638</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3638/requerimento_no_06-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Poder Executivo Municipal as seguintes informações acerca dos veículos atualmente locados pela Administração Pública Municipal.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1131,67 +2538,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3442/indicacao_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3443/indicacao_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3448/indicacao_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3449/indicacao_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3450/indicacao_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3451/indicacao_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3452/indicacao_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3453/indicacao_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3454/indicacao_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3455/indicacao_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3458/indicacao_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3459/indicacao_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3463/indicacao_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3464/indicacao_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3465/indicacao_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3467/indicacao_no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3468/indicacao_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3469/indicacao_no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3470/indicacao_no_19-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3471/indicacao_no_20-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3473/indicacao_no_21-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3474/indicacao_no_22-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3475/indicacao_no_23-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3476/indicacao_no_24-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3477/indicacao_no_25-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3480/indicacao_no_026-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3481/indicacao_no_027-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3482/indicacao_no_028-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3483/indicacao_no_029-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3484/indicacao_no_30-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3485/indicacao_no_31-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3486/indicacao_no_32-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3488/indicacao_no_33-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3489/indicacao_no_34-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3493/indicacao_no_35-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3494/indicacao_no_36-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3495/indicacao_no_37-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3496/indicacao_no_38-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3497/indicacao_no_39-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3498/indicacao_no_40-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3499/indicacao_no_41-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3500/indicacao_no_42-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3502/indicacao_no_43-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3505/indicacao_no_44-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3461/projeto_de_lei_complementar_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3504/projeto_de_lei_complementar_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3447/projeto_de_lei_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3456/projeto_de_lei_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3457/projeto_de_lei_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3460/projeto_de_lei_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3462/projeto_de_lei_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3466/projeto_de_lei_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3490/projeto_de_lei_o_07-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3491/projeto_de_lei_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3444/projeto_de_resolucao_legislativa_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3445/projeto_de_resolucao_legislativa_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3487/projeto_de_resolucao_legislativa_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3472/proposta_de_emenda_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3492/proposta_de_emenda_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3442/indicacao_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3443/indicacao_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3448/indicacao_no_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3449/indicacao_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3450/indicacao_no_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3451/indicacao_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3452/indicacao_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3453/indicacao_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3454/indicacao_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3455/indicacao_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3458/indicacao_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3459/indicacao_no_012-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3463/indicacao_no_013-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3464/indicacao_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3465/indicacao_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3467/indicacao_no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3468/indicacao_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3469/indicacao_no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3470/indicacao_no_19-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3471/indicacao_no_20-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3473/indicacao_no_21-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3474/indicacao_no_22-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3475/indicacao_no_23-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3476/indicacao_no_24-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3477/indicacao_no_25-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3480/indicacao_no_026-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3481/indicacao_no_027-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3482/indicacao_no_028-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3483/indicacao_no_029-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3484/indicacao_no_30-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3485/indicacao_no_31-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3486/indicacao_no_32-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3488/indicacao_no_33-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3489/indicacao_no_34-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3493/indicacao_no_35-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3494/indicacao_no_36-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3495/indicacao_no_37-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3496/indicacao_no_38-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3497/indicacao_no_39-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3498/indicacao_no_40-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3499/indicacao_no_41-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3500/indicacao_no_42-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3502/indicacao_no_43-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3505/indicacao_no_44-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3506/indicacao_no_045-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3508/indicacao_no_046-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3509/indicacao_no_047-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3513/indicacao_no_48-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3514/indicacao_no_49-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3515/indicacao_no_50-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3518/indicacao_no_52-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3520/indicacao_no_53-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3524/indicacao_no_55-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3525/indicacao_no_56-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3526/indicacao_no_057-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3527/indicacao_no_058-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3528/indicacao_no_059-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3529/indicacao_no_060-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3530/indicacao_no_061-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3531/indicacao_no_062-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3533/indicacao_no_63-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3534/indicacao_no_64-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3535/indicacao_no_065-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3543/indicacao_no_66-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3538/indicacao_no_67-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3539/indicacao_no_068-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3540/indicacao_no_069-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3541/indicacao_no_070-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3544/indicacao_no_71-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3545/indicacao_no_072-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3548/indicacao_no_73-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3549/indicacao_no_74-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3550/indicacao_no_75-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3552/indicacao_no_076-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3553/indicacao_no_77-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3554/indicacao_no_078-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3558/indicacao_no_79-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3560/indicacao_no_80-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3565/indicacao_no_81-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3566/indicacao_no_82-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3567/indicacao_no_83-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3568/indicacao_no_84-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3570/indicacoes_no_85-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3573/indicacao_no_086-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3574/indicacao_no_087-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3575/indicacao_no_088-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3576/indicacao_no_089-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3579/indicacao_no_090-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3580/indicacao_no_091-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3581/indicacao_no_092-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3582/indicacao_no_093-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3583/indicacao_no_094-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3584/indicacao_no_095-2026.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3585/indicacao_no_096-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3586/indicacao_no_097-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3587/indicacao_no_098-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3588/indicacao_no_099-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3590/indicacao_no_100-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3596/indicacao_no_101-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3597/indicacao_no_102-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3598/indicacao_no_103-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3608/indicacao_no_104-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3609/indicacao_no_105-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3610/indicacao_no_106-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3612/indicacao_no_107-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3613/indicacao_no_108-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3617/indicacao_no_109-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3621/indicacao_no_110-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3622/indicacao_no_111-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3623/indicacao_no_112-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3624/indicacao_no_113-2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3630/indicacao_no_114-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3631/indicacao_no_115-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3632/indicacao_no_116-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3635/indicacao_no_117-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3619/mensagem_de_veto_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3628/mensagem_de_veto_no02-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3507/projeto_de_decreto_legislativo_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3555/projeto_de_decreto_legislativo_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3625/projeto_de_decreto_legislativo_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3461/projeto_de_lei_complementar_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3504/projeto_de_lei_complementar_no_02-2026_-_completo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3447/projeto_de_lei_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3456/projeto_de_lei_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3457/projeto_de_lei_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3460/projeto_de_lei_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3462/projeto_de_lei_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3466/projeto_de_lei_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3490/projeto_de_lei_no_07-2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3491/projeto_de_lei_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3501/projeto_de_lei_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3511/projeto_de_lei_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3512/projeto_de_lei_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3519/projeto_de_lei_no_12-2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3532/projeto_de_lei_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3537/projeto_de_lei_no_014-2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3546/projeto_de_lei_no_015-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3547/projeto_de_lei_no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3556/projeto_de_lei_no_017-2026_-_eduardo_-.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3561/projeto_de_lei_no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3562/projeto_de_lei_no_19-2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3569/projeto_de_lei_no_20-2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3571/projeto_de_lei_no_21-2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3577/projeto_de_lei_no_022-2026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3578/projeto_de_lei_no_023-2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3595/projeto_de_lei_no_024-2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3599/projeto_de_lei_no_25-2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3600/projeto_de_lei_no_26-2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3601/projeto_de_lei_no_27-2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3614/projeto_de_lei_no_28-2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3615/projeto_de_lei_no_29-2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3626/projeto_de_lei_no_30-2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3444/projeto_de_resolucao_legislativa_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3445/projeto_de_resolucao_legislativa_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3487/projeto_de_resolucao_legislativa_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3589/projeto_de_resolucao_legislativa_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3618/projeto_de_resolucao_legislativa_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3522/projeto_substitutivo_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3563/projeto_substitutivo_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3472/proposta_de_emenda_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3492/proposta_de_emenda_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3503/proposta_de_emenda_no_03-2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3523/proposta_de_emenda_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3559/proposta_de_emenda_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3591/proposta_de_emenda_no_06-2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3592/proposta_de_emenda_no_07-2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3593/proposta_de_emenda_no_08-2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3594/proposta_de_emenda_no_09-2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3602/proposta_de_emenda_no_10-2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3603/proposta_de_emenda_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3604/proposta_de_emenda_no_12-2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3611/proposta_de_emenda_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3616/proposta_de_emenda_no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3627/proposta_de_emenda_no_15-2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3629/proposta_de_emenda_no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3637/proposta_de_emenda_modificativa_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3639/propostas_de_emenda_modificativa_no_18-2026_-_pl_30-2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3636/proposta_de_subemenda_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3510/requerimento_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3551/requerimento_no_02-2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3606/requerimento_no_03-2026_-_audiencia_public.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3633/requerimento_no_04-2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3634/requerimento_no_05-2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2026/3638/requerimento_no_06-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:H188"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="38.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="178.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="140" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2329,482 +3736,3758 @@
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
         <v>39</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>194</v>
       </c>
       <c r="H45" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>196</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>10</v>
+        <v>197</v>
       </c>
       <c r="D46" t="s">
-        <v>197</v>
+        <v>11</v>
       </c>
       <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>131</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="F46" t="s">
+      <c r="H46" t="s">
         <v>199</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>200</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>201</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>61</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="B47" t="s">
-[...11 lines deleted...]
-      <c r="F47" t="s">
+      <c r="H47" t="s">
         <v>203</v>
-      </c>
-[...4 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
+        <v>204</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>205</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>131</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="B48" t="s">
-[...5 lines deleted...]
-      <c r="D48" t="s">
+      <c r="H48" t="s">
         <v>207</v>
-      </c>
-[...10 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>208</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>209</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>210</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="B49" t="s">
-[...14 lines deleted...]
-      <c r="G49" s="1" t="s">
+      <c r="H49" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
+        <v>213</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
         <v>214</v>
       </c>
-      <c r="B50" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D50" t="s">
-        <v>207</v>
+        <v>11</v>
       </c>
       <c r="E50" t="s">
-        <v>208</v>
+        <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>215</v>
       </c>
       <c r="H50" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>217</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>26</v>
+        <v>218</v>
       </c>
       <c r="D51" t="s">
-        <v>207</v>
+        <v>11</v>
       </c>
       <c r="E51" t="s">
-        <v>208</v>
+        <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>199</v>
+        <v>39</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="H51" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>30</v>
+        <v>222</v>
       </c>
       <c r="D52" t="s">
-        <v>207</v>
+        <v>11</v>
       </c>
       <c r="E52" t="s">
-        <v>208</v>
+        <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>203</v>
+        <v>39</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="H52" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>34</v>
+        <v>226</v>
       </c>
       <c r="D53" t="s">
-        <v>207</v>
+        <v>11</v>
       </c>
       <c r="E53" t="s">
-        <v>208</v>
+        <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>22</v>
+        <v>131</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="H53" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>38</v>
+        <v>230</v>
       </c>
       <c r="D54" t="s">
-        <v>207</v>
+        <v>11</v>
       </c>
       <c r="E54" t="s">
-        <v>208</v>
+        <v>12</v>
       </c>
       <c r="F54" t="s">
         <v>22</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="H54" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>43</v>
+        <v>234</v>
       </c>
       <c r="D55" t="s">
-        <v>207</v>
+        <v>11</v>
       </c>
       <c r="E55" t="s">
-        <v>208</v>
+        <v>12</v>
       </c>
       <c r="F55" t="s">
         <v>39</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="H55" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>48</v>
+        <v>237</v>
       </c>
       <c r="D56" t="s">
-        <v>207</v>
+        <v>11</v>
       </c>
       <c r="E56" t="s">
-        <v>208</v>
+        <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>177</v>
+        <v>13</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="H56" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>10</v>
+        <v>241</v>
       </c>
       <c r="D57" t="s">
-        <v>236</v>
+        <v>11</v>
       </c>
       <c r="E57" t="s">
-        <v>237</v>
+        <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>199</v>
+        <v>22</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="H57" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>17</v>
+        <v>245</v>
       </c>
       <c r="D58" t="s">
-        <v>236</v>
+        <v>11</v>
       </c>
       <c r="E58" t="s">
-        <v>237</v>
+        <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>199</v>
+        <v>13</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="H58" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>21</v>
+        <v>249</v>
       </c>
       <c r="D59" t="s">
-        <v>236</v>
+        <v>11</v>
       </c>
       <c r="E59" t="s">
-        <v>237</v>
+        <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>199</v>
+        <v>131</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H59" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>10</v>
+        <v>253</v>
       </c>
       <c r="D60" t="s">
-        <v>247</v>
+        <v>11</v>
       </c>
       <c r="E60" t="s">
-        <v>248</v>
+        <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>199</v>
+        <v>131</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="H60" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>17</v>
+        <v>257</v>
       </c>
       <c r="D61" t="s">
-        <v>247</v>
+        <v>11</v>
       </c>
       <c r="E61" t="s">
-        <v>248</v>
+        <v>12</v>
       </c>
       <c r="F61" t="s">
-        <v>22</v>
+        <v>131</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="H61" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
+        <v>261</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>131</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H62" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>264</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>265</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H63" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>268</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>269</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H64" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>272</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>273</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>274</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H65" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>277</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>278</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>39</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H66" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>281</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>282</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>210</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H67" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>285</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>286</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>44</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H68" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>289</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>290</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>131</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H69" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>293</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>294</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>131</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H70" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>297</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>298</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>131</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H71" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>301</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>302</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>44</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H72" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>305</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>306</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>78</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H73" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>309</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>310</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>44</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H74" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>313</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>314</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>44</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H75" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>317</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>318</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>44</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H76" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>321</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>322</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>22</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H77" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>325</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>326</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" t="s">
+        <v>131</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H78" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>329</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>330</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>22</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H79" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>333</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>334</v>
+      </c>
+      <c r="D80" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" t="s">
+        <v>44</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H80" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>337</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>338</v>
+      </c>
+      <c r="D81" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" t="s">
+        <v>12</v>
+      </c>
+      <c r="F81" t="s">
+        <v>61</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H81" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>341</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>342</v>
+      </c>
+      <c r="D82" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" t="s">
+        <v>12</v>
+      </c>
+      <c r="F82" t="s">
+        <v>13</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H82" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>345</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>346</v>
+      </c>
+      <c r="D83" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" t="s">
+        <v>12</v>
+      </c>
+      <c r="F83" t="s">
+        <v>44</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H83" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>349</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>350</v>
+      </c>
+      <c r="D84" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" t="s">
+        <v>12</v>
+      </c>
+      <c r="F84" t="s">
+        <v>22</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H84" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>353</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>354</v>
+      </c>
+      <c r="D85" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" t="s">
+        <v>12</v>
+      </c>
+      <c r="F85" t="s">
+        <v>44</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H85" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>357</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>358</v>
+      </c>
+      <c r="D86" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" t="s">
+        <v>12</v>
+      </c>
+      <c r="F86" t="s">
+        <v>22</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H86" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>361</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>362</v>
+      </c>
+      <c r="D87" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" t="s">
+        <v>12</v>
+      </c>
+      <c r="F87" t="s">
+        <v>44</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H87" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>365</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>366</v>
+      </c>
+      <c r="D88" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" t="s">
+        <v>12</v>
+      </c>
+      <c r="F88" t="s">
+        <v>44</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H88" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>369</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>370</v>
+      </c>
+      <c r="D89" t="s">
+        <v>11</v>
+      </c>
+      <c r="E89" t="s">
+        <v>12</v>
+      </c>
+      <c r="F89" t="s">
+        <v>61</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H89" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>373</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>374</v>
+      </c>
+      <c r="D90" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" t="s">
+        <v>12</v>
+      </c>
+      <c r="F90" t="s">
+        <v>61</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H90" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>377</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>378</v>
+      </c>
+      <c r="D91" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" t="s">
+        <v>12</v>
+      </c>
+      <c r="F91" t="s">
+        <v>22</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H91" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>381</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>382</v>
+      </c>
+      <c r="D92" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" t="s">
+        <v>12</v>
+      </c>
+      <c r="F92" t="s">
+        <v>210</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H92" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>385</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>386</v>
+      </c>
+      <c r="D93" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F93" t="s">
+        <v>61</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H93" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>389</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>390</v>
+      </c>
+      <c r="D94" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" t="s">
+        <v>12</v>
+      </c>
+      <c r="F94" t="s">
+        <v>78</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H94" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>393</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>394</v>
+      </c>
+      <c r="D95" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95" t="s">
+        <v>61</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H95" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>397</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>398</v>
+      </c>
+      <c r="D96" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" t="s">
+        <v>12</v>
+      </c>
+      <c r="F96" t="s">
+        <v>44</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H96" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>401</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>402</v>
+      </c>
+      <c r="D97" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" t="s">
+        <v>12</v>
+      </c>
+      <c r="F97" t="s">
+        <v>13</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H97" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>405</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>406</v>
+      </c>
+      <c r="D98" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" t="s">
+        <v>12</v>
+      </c>
+      <c r="F98" t="s">
+        <v>13</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H98" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>409</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>410</v>
+      </c>
+      <c r="D99" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" t="s">
+        <v>12</v>
+      </c>
+      <c r="F99" t="s">
+        <v>13</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H99" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>413</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>414</v>
+      </c>
+      <c r="D100" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" t="s">
+        <v>12</v>
+      </c>
+      <c r="F100" t="s">
+        <v>13</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H100" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>417</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>418</v>
+      </c>
+      <c r="D101" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" t="s">
+        <v>12</v>
+      </c>
+      <c r="F101" t="s">
+        <v>22</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H101" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>421</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>422</v>
+      </c>
+      <c r="D102" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" t="s">
+        <v>12</v>
+      </c>
+      <c r="F102" t="s">
+        <v>423</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H102" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>426</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>427</v>
+      </c>
+      <c r="D103" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" t="s">
+        <v>12</v>
+      </c>
+      <c r="F103" t="s">
+        <v>44</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H103" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>430</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>431</v>
+      </c>
+      <c r="D104" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" t="s">
+        <v>12</v>
+      </c>
+      <c r="F104" t="s">
+        <v>13</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H104" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>434</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>435</v>
+      </c>
+      <c r="D105" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" t="s">
+        <v>12</v>
+      </c>
+      <c r="F105" t="s">
+        <v>13</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H105" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>438</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>439</v>
+      </c>
+      <c r="D106" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" t="s">
+        <v>12</v>
+      </c>
+      <c r="F106" t="s">
+        <v>440</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H106" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>443</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>444</v>
+      </c>
+      <c r="D107" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" t="s">
+        <v>12</v>
+      </c>
+      <c r="F107" t="s">
+        <v>44</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H107" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>447</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>448</v>
+      </c>
+      <c r="D108" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" t="s">
+        <v>12</v>
+      </c>
+      <c r="F108" t="s">
+        <v>177</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H108" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>451</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>452</v>
+      </c>
+      <c r="D109" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" t="s">
+        <v>12</v>
+      </c>
+      <c r="F109" t="s">
+        <v>440</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H109" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>455</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>456</v>
+      </c>
+      <c r="D110" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" t="s">
+        <v>12</v>
+      </c>
+      <c r="F110" t="s">
+        <v>39</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H110" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>459</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>460</v>
+      </c>
+      <c r="D111" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" t="s">
+        <v>12</v>
+      </c>
+      <c r="F111" t="s">
+        <v>44</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H111" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>463</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>464</v>
+      </c>
+      <c r="D112" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" t="s">
+        <v>12</v>
+      </c>
+      <c r="F112" t="s">
+        <v>44</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H112" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>467</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>468</v>
+      </c>
+      <c r="D113" t="s">
+        <v>11</v>
+      </c>
+      <c r="E113" t="s">
+        <v>12</v>
+      </c>
+      <c r="F113" t="s">
+        <v>44</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H113" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>471</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>472</v>
+      </c>
+      <c r="D114" t="s">
+        <v>11</v>
+      </c>
+      <c r="E114" t="s">
+        <v>12</v>
+      </c>
+      <c r="F114" t="s">
+        <v>44</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H114" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>475</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>476</v>
+      </c>
+      <c r="D115" t="s">
+        <v>11</v>
+      </c>
+      <c r="E115" t="s">
+        <v>12</v>
+      </c>
+      <c r="F115" t="s">
+        <v>131</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H115" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>479</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>480</v>
+      </c>
+      <c r="D116" t="s">
+        <v>11</v>
+      </c>
+      <c r="E116" t="s">
+        <v>12</v>
+      </c>
+      <c r="F116" t="s">
+        <v>44</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H116" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>483</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>484</v>
+      </c>
+      <c r="D117" t="s">
+        <v>11</v>
+      </c>
+      <c r="E117" t="s">
+        <v>12</v>
+      </c>
+      <c r="F117" t="s">
+        <v>44</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H117" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>487</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>488</v>
+      </c>
+      <c r="D118" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118" t="s">
+        <v>12</v>
+      </c>
+      <c r="F118" t="s">
+        <v>177</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H118" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>491</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>10</v>
+      </c>
+      <c r="D119" t="s">
+        <v>492</v>
+      </c>
+      <c r="E119" t="s">
+        <v>493</v>
+      </c>
+      <c r="F119" t="s">
+        <v>494</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H119" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>497</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>17</v>
+      </c>
+      <c r="D120" t="s">
+        <v>492</v>
+      </c>
+      <c r="E120" t="s">
+        <v>493</v>
+      </c>
+      <c r="F120" t="s">
+        <v>494</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H120" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>500</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>10</v>
+      </c>
+      <c r="D121" t="s">
+        <v>501</v>
+      </c>
+      <c r="E121" t="s">
+        <v>502</v>
+      </c>
+      <c r="F121" t="s">
+        <v>503</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H121" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>506</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>17</v>
+      </c>
+      <c r="D122" t="s">
+        <v>501</v>
+      </c>
+      <c r="E122" t="s">
+        <v>502</v>
+      </c>
+      <c r="F122" t="s">
+        <v>503</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H122" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>509</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
         <v>21</v>
       </c>
-      <c r="D62" t="s">
-[...12 lines deleted...]
-        <v>256</v>
+      <c r="D123" t="s">
+        <v>501</v>
+      </c>
+      <c r="E123" t="s">
+        <v>502</v>
+      </c>
+      <c r="F123" t="s">
+        <v>503</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H123" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>512</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>10</v>
+      </c>
+      <c r="D124" t="s">
+        <v>513</v>
+      </c>
+      <c r="E124" t="s">
+        <v>514</v>
+      </c>
+      <c r="F124" t="s">
+        <v>503</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H124" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>517</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>17</v>
+      </c>
+      <c r="D125" t="s">
+        <v>513</v>
+      </c>
+      <c r="E125" t="s">
+        <v>514</v>
+      </c>
+      <c r="F125" t="s">
+        <v>494</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H125" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>520</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>10</v>
+      </c>
+      <c r="D126" t="s">
+        <v>521</v>
+      </c>
+      <c r="E126" t="s">
+        <v>522</v>
+      </c>
+      <c r="F126" t="s">
+        <v>503</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H126" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>525</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>17</v>
+      </c>
+      <c r="D127" t="s">
+        <v>521</v>
+      </c>
+      <c r="E127" t="s">
+        <v>522</v>
+      </c>
+      <c r="F127" t="s">
+        <v>503</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="H127" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>528</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>21</v>
+      </c>
+      <c r="D128" t="s">
+        <v>521</v>
+      </c>
+      <c r="E128" t="s">
+        <v>522</v>
+      </c>
+      <c r="F128" t="s">
+        <v>13</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H128" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>531</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>26</v>
+      </c>
+      <c r="D129" t="s">
+        <v>521</v>
+      </c>
+      <c r="E129" t="s">
+        <v>522</v>
+      </c>
+      <c r="F129" t="s">
+        <v>503</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H129" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>534</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>30</v>
+      </c>
+      <c r="D130" t="s">
+        <v>521</v>
+      </c>
+      <c r="E130" t="s">
+        <v>522</v>
+      </c>
+      <c r="F130" t="s">
+        <v>494</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H130" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>537</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>34</v>
+      </c>
+      <c r="D131" t="s">
+        <v>521</v>
+      </c>
+      <c r="E131" t="s">
+        <v>522</v>
+      </c>
+      <c r="F131" t="s">
+        <v>22</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="H131" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>540</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132" t="s">
+        <v>521</v>
+      </c>
+      <c r="E132" t="s">
+        <v>522</v>
+      </c>
+      <c r="F132" t="s">
+        <v>22</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="H132" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>543</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>43</v>
+      </c>
+      <c r="D133" t="s">
+        <v>521</v>
+      </c>
+      <c r="E133" t="s">
+        <v>522</v>
+      </c>
+      <c r="F133" t="s">
+        <v>39</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H133" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>546</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>48</v>
+      </c>
+      <c r="D134" t="s">
+        <v>521</v>
+      </c>
+      <c r="E134" t="s">
+        <v>522</v>
+      </c>
+      <c r="F134" t="s">
+        <v>177</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H134" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>549</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>52</v>
+      </c>
+      <c r="D135" t="s">
+        <v>521</v>
+      </c>
+      <c r="E135" t="s">
+        <v>522</v>
+      </c>
+      <c r="F135" t="s">
+        <v>13</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H135" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>552</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>56</v>
+      </c>
+      <c r="D136" t="s">
+        <v>521</v>
+      </c>
+      <c r="E136" t="s">
+        <v>522</v>
+      </c>
+      <c r="F136" t="s">
+        <v>13</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H136" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>555</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>60</v>
+      </c>
+      <c r="D137" t="s">
+        <v>521</v>
+      </c>
+      <c r="E137" t="s">
+        <v>522</v>
+      </c>
+      <c r="F137" t="s">
+        <v>131</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="H137" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>558</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>65</v>
+      </c>
+      <c r="D138" t="s">
+        <v>521</v>
+      </c>
+      <c r="E138" t="s">
+        <v>522</v>
+      </c>
+      <c r="F138" t="s">
+        <v>13</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H138" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>561</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>69</v>
+      </c>
+      <c r="D139" t="s">
+        <v>521</v>
+      </c>
+      <c r="E139" t="s">
+        <v>522</v>
+      </c>
+      <c r="F139" t="s">
+        <v>494</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H139" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>564</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>73</v>
+      </c>
+      <c r="D140" t="s">
+        <v>521</v>
+      </c>
+      <c r="E140" t="s">
+        <v>522</v>
+      </c>
+      <c r="F140" t="s">
+        <v>13</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H140" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>567</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>77</v>
+      </c>
+      <c r="D141" t="s">
+        <v>521</v>
+      </c>
+      <c r="E141" t="s">
+        <v>522</v>
+      </c>
+      <c r="F141" t="s">
+        <v>210</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H141" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>570</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>82</v>
+      </c>
+      <c r="D142" t="s">
+        <v>521</v>
+      </c>
+      <c r="E142" t="s">
+        <v>522</v>
+      </c>
+      <c r="F142" t="s">
+        <v>13</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H142" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>573</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>86</v>
+      </c>
+      <c r="D143" t="s">
+        <v>521</v>
+      </c>
+      <c r="E143" t="s">
+        <v>522</v>
+      </c>
+      <c r="F143" t="s">
+        <v>131</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H143" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>576</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>90</v>
+      </c>
+      <c r="D144" t="s">
+        <v>521</v>
+      </c>
+      <c r="E144" t="s">
+        <v>522</v>
+      </c>
+      <c r="F144" t="s">
+        <v>210</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H144" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>579</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>94</v>
+      </c>
+      <c r="D145" t="s">
+        <v>521</v>
+      </c>
+      <c r="E145" t="s">
+        <v>522</v>
+      </c>
+      <c r="F145" t="s">
+        <v>13</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H145" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>582</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>98</v>
+      </c>
+      <c r="D146" t="s">
+        <v>521</v>
+      </c>
+      <c r="E146" t="s">
+        <v>522</v>
+      </c>
+      <c r="F146" t="s">
+        <v>13</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="H146" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>585</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>102</v>
+      </c>
+      <c r="D147" t="s">
+        <v>521</v>
+      </c>
+      <c r="E147" t="s">
+        <v>522</v>
+      </c>
+      <c r="F147" t="s">
+        <v>44</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H147" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>588</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>106</v>
+      </c>
+      <c r="D148" t="s">
+        <v>521</v>
+      </c>
+      <c r="E148" t="s">
+        <v>522</v>
+      </c>
+      <c r="F148" t="s">
+        <v>494</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H148" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>591</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>110</v>
+      </c>
+      <c r="D149" t="s">
+        <v>521</v>
+      </c>
+      <c r="E149" t="s">
+        <v>522</v>
+      </c>
+      <c r="F149" t="s">
+        <v>131</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="H149" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>594</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>114</v>
+      </c>
+      <c r="D150" t="s">
+        <v>521</v>
+      </c>
+      <c r="E150" t="s">
+        <v>522</v>
+      </c>
+      <c r="F150" t="s">
+        <v>131</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="H150" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>597</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>118</v>
+      </c>
+      <c r="D151" t="s">
+        <v>521</v>
+      </c>
+      <c r="E151" t="s">
+        <v>522</v>
+      </c>
+      <c r="F151" t="s">
+        <v>131</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H151" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>600</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>122</v>
+      </c>
+      <c r="D152" t="s">
+        <v>521</v>
+      </c>
+      <c r="E152" t="s">
+        <v>522</v>
+      </c>
+      <c r="F152" t="s">
+        <v>494</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H152" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>603</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>126</v>
+      </c>
+      <c r="D153" t="s">
+        <v>521</v>
+      </c>
+      <c r="E153" t="s">
+        <v>522</v>
+      </c>
+      <c r="F153" t="s">
+        <v>13</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="H153" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>606</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>130</v>
+      </c>
+      <c r="D154" t="s">
+        <v>521</v>
+      </c>
+      <c r="E154" t="s">
+        <v>522</v>
+      </c>
+      <c r="F154" t="s">
+        <v>494</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="H154" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>609</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>135</v>
+      </c>
+      <c r="D155" t="s">
+        <v>521</v>
+      </c>
+      <c r="E155" t="s">
+        <v>522</v>
+      </c>
+      <c r="F155" t="s">
+        <v>494</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H155" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>612</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>10</v>
+      </c>
+      <c r="D156" t="s">
+        <v>613</v>
+      </c>
+      <c r="E156" t="s">
+        <v>614</v>
+      </c>
+      <c r="F156" t="s">
+        <v>503</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H156" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>617</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>17</v>
+      </c>
+      <c r="D157" t="s">
+        <v>613</v>
+      </c>
+      <c r="E157" t="s">
+        <v>614</v>
+      </c>
+      <c r="F157" t="s">
+        <v>503</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H157" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>620</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>21</v>
+      </c>
+      <c r="D158" t="s">
+        <v>613</v>
+      </c>
+      <c r="E158" t="s">
+        <v>614</v>
+      </c>
+      <c r="F158" t="s">
+        <v>503</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H158" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>623</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>26</v>
+      </c>
+      <c r="D159" t="s">
+        <v>613</v>
+      </c>
+      <c r="E159" t="s">
+        <v>614</v>
+      </c>
+      <c r="F159" t="s">
+        <v>503</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H159" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>626</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>30</v>
+      </c>
+      <c r="D160" t="s">
+        <v>613</v>
+      </c>
+      <c r="E160" t="s">
+        <v>614</v>
+      </c>
+      <c r="F160" t="s">
+        <v>503</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H160" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>628</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>34</v>
+      </c>
+      <c r="D161" t="s">
+        <v>613</v>
+      </c>
+      <c r="E161" t="s">
+        <v>614</v>
+      </c>
+      <c r="F161" t="s">
+        <v>503</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H161" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>631</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>10</v>
+      </c>
+      <c r="D162" t="s">
+        <v>632</v>
+      </c>
+      <c r="E162" t="s">
+        <v>633</v>
+      </c>
+      <c r="F162" t="s">
+        <v>13</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H162" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>636</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>17</v>
+      </c>
+      <c r="D163" t="s">
+        <v>632</v>
+      </c>
+      <c r="E163" t="s">
+        <v>633</v>
+      </c>
+      <c r="F163" t="s">
+        <v>503</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H163" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>639</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>10</v>
+      </c>
+      <c r="D164" t="s">
+        <v>640</v>
+      </c>
+      <c r="E164" t="s">
+        <v>641</v>
+      </c>
+      <c r="F164" t="s">
+        <v>503</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H164" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>644</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>17</v>
+      </c>
+      <c r="D165" t="s">
+        <v>640</v>
+      </c>
+      <c r="E165" t="s">
+        <v>641</v>
+      </c>
+      <c r="F165" t="s">
+        <v>645</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H165" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>648</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>21</v>
+      </c>
+      <c r="D166" t="s">
+        <v>640</v>
+      </c>
+      <c r="E166" t="s">
+        <v>641</v>
+      </c>
+      <c r="F166" t="s">
+        <v>649</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H166" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>652</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>26</v>
+      </c>
+      <c r="D167" t="s">
+        <v>640</v>
+      </c>
+      <c r="E167" t="s">
+        <v>641</v>
+      </c>
+      <c r="F167" t="s">
+        <v>503</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="H167" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>654</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>30</v>
+      </c>
+      <c r="D168" t="s">
+        <v>640</v>
+      </c>
+      <c r="E168" t="s">
+        <v>641</v>
+      </c>
+      <c r="F168" t="s">
+        <v>44</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H168" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>657</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>34</v>
+      </c>
+      <c r="D169" t="s">
+        <v>640</v>
+      </c>
+      <c r="E169" t="s">
+        <v>641</v>
+      </c>
+      <c r="F169" t="s">
+        <v>61</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H169" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>660</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>38</v>
+      </c>
+      <c r="D170" t="s">
+        <v>640</v>
+      </c>
+      <c r="E170" t="s">
+        <v>641</v>
+      </c>
+      <c r="F170" t="s">
+        <v>13</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="H170" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>663</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>43</v>
+      </c>
+      <c r="D171" t="s">
+        <v>640</v>
+      </c>
+      <c r="E171" t="s">
+        <v>641</v>
+      </c>
+      <c r="F171" t="s">
+        <v>664</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="H171" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>667</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>48</v>
+      </c>
+      <c r="D172" t="s">
+        <v>640</v>
+      </c>
+      <c r="E172" t="s">
+        <v>641</v>
+      </c>
+      <c r="F172" t="s">
+        <v>664</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="H172" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>670</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>52</v>
+      </c>
+      <c r="D173" t="s">
+        <v>640</v>
+      </c>
+      <c r="E173" t="s">
+        <v>641</v>
+      </c>
+      <c r="F173" t="s">
+        <v>671</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H173" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>674</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>56</v>
+      </c>
+      <c r="D174" t="s">
+        <v>640</v>
+      </c>
+      <c r="E174" t="s">
+        <v>641</v>
+      </c>
+      <c r="F174" t="s">
+        <v>39</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H174" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>677</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>60</v>
+      </c>
+      <c r="D175" t="s">
+        <v>640</v>
+      </c>
+      <c r="E175" t="s">
+        <v>641</v>
+      </c>
+      <c r="F175" t="s">
+        <v>649</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H175" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>680</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>65</v>
+      </c>
+      <c r="D176" t="s">
+        <v>640</v>
+      </c>
+      <c r="E176" t="s">
+        <v>641</v>
+      </c>
+      <c r="F176" t="s">
+        <v>61</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H176" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>683</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>69</v>
+      </c>
+      <c r="D177" t="s">
+        <v>640</v>
+      </c>
+      <c r="E177" t="s">
+        <v>641</v>
+      </c>
+      <c r="F177" t="s">
+        <v>649</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H177" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>686</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>73</v>
+      </c>
+      <c r="D178" t="s">
+        <v>640</v>
+      </c>
+      <c r="E178" t="s">
+        <v>641</v>
+      </c>
+      <c r="F178" t="s">
+        <v>13</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H178" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>689</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>77</v>
+      </c>
+      <c r="D179" t="s">
+        <v>640</v>
+      </c>
+      <c r="E179" t="s">
+        <v>641</v>
+      </c>
+      <c r="F179" t="s">
+        <v>649</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H179" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>692</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>82</v>
+      </c>
+      <c r="D180" t="s">
+        <v>640</v>
+      </c>
+      <c r="E180" t="s">
+        <v>641</v>
+      </c>
+      <c r="F180" t="s">
+        <v>61</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="H180" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>695</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>86</v>
+      </c>
+      <c r="D181" t="s">
+        <v>640</v>
+      </c>
+      <c r="E181" t="s">
+        <v>641</v>
+      </c>
+      <c r="F181" t="s">
+        <v>13</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H181" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>698</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>10</v>
+      </c>
+      <c r="D182" t="s">
+        <v>699</v>
+      </c>
+      <c r="E182" t="s">
+        <v>700</v>
+      </c>
+      <c r="F182" t="s">
+        <v>13</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="H182" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>703</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>10</v>
+      </c>
+      <c r="D183" t="s">
+        <v>704</v>
+      </c>
+      <c r="E183" t="s">
+        <v>705</v>
+      </c>
+      <c r="F183" t="s">
+        <v>210</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="H183" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>708</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>17</v>
+      </c>
+      <c r="D184" t="s">
+        <v>704</v>
+      </c>
+      <c r="E184" t="s">
+        <v>705</v>
+      </c>
+      <c r="F184" t="s">
+        <v>709</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="H184" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>712</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>21</v>
+      </c>
+      <c r="D185" t="s">
+        <v>704</v>
+      </c>
+      <c r="E185" t="s">
+        <v>705</v>
+      </c>
+      <c r="F185" t="s">
+        <v>713</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H185" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>716</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>26</v>
+      </c>
+      <c r="D186" t="s">
+        <v>704</v>
+      </c>
+      <c r="E186" t="s">
+        <v>705</v>
+      </c>
+      <c r="F186" t="s">
+        <v>717</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="H186" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>720</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>30</v>
+      </c>
+      <c r="D187" t="s">
+        <v>704</v>
+      </c>
+      <c r="E187" t="s">
+        <v>705</v>
+      </c>
+      <c r="F187" t="s">
+        <v>649</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H187" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>723</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>34</v>
+      </c>
+      <c r="D188" t="s">
+        <v>704</v>
+      </c>
+      <c r="E188" t="s">
+        <v>705</v>
+      </c>
+      <c r="F188" t="s">
+        <v>649</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H188" t="s">
+        <v>725</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2826,50 +7509,176 @@
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>