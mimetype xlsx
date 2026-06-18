--- v0 (2026-02-28)
+++ v1 (2026-06-18)
@@ -54,6304 +54,6304 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Julio do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2854/indicacao_no_01-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2854/indicacao_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja autorizado a elaboração de projeto de engenharia para pavimentação da estrada rural até a Comunidade de Lagoa dos Estulanos.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2855/indicacao_no_02-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2855/indicacao_no_02-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja autorizado a elaboração de projeto de engenharia para pavimentação da estrada rural até a Comunidade de Mata do Salgado.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2856/indicacao_no_03-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2856/indicacao_no_03-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja autorizado a elaboração de projeto de engenharia para pavimentação da estrada rural até a Comunidade de Colégio.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2857/indicacao_no_04-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2857/indicacao_no_04-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja autorizado a elaboração de projeto de engenharia para pavimentação da estrada rural até a Comunidade de Água Limpa dos Veados.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2858/indicacao_no_05-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2858/indicacao_no_05-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja instituído um acréscimo de 25% no benefício previdenciário dos servidores municipais aposentados pelo IPSEM que necessitar de assistência permanente de outra pessoa, conforme anteprojeto em anexo.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2859/indicacao_no_06-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2859/indicacao_no_06-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja o perímetro rural incorporado ao perímetro urbano na área rural próxima ao Recanto São Francisco e ao bairro Belo Horizonte.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2860/indicacao_no_07-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2860/indicacao_no_07-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalado duas câmeras de segurança olho-vivo no cemitério municipal.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2861/indicacao_no_08-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2861/indicacao_no_08-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja criado o “Auxílio Nutricional” para os servidores municipais aposentados e pensionistas, conforme anteprojeto em anexo.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Jader Dois Irmãos</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2862/indicacao_no_09-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2862/indicacao_no_09-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a recuperação de um galho de estrada depois da encruzilhada de Major Porto sentido à Comunidade de Brasilinha, em frente a fazenda do sr. Gilberto do Vianinho.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2863/indicacao_no_10-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2863/indicacao_no_10-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a recuperação da estrada rural próximo a Comunidade São Barto.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2864/indicacao_no_11-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2864/indicacao_no_11-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja construída uma pista de caminhada e corrida nos eucaliptos localizados na entrada da cidade.</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2865/indicacao_no_12-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2865/indicacao_no_12-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja dado 20% de desconto para o pagamento antecipado e para aqueles que estão em atraso do Imposto Predial e Territorial Urbano (IPTU).</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2867/indicacao_no_13-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2867/indicacao_no_13-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado asfaltamento/recapeamento da Rua Geraldinha Teixeira Braz, próximo ao nº 21, no bairro Alvorada.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2868/indicacao_no_14-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2868/indicacao_no_14-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja visto a possibilidade da Santa Casa de Misericórdia de Carmo do Paranaíba de aderir ao Plano de Saúde GNDI Minas em nosso município.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2869/indicacao_no_15-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2869/indicacao_no_15-2025.pdf</t>
   </si>
   <si>
     <t>Indica a viabilização do retorno do transporte diário ao Hospital de Barretos.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2870/indicacao_no_16-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2870/indicacao_no_16-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a manutenção da via e bueiros na Avenida Tancredo de Almeida Neves, altura da residência de nº 1220, no bairro Santa Cruz, neste município.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2871/indicacao_no_17-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2871/indicacao_no_17-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado um estudo de viabilidade para encontrar um novo local para o evento de motocross neste município.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2872/indicacao_no_18-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2872/indicacao_no_18-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado a manutenção de um mata-burro na propriedade da Sra. Maria Helena, na Comunidade da Mata do Salgado.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2873/indicacao_no_19-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2873/indicacao_no_19-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado a aplicabilidade da Lei Municipal nº 2.925 que “Institui o programa Banco de Ração e Utensílios para Animais no Município de Carmo do Paranaíba/MG e dá outras providências.”.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2874/indicacao_no_20-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2874/indicacao_no_20-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado a manutenção da iluminação pública no bairro Santa Cruz, neste município.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2875/indicacao_no_21-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2875/indicacao_no_21-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a coleta de lixo mais eficiente no bairro Morro Grande, neste município.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2876/indicacao_no_22-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2876/indicacao_no_22-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a instalação de placas de identificação de ruas em nosso município.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>João Pedro Barcelos</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2877/indicacao_no_23-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2877/indicacao_no_23-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a troca dos postes de madeira no Distrito de Quintinos.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2878/indicacao_no_24-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2878/indicacao_no_24-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a troca das lâmpadas convencionais para lâmpadas de LED em todo Distrito de Quintinos.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Eduardo Almeida</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2879/indicacao_no_25-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2879/indicacao_no_25-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja avaliada a necessidade e priorize a efetivação de enfermeiras e enfermeiros para suprir as demandas de saúde pública no município de Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2887/indicacao_no_26-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2887/indicacao_no_26-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado um estudo para viabilizar uma melhoria no trânsito do município.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2888/indicacao_no_27-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2888/indicacao_no_27-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado um recapeamento na Rua João Rosa, altura da residência de nº 1545, neste município.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2889/indicacao_no_28-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2889/indicacao_no_28-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a manutenção no Campo do Alvorada.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2890/indicacao_no_29-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2890/indicacao_no_29-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada urgentemente a recuperação da Rua Gabriel Gontijo.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2891/indicacao_no_30-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2891/indicacao_no_30-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a castração de animais de rua, das fazendas e residências do nosso município.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2892/indicacao_no_31-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2892/indicacao_no_31-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja aumentada a lotação de servidores na prestação de serviços de emissão de identidades.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2893/indicacao_no_32-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2893/indicacao_no_32-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja encaminhado ao Poder Legislativo as modelagens, projetos e planejamentos relacionados às obras municipais.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2894/indicacao_no_33-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2894/indicacao_no_33-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado asfaltamento da rua sem denominação entre a Rua 10 e a Rua Bonfim, no bairro Santa Cruz, neste município.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2895/indicacao_no_34-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2895/indicacao_no_34-2025.pdf</t>
   </si>
   <si>
     <t>Indica que sejam tomadas as providências necessárias em relação ao terreno localizado no bairro Guanabara, na Rua G Braz Araújo, altura do número 1900, que atualmente encontra-se em estado de abandono, com acúmulo de lixo e mato, colocando em risco a população do entorno.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2896/indicacao_no_35-2025..pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2896/indicacao_no_35-2025..pdf</t>
   </si>
   <si>
     <t>Indica que sejam tomadas providências urgentes em relação ao mata-burro localizado na Comunidade de Campo do Meio, que se encontra em situação precária, oferecendo riscos aos usuários da via.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2897/indicacao_no_36-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2897/indicacao_no_36-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a reinstalação de placas de "Proibido Estacionar" na Rua Manoel Eugênio, especificamente na área próxima à Praça Nossa Senhora da Abadia.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2898/indicacao_no_37-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2898/indicacao_no_37-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalada iluminação pública na Rua Coronel Aniscésio, na altura do número 947, que atualmente encontra-se sem iluminação, tornando o local excessivamente escuro.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Silvânia Lopes</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2900/indicacao_no_38-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2900/indicacao_no_38-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a construção do Canil Municipal.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2903/indicacao_no_39-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2903/indicacao_no_39-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a limpeza dos lotes públicos e a notificação dos proprietários de lotes particulares.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2904/indicacao_no_40-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2904/indicacao_no_40-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja efetivada a 2ª etapa do Programa Campo Seguro.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2905/indicacao_no_41-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2905/indicacao_no_41-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja construída uma ponte entre Carmo do Paranaíba e Major Porto na região da Comunidade Rural de Farofa.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2906/indicacao_no_42-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2906/indicacao_no_42-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja contratado projeto de engenharia para soluções de algumas erosões existentes em nosso município.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2907/indicacao_no_43-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2907/indicacao_no_43-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalado um redutor de velocidade (quebra-molas) na Rua Aprígio Pinto, altura da residência de nº 87, no Distrito de Quintinos.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2908/indicacao_no_44-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2908/indicacao_no_44-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalada cerca elétrica no PSF do bairro Santa Cruz.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2909/indicacao_no_45-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2909/indicacao_no_45-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja pago adicional de insalubridade aos setores administrativos das UBS’s do nosso município.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2910/indicacao_no_46-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2910/indicacao_no_46-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o recolhimento e castração dos animais de ruas no Distrito de Quintinos.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2911/indicacao_no_47-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2911/indicacao_no_47-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja contratado projeto de engenharia para promover a solução definitiva de problema grave de erosão no antigo Curtume Nossa Senhora do Carmo.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Cabo Jota</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2912/indicacao_no_48-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2912/indicacao_no_48-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que seja realizada a instalação de uma placa indicativa de desembarque para os passageiros, que utilizam as empresas Expresso de Luxo, Continental, Gontijo e São Cristóvão em nosso município.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2913/indicacao_no_49-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2913/indicacao_no_49-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que seja realizado a construção de 7 (sete) guaritas, preferencialmente em frente as Unidades Básicas de Saúde – UBS.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2914/indicacao_no_50-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2914/indicacao_no_50-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a contratação de professores apoio para as crianças autistas.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2915/indicacao_no_51-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2915/indicacao_no_51-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja criado o Diário Oficial do Município (DOM) como instrumento de publicidade oficial dos atos administrativos, nos moldes do anteprojeto em anexo.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2916/indicacao_no52-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2916/indicacao_no52-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja colocado um guarda no cemitério local, até que seja instalado Sistemas Câmera de Olho Vivo.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2917/indicacao_no_53-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2917/indicacao_no_53-2025.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de asfaltamento do trecho final da Rua Professora Maria Chiquinha.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2918/indicacao_no_54-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2918/indicacao_no_54-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja confeccionado Cartilha com o Tema “Autismo e suas condições de Saúde”.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2919/indicacao_no55-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2919/indicacao_no55-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja disponibilizado meios efetivos de fiscalização e punição para pessoas que soltam fogos de artifícios.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2920/indicacao_no_56-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2920/indicacao_no_56-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o asfaltamento da Rua Brasília, na altura da residência de nº 320, no bairro Bela Vista.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2921/indicacao_no_57-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2921/indicacao_no_57-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado a regularização do repasse à Casa de Apoio Daniela.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2922/indicacao_no_58-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2922/indicacao_no_58-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o aumento do repasse para o transporte dos estudantes.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2923/indicacao_no_59-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2923/indicacao_no_59-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a construção de uma praça pública no bairro Novo Paraíso, neste município.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2924/indicacao_no_60-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2924/indicacao_no_60-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a aplicabilidade do art. 6º da Lei Municipal nº 1.902 de 14 de janeiro de 2008.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Paula Lima</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2925/indicacao_nba_061-2025_-_paula_-_rotatoria_bifurcacao_rua_augusto_branquinho_e_sao_vicente_assinado.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2925/indicacao_nba_061-2025_-_paula_-_rotatoria_bifurcacao_rua_augusto_branquinho_e_sao_vicente_assinado.pdf</t>
   </si>
   <si>
     <t>Indica que seja construída uma rotatória na bifurcação das ruas Augusto Branquinho e São Vicente, neste município.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2926/indicacao_nba_062-2025_-_paula_-_rua_januario_gontijo_asfaltamento_assinado.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2926/indicacao_nba_062-2025_-_paula_-_rua_januario_gontijo_asfaltamento_assinado.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o asfaltamento e a manutenção de parte da Rua Januário Gontijo, neste município</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2927/indicacao_nba_063-2025_-_paula_-_rua_mirandopolis_buracos_na_via_copasa_assinado.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2927/indicacao_nba_063-2025_-_paula_-_rua_mirandopolis_buracos_na_via_copasa_assinado.pdf</t>
   </si>
   <si>
     <t>Indica que o Poder Executivo interceda junto à Companhia de Saneamento de Minas Gerais (COPASA) os reparos dos buracos abertos na Rua Mirandópolis, neste município.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>João Pedro Barcelos, Nenê de Quintinos</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2932/indicacao_no_64-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2932/indicacao_no_64-2025.pdf</t>
   </si>
   <si>
     <t>Indica que permaneça a ambulância e seu motorista no Distrito de Quintinos.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2933/indicacao_no_65-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2933/indicacao_no_65-2025.pdf</t>
   </si>
   <si>
     <t>Indica que sejam instaladas as placas de identificação nas ruas do Distrito de Quintinos.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2934/indicacao_no_66-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2934/indicacao_no_66-2025.pdf</t>
   </si>
   <si>
     <t>Indica que o Poder Executivo interceda junto à COPASA para garantir a execução de recapeamento integral nos trechos de asfalto danificados durante a realização de obras de manutenção ou reparo na rede de esgoto.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Nenê de Quintinos</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2935/indicacao_no_67-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2935/indicacao_no_67-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalado um poste e extensão de rede elétrica na Rua Roseno Nunes de Andrade, no Distrito de Quintinos.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2936/indicacao_no_68-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2936/indicacao_no_68-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a limpeza do cemitério no Distrito de Quintinos.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Rodrigo Carneiro Pintor</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2939/indicacao_no_69-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2939/indicacao_no_69-2025.pdf</t>
   </si>
   <si>
     <t>Indicação a instalação de dois quebra-molas na Rua Aureliano Rodrigues, um especificamente na altura da residência de nº 580, no bairro Paranaíba, neste município.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2940/indicacao_no_70-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2940/indicacao_no_70-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a instalação de uma lixeira comunitária na Comunidade de Lagoa dos Estulanos e a realização da operação tapa-buracos no asfalto da referida localidade.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2943/indicacao_no_71-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2943/indicacao_no_71-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja elaborado um Projeto de Lei disciplinando a criação, manejo e condução de cães de raças específicas no âmbito do município de Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2950/indicacao_no_72-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2950/indicacao_no_72-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a reimplantação do retorno de trânsito nas mediações da Avenida Tancredo Neves, n° 2358, Bairro Alvorada, local onde já existia tal estrutura e foi retirada.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2951/indicacao_no_73-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2951/indicacao_no_73-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja implantada farmácia 24 horas nas dependências da Unidade de Pronto Atendimento-UPA.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2952/indicacao_no_74-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2952/indicacao_no_74-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalado Fundo do Poço Artesiano na Comunidade de Lagoa dos Estulanos.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2953/indicacao_no_75-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2953/indicacao_no_75-2025.pdf</t>
   </si>
   <si>
     <t>Indica o ajuste no Transporte de Pacientes à Barretos.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2954/indicacao_no_76-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2954/indicacao_no_76-2025.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um Salão de Velório no Distrito de Quintinos.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2955/indicacao_no_77-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2955/indicacao_no_77-2025.pdf</t>
   </si>
   <si>
     <t>Indica a Instalação de Quebra-Molas na rua José Romualdo no Distrito de Quintinos.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2956/indicacao_no_78-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2956/indicacao_no_78-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada uma identificação da população em situação de rua que não são do Município e que seja criado uma Casa de Apoio para os moradores de rua do Município.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2957/indicacao_no_79-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2957/indicacao_no_79-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a tomada de providências referentes à passagem na Rua Padre Manoel, que liga o Bairro Rosário ao Bairro Niterói, neste município.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2958/indicacao_no_80-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2958/indicacao_no_80-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que seja realizada a limpeza de um terreno público localizado no Bairro Novo Paraíso, neste município.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2959/indicacao_no_81-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2959/indicacao_no_81-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a necessidade urgente de limpeza e recapeamento da Rua Alvorada, especialmente no trecho localizado atrás do Hotel Panorâmico.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2961/indicacao_no_82-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2961/indicacao_no_82-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que seja instalado um semáforo no cruzamento da Avenida João Batista e Alameda das Mansões, neste município.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2962/indicacao_no_083-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2962/indicacao_no_083-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que seja instalada uma lixeira/container na comunidade de Pimentas e que seja realizada da coleta regular de lixo, ao menos uma vez por semana.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2963/indicacao_no_084-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2963/indicacao_no_084-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo Municipal a criação do Fundo Municipal de Proteção e Defesa Animal e do Conselho Municipal de Proteção e Defesa Animal no Município de Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2965/indicacao_no_85-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2965/indicacao_no_85-2025.pdf</t>
   </si>
   <si>
     <t>Indicação para a construção de uma rua coberta na Rua Ismael Furtado, nas mediações da Escola Estadual Leôncio Ferreira de Melo, para realização da feira, visto que o mercadão que havia sido criado para este fim encontra-se impossibilitado para uso.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2966/indicacao_no_86-025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2966/indicacao_no_86-025.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalada uma lixeira/container em todas as comunidades rurais do nosso município e que seja realizada da coleta regular de lixo, ao menos uma vez por semana nas mesmas.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2967/indicacao_no_87-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2967/indicacao_no_87-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que seja instalado um redutor de velocidade (quebra-molas) na Rua Aprígio Pinto, altura da residência de nº 87, no Distrito de Quintinos.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2968/indicacao_no_88-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2968/indicacao_no_88-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que seja realizada a manutenção do Poliesportivo do Distrito de Quintinos.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2969/indicacao_no_89-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2969/indicacao_no_89-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que seja realizada a instalação de câmera de monitoramento Olho-vivo na entrada do Distrito de Quintinos.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2972/indicacao_no_90-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2972/indicacao_no_90-2025.pdf</t>
   </si>
   <si>
     <t>Indica a concessão de apoio financeiro para a realização da Etapa da Copa do Brasil de Supercross, prevista para ocorrer entre os meses de julho e agosto.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Geraldinho das Almas, Jader Dois Irmãos, João Pedro Barcelos</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2973/indicacao_no_91-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2973/indicacao_no_91-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que revise os Termos do Contrato e da Cooperação da Companhia de Saneamento de Minas Gerais - COPASA.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Geraldinho das Almas</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2978/indicacao_no_92-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2978/indicacao_no_92-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que seja instalado um redutor de velocidade (quebra-molas) na Avenida Sargento Vandec, na altura da residência de nº 190, Bairro Parque do Taboão.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2979/indicacao_no_93-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2979/indicacao_no_93-2025.pdf</t>
   </si>
   <si>
     <t>Indicação para Abertura de Estrada na Comunidade Santo Antônio de Bravinhos.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Jader Dois Irmãos, Julio do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2981/indicacao_no_94-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2981/indicacao_no_94-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a viabilidade de implantação de uma farmácia 24 horas nas dependências da Unidade de Pronto Atendimento (UPA), com o objetivo de garantir o acesso contínuo a medicamentos essenciais à população, conforme anteprojeto em anexo.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2982/indicacao_no_95-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2982/indicacao_no_95-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que seja realizado o recapeamento da Avenida Lenheiros, no trecho do bairro Bela Vista.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2983/indicacao_no_96-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2983/indicacao_no_96-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que seja firmado, em caráter de urgência, um convênio com hospitais e clínicas especializadas para a realização de cirurgias bariátricas no município.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2984/indicacao_no_97-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2984/indicacao_no_97-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que seja realizada a retirada do quebra-molas localizado na Rua Cristiano Marques, esquina com a Avenida Paranaíba.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2985/indicacao_no_98-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2985/indicacao_no_98-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que seja ao Poder Executivo a necessidade de realização do recapeamento asfáltico da Rua 7 de Setembro em toda sua extensão, com prioridade nos trechos danificados e na esquina com a Rua Agostinho de Deus.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2986/indicacao_no_99-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2986/indicacao_no_99-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo a instalação de um redutor de velocidade (quebra-molas) na metade da extensão da Rua Alecrim do Campo, no bairro Nova Floresta.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2987/indicacao_no_100-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2987/indicacao_no_100-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo a instalação de um redutor de velocidade (quebra-molas) na metade da extensão da Rua Pequizeiro, no bairro Nova Floresta.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2988/indicacao_no_101-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2988/indicacao_no_101-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo a construção de uma rotatória no cruzamento da Rua Ismael Furtado com a Avenida Tancredo Neves, nas proximidades do Portão do Parque de Exposições.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2989/indicacao_no_102-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2989/indicacao_no_102-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que seja ao Poder Executivo a realização de manutenção na Rua Marta de Matos, visando à resolução do problema de acúmulo de água parada.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2990/indicacao_no_103-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2990/indicacao_no_103-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a construção de uma praça e a instalação de um parque infantil e de uma academia ao ar livre no bairro Nova Floresta.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2991/indicacao_no_104-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2991/indicacao_no_104-2025.pdf</t>
   </si>
   <si>
     <t>Indicação para placas de identificação nas ruas do Bairro Nova Floresta.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2992/indicacao_no_105-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2992/indicacao_no_105-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a cessão de espaço público ou, em caso de inviabilidade, o custeio do aluguel de imóvel para o funcionamento do Sindicato dos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2995/indicacao_no_106-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2995/indicacao_no_106-2025.pdf</t>
   </si>
   <si>
     <t>indicação para troca de poste na Rua Marta de Matos, na altura da residência de nº 820, Bairro Santa Cruz.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2996/indicacao_no_107-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2996/indicacao_no_107-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a destinação de recursos provenientes dos fundos municipais de saneamento básico, conforme permitido pela Resolução nº 110/2018 da Arsae-MG, para investimentos em melhorias no sistema de abastecimento de água potável, esgotamento sanitário, limpeza urbana e manejo de resíduos sólidos, além da drenagem e manejo de águas pluviais no município.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2997/indicacao_no_108-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2997/indicacao_no_108-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a instalação de câmeras de monitoramento Olho-Vivo no bairro Nova Floresta, visando o reforço da segurança pública.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2998/indicacao_no_109-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2998/indicacao_no_109-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo o estudo de viabilidade da conversão em mão única da Rua Soares, no trecho compreendido entre as ruas Dina do Abílio e Gabriel Gontijo, neste município.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2999/indicacao_no_110-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2999/indicacao_no_110-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo que interceda junto à COPASA para a realização da ligação da rede de esgoto na Rua José Zacarias, no Distrito de Quintinos.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3002/indicacao_no_111-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3002/indicacao_no_111-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo a necessidade de manutenção e revitalização da sinalização urbana e de trânsito no Distrito de Quintinos.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3003/indicacao_no_112-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3003/indicacao_no_112-2025.pdf</t>
   </si>
   <si>
     <t>indicando ao Poder Executivo que seja realizado o recapeamento da Rua José Romualdo, no Distrito de Quintinos, no trecho final, sentido ao município de Tiros, com extensão aproximada de 20 metros.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3004/indicacao_no_113-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3004/indicacao_no_113-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo a construção de calçadas em ambos os lados da entrada do distrito de Quintinos, bem como a instalação de iluminação pública ao longo desse trajeto.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3005/indicacao_no_114-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3005/indicacao_no_114-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo a intensificação dos serviços de limpeza pública, especialmente a varrição das calçadas das ruas e avenidas do município, com destaque para a Avenida Aristides de Melo, que não recebe a devida limpeza há aproximadamente duas semanas.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3006/indicacao_no_115-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3006/indicacao_no_115-2025.pdf</t>
   </si>
   <si>
     <t>Indica e solicita ao Poder Executivo que promova a revisão, adequação ou rescisão do contrato de prestação de serviços firmado com a Companhia de Saneamento de Minas Gerais – COPASA.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3007/indicacao_no_116-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3007/indicacao_no_116-2025.pdf</t>
   </si>
   <si>
     <t>Indica e solicita ao Poder Executivo que realize estudos técnicos e elabore projetos para solucionar os transtornos causados pelas chuvas, com anteprojeto em anexo.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3009/indicacao_no_117-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3009/indicacao_no_117-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que a elabore um projeto de lei que disciplina a celebração, com a iniciativa privada, de contratos de cessão onerosa de direito à nomeação de eventos e equipamentos públicos municipais.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3011/indicacao_no_118-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3011/indicacao_no_118-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo que que, antes de proceder com as obras de recapeamento e asfaltamento das vias públicas, entre em contato formal com a Companhia de Saneamento de Minas Gerais (COPASA), a fim de verificar a existência de intervenções programadas, evitando a perfuração do novo pavimento.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3016/indicacao_no_119-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3016/indicacao_no_119-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo a instalação de uma estrutura coberta, preferencialmente removível, ou a construção de uma cobertura permanente na Rua João Paulo, nas proximidades do salão da igreja, no Distrito de Quintinos.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3020/indicacao_no_120-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3020/indicacao_no_120-2025.pdf</t>
   </si>
   <si>
     <t>Indica a realização de recapeamento na Rua Antônio Alves de Queiroz, no Município de Quintinos, em um trecho de aproximadamente 150 metros.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3022/indicacao_no_121-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3022/indicacao_no_121-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo a instalação de um playground equipado com escorregador e outros elemento lúdicos na Praça Tote Barcelos, localizada no distrito de Quintinos.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3027/indicacao_no_122-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3027/indicacao_no_122-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo a necessidade de instalação de um redutor de velocidade (quebra-molas) na Rua Miguel Firmino, , no trecho indicado no croqui anexo.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3031/indicacao_no_123-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3031/indicacao_no_123-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao órgão competente a implementação e manutenção da sinalização horizontal e vertical de todos os redutores de velocidade do município, especialmente os quebra-molas, em nosso município.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3032/indicacao_no_124-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3032/indicacao_no_124-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que realize a instalação de energia elétrica e iluminação na quadra do CURUMIM.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3033/indicacao_no_125-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3033/indicacao_no_125-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a necessidade de construção de uma rotatória no cruzamento da Avenida Tancredo Neves com a Alameda das Mansões.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3034/indicacao_no_126-2025_-_reajuste_vale_alimentacao.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3034/indicacao_no_126-2025_-_reajuste_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>Indicando que seja reajustado o Vale Alimentação dos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3036/indicacao_no_127-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3036/indicacao_no_127-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a instalação de uma cobertura nas áreas do parquinho e do recreio, onde os alunos da escola infantil Madre Maria passam grande parte do tempo durante os intervalos e momentos de lazer.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3039/indicacao_n_128-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3039/indicacao_n_128-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a construção de uma Praça no Bairro Residencial Vitória.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3040/indicacao_no_129-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3040/indicacao_no_129-2025.pdf</t>
   </si>
   <si>
     <t>Indicando o asfaltamento do trecho da foto em anexo.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3041/indicacao_no_130-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3041/indicacao_no_130-2025.pdf</t>
   </si>
   <si>
     <t>Indicação para instalação de quebra-molas, placas de identificação na Rodovia Moacir Caetano de Almeida e uma placa em homenagem a Moacir Caetano de Almeida.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3042/indicacao_no_131-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3042/indicacao_no_131-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Chefe do Poder Executivo um projeto de loteamento destinado à construção de 75 (setenta e cinco) unidades habitacionais dentro do programa federal "Minha Casa, Minha Vida".</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3043/indicacao_no_132-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3043/indicacao_no_132-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Chefe do Poder Executivo que adote as medidas administrativas necessárias para a inscrição do Município de Carmo do Paranaíba/MG no Cadastro do Programa Minha Casa Minha Vida, do Governo Federal, cujo prazo de adesão se encerra no próximo dia 26 de março de 2025.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3044/indicacao_no_133-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3044/indicacao_no_133-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo que interceda junto à Companhia Energética de Minas Gerais (CEMIG) visando à instalação de iluminação pública na entrada do Distrito de Quintinos.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3045/indicacao_no_134-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3045/indicacao_no_134-2025.pdf</t>
   </si>
   <si>
     <t>Indicação ao Poder Executivo Municipal que determine aos órgãos competentes a intensificação da fiscalização da comercialização de objetos cortantes, conforme estabelecido na Lei Municipal nº 2633, de 05 de outubro de 2021, que dispõe sobre o exercício de atividade de serviços e comércio ambulante nas áreas de domínio público no Município de Carmo do Paranaíba, em especial pelo artigo 6º, inciso X.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3046/indicacao_no_135-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3046/indicacao_no_135-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de realização de recapeamento completo nas vias públicas em pior estado de conservação no município de Carmo do Paranaíba/MG.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3049/indicacao_no_136-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3049/indicacao_no_136-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal sobre a criação de um Centro do Idoso, nos moldes de uma “creche para idosos”, a ser instalado na estrutura do denominado Mercado Municipal, localizado na Rua Governador Valadares.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3050/indicacao_no_037-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3050/indicacao_no_037-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de instalação de faixas e placas de sinalização alertando sobre a presença de ciclistas e pedestres na Rodovia Moacir Caetano de Almeida, conhecida como “Saída do Soares” e também na saída de acesso à BR 354, nos eucaliptos, neste município.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3051/indicacao_no_138-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3051/indicacao_no_138-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a necessidade de instalação de um toldo na entrada da Escola Geralda Maria de Oliveira.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3054/indicacao_no_139-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3054/indicacao_no_139-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de instalação de iluminação pública na academia ao ar livre da comunidade de Campo do Meio.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3056/indicacao_no_140-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3056/indicacao_no_140-2025.pdf</t>
   </si>
   <si>
     <t>indicando ampliação do cemitério e reforma da Igreja do cemitério localizado no Distrito de Quintinos.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3059/indicacao_no_141-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3059/indicacao_no_141-2025.pdf</t>
   </si>
   <si>
     <t>Indicando recapeamento da Rua Franklin Mendonça, no Município de Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3060/indicacao_no_142-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3060/indicacao_no_142-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a regulamentação em uma parte da rua Prefeito João Luis de Carvalho.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3061/indicacao_no_143-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3061/indicacao_no_143-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que seja realizada a construção de mesas com assentos na Praça Nossa Senhora da Abadia, com o objetivo de proporcionar um espaço adequado de recreação e convivência para os idosos.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3062/indicacao_no_144-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3062/indicacao_no_144-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que seja instalada sinalização semafórica (sinaleiro) na esquina do Supermercado Brandão, localizado na Avenida Frei Gabriel.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3063/indicacao_no_145-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3063/indicacao_no_145-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que seja construída uma rotatória na esquina da Rua Sizenando Amaral com a Avenida Sargento Vandec, neste município.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3070/indicacao_no_146-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3070/indicacao_no_146-2025.pdf</t>
   </si>
   <si>
     <t>Indica por meio de decreto ou projeto de lei, a obrigatoriedade de identificação (plotagem) de todos os veículos pertencentes à administração pública municipal.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Indica que seja analisado a possibilidade de pagamento do adicional de insalubridade para as servidoras com a função de cantineira.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3073/indicacao_no_148-2025..pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3073/indicacao_no_148-2025..pdf</t>
   </si>
   <si>
     <t>Indicando que seja ofertado kits de materiais escolares e uniformes completos para todos os alunos da rede municipal de ensino, incluindo os Centros Municipais de Educação Infantil (CMEIs).</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3074/indicacao_no_149-2025..pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3074/indicacao_no_149-2025..pdf</t>
   </si>
   <si>
     <t>Indicando a instituir o programa de transporte público gratuito para os estudantes de ensino superior que se deslocam para instituições de ensino situadas em cidades vizinhas.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo Municipal que estude a viabilidade da venda de lotes pertencentes ao patrimônio público municipal para a população em geral, com prioridade para os servidores públicos municipais que não possuam imóveis ou residências próprias no município, seguindo todos os critérios legais pertinentes.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3078/indicacao_no_151-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3078/indicacao_no_151-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que seja estudada a viabilidade de aumentar o valor da ajuda de custo destinada aos trabalhadores que atuam na zona rural.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3079/indicacao_no_152-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3079/indicacao_no_152-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que seja instalada uma estrutura de poste de iluminação pública na Rua São Pedro, nas imediações da Escola Municipal Sizenando Amaral.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3080/indicacao_no_153-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3080/indicacao_no_153-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que seja estabelecido um local adequado para embarque e desembarque de alunos da Escola Municipal Professora Geralda Maria de Oliveira no bairro Niterói.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3081/indicacao_no_154-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3081/indicacao_no_154-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a instalação de um sinaleiro (semáforo) no cruzamento da Rua Coletor Elias com as Ruas Augusto Branquinho e Salatiel Siqueira, no bairro Niterói.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3082/indicacao_no_155-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3082/indicacao_no_155-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que seja providenciada a devida sinalização das caçambas de lixo espalhadas pelo município, especialmente aquelas com pintura e refletores apagados.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3083/indicacao_no_156-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3083/indicacao_no_156-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a manutenção da ponte localizada próxima à fazenda do Sr. Sindoval, região da Sapataria – Curtume.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3085/indicacao_no_157-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3085/indicacao_no_157-2025.pdf</t>
   </si>
   <si>
     <t>Indica a criação e implantação do Programa Municipal de Hortas Comunitárias Urbanas, visando a promoção da segurança alimentar, educação ambiental, combate à proliferação de vetores e aproveitamento de terrenos públicos ociosos.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3088/indicacao_no_158-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3088/indicacao_no_158-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que entre em contato com a Companhia Energética de Minas Gerais – CEMIG, buscando viabilizar o retorno de um ponto de atendimento presencial no município e também no Distrito de Quintinos.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3089/indicacao_no_159-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3089/indicacao_no_159-2025.pdf</t>
   </si>
   <si>
     <t>Indica a realização com extrema urgência da operação Tapa Buracos na comunidade rural de Pimentas.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3090/indicacao_no_160-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3090/indicacao_no_160-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que viabilize, junto ao Complexo Penitenciário Nossa Senhora do Carmo, a instalação de um toldo para proteção contra sol e chuva, bem como banheiros químicos na área externa da unidade, nos dias destinados às visitas de familiares e amigos dos custodiados.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3092/indicacao_no_161-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3092/indicacao_no_161-2025.pdf</t>
   </si>
   <si>
     <t>Indica providências urgentes na Rua Antônia Bomtempo, nº 580, localizada no bairro Morro Grande.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3093/indicacao_no_162-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3093/indicacao_no_162-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que realize a instalação de placa de sinalização e o recapeamento asfáltico no cruzamento da Rua Lagoa Dourada com a Rua Giordanno, neste município.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3094/indicacao_no_163-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3094/indicacao_no_163-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a instalação de um redutor de velocidade (quebra-mola) na Rua Salatiel Soares Siqueira, nas proximidades do número 520.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3095/indicacao_no_164-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3095/indicacao_no_164-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a instalação de um redutor de velocidade (quebra-mola) na Rua Gabriel Gontijo, nas proximidades do número 76, neste município.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3103/indicacao_no_165-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3103/indicacao_no_165-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que determine à secretaria ou órgão competente a exigência de recapeamento completo da Rua Mirandópolis, por parte da empresa ou responsável que está realizando a abertura da via para execução de obras.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3102/indicacao_no_166-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3102/indicacao_no_166-2025.pdf</t>
   </si>
   <si>
     <t>indicando que seja realizada a instalação de lixeiras em pontos estratégicos das estradas rurais do Município.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3105/indicacao_no_167-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3105/indicacao_no_167-2025.pdf</t>
   </si>
   <si>
     <t>Indica que, por meio da Secretaria Municipal de Obras e/ou setor competente, sejam instaladas duas placas de “PARE” em ambos os lados do cruzamento entre as ruas Carlos Ciprestes e Ismael Furtado.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3106/indicacao_no_168-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3106/indicacao_no_168-2025.pdf</t>
   </si>
   <si>
     <t>Indica por meio do setor competente, a instalação de placas de “Proibido Estacionar” no passeio localizado ao lado da Unidade de Pronto Atendimento (UPA) deste município.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3107/indicacao_no_169-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3107/indicacao_no_169-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a instalação de câmeras de monitoramento “Olho Vivo” em frente o Poliesportivo do Distrito de Quintinos.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3108/indicacao_no_170-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3108/indicacao_no_170-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, a limpeza e manutenção das laterais da via rural que interliga o Distrito de Quintinos às Comunidades de Sossego e Pimentas.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3109/indicacao_no_171-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3109/indicacao_no_171-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal de herbicida (como Handap ou similar) nas laterais das estradas rurais mestres do município, com o objetivo de controlar o crescimento de vegetação e reduzir a necessidade de manutenção por meio de podas manuais ou mecanizadas.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3112/indicacao_no_172-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3112/indicacao_no_172-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que seja estudada a possibilidade de destinar o prédio conhecido como “Mercadão Municipal”, atualmente inutilizado desde sua construção, para a instalação de um CRAS (Centro de Referência de Assistência Social), com o objetivo de atender a população da região onde se localiza.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3115/indicacao_no_173-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3115/indicacao_no_173-2025.pdf</t>
   </si>
   <si>
     <t>Indica a construção de um novo poço artesiano na Comunidade de Lagos dos Estulanos.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3116/indicacao_no_174-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3116/indicacao_no_174-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja analisada a viabilidade de reajustar o vencimento dos operadores de máquinas do quadro funcional do município, considerando a importância e responsabilidade inerentes à função, bem como a defasagem salarial enfrentada pela categoria.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3118/indicacao_no_175-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3118/indicacao_no_175-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que seja instalada uma câmera de monitoramento do sistema “Olho Vivo” na entrada do Distrito de Quintinos,  sentido Arapuá e Tiros.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3119/indicacao_no_176-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3119/indicacao_no_176-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que realize a manutenção periódica e garanta a boa recepção dos sinais na torre de canais de TV e suas respectivas retransmissoras, localizada nas proximidades da Igreja Santa Cruz, bem como que o município se credencie junto ao Programa Brasil de Radiodifusão para ampliar a oferta de canais em alta definição (HD).</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3120/indicacao_no_177-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3120/indicacao_no_177-2025.pdf</t>
   </si>
   <si>
     <t>Indica que sejam adotadas as providências necessárias para a reforma do padrão de energia e da cruz da praça pública da Comunidade Rural de Campo do Meio.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3123/indicacao_no_178-2025_-_jader__-_poco_artesiano_comunidade_de_santa_maria.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3123/indicacao_no_178-2025_-_jader__-_poco_artesiano_comunidade_de_santa_maria.pdf</t>
   </si>
   <si>
     <t>Indicando a necessidade da construção de um poço artesiano na Comunidade de Santa Maria de Bravinhos.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Cabo Jota, Jader Dois Irmãos, Julio do Sindicato, Paula Lima, Rodrigo Carneiro Pintor</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3124/indicacao_no_179_-_vereadores_-.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3124/indicacao_no_179_-_vereadores_-.pdf</t>
   </si>
   <si>
     <t>Indica como sugestão dos alunos do 4º Ano matutino da Escola Municipal Henriqueta Cassimira de Menezes que seja estudada a viabilidade de criação de um projeto que disponha sobre a inclusão de recursos digitais nas escolas públicas do município, com o objetivo de melhorar a qualidade do ensino e preparar os alunos para o futuro.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Cabo Jota, Eduardo Almeida, Jader Dois Irmãos, João Pedro Barcelos, Julio do Sindicato, Paula Lima, Rodrigo Carneiro Pintor, Silvânia Lopes</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3125/indicacao_no_180_-_vereadores_-.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3125/indicacao_no_180_-_vereadores_-.pdf</t>
   </si>
   <si>
     <t>Indica como sugestão dos alunos do 4º Ano vespertino da Escola Municipal Henriqueta Cassimira de Menezes a criação de um Projeto de Lei que institui o "Dia Municipal de Combate ao Bullying nas Escolas Municipais".</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Cabo Jota, Julio do Sindicato, Rodrigo Carneiro Pintor</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3126/indicacao_no_181-2025_-_vereadores_-_caminho_seguro_para_a_escola.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3126/indicacao_no_181-2025_-_vereadores_-_caminho_seguro_para_a_escola.pdf</t>
   </si>
   <si>
     <t>Indica como sugestão dos alunos do 4º Ano matutino da Escola Municipal Henriqueta Cassimira de Menezes a criação de um Projeto de Lei que institui no município de Carmo do Paranaíba o Programa “Caminho Seguro para a Escola”.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3127/indicacao_no_182-2025_-_jader_-_comunidade_morro_grande.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3127/indicacao_no_182-2025_-_jader_-_comunidade_morro_grande.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade da construção de um poço artesiano na Comunidade Morro Grande.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3128/indicacao_no_183-_paula.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3128/indicacao_no_183-_paula.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que determine ao setor competente a realização de estudo de viabilidade para a organização de um espaço adequado destinado ao estacionamento de caminhões, de modo a atender aos motoristas profissionais da cidade e melhorar a mobilidade urbana.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3130/indicacao_no_184-2025_-_jader__-_matadouro.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3130/indicacao_no_184-2025_-_jader__-_matadouro.pdf</t>
   </si>
   <si>
     <t>Indicando a necessidade de reparo da porteira e reforma no Curral do Matadouro.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3131/indicacao_no_185-2025_-_jader_-_pista_de_skate.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3131/indicacao_no_185-2025_-_jader_-_pista_de_skate.pdf</t>
   </si>
   <si>
     <t>Indicando a necessidade de reparos na pista de skate localizada na Praça José Lázaro Borges, situada no bairro Parque da Banheira.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3134/indicacao_no_186-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3134/indicacao_no_186-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que sejam tomadas as providências necessárias para realizar a substituição de todas as lâmpadas convencionais por lâmpadas de LED em todas as vias públicas do município de Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3135/indicacao_no_187_-_jader_-_limpeza_alameda_das_mansoes.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3135/indicacao_no_187_-_jader_-_limpeza_alameda_das_mansoes.pdf</t>
   </si>
   <si>
     <t>Indicando, limpeza geral na Rua Alameda das Mansões – Rua adjacente à Avenida João Batista.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3136/indicacao_no_188-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3136/indicacao_no_188-2025.pdf</t>
   </si>
   <si>
     <t>indicando ao Poder Executivo que seja realizada a poda das árvores localizadas na Alameda das Mansões e na Avenida das Palmeiras, neste Município.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3138/indicacao_no_189_-_jader_-_chip_nos_cachorros.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3138/indicacao_no_189_-_jader_-_chip_nos_cachorros.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo que seja realizada a instalação de chip de identificação eletrônica nos cães atendidos em programas públicos de castração e/ou vacinação, incluindo os animais de rua e os pertencentes à zona rural.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3142/indicacao_no_190_-_jader__-_programa_vacinacao_e_castracao.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3142/indicacao_no_190_-_jader__-_programa_vacinacao_e_castracao.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo  que seja implementado um programa de castração e vacinação de todos os cães de rua,  incluindo também os animais das comunidades rurais e vizinhas do município.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3143/indicacao_no_191-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3143/indicacao_no_191-2025.pdf</t>
   </si>
   <si>
     <t>Indica como sugestão dos alunos do 4º Ano matutino da Escola Municipal Professora Geralda Maria Oliveira a criação de um Projeto de Lei que cria o "Programa “Inglês para Todos” nas Escolas Municipais de Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Cabo Jota, Eduardo Almeida, Jader Dois Irmãos, Julio do Sindicato, Paula Lima, Rodrigo Carneiro Pintor</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3144/indicacao_no_192-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3144/indicacao_no_192-2025.pdf</t>
   </si>
   <si>
     <t>Indica como sugestão dos alunos do 4º Ano vespertino da Escola Municipal Professora Geralda Maria Oliveira a alteração do Quadro Geral de Servidores previsto na Lei Municipal nº 2.009/2009 para criar 10 (dez) cargos de Porteiro Escolar e Jardineiro Escolar para as escolas municipais.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Cabo Jota, Jader Dois Irmãos, Paula Lima, Rodrigo Carneiro Pintor</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3145/indicacap_no_193-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3145/indicacap_no_193-2025.pdf</t>
   </si>
   <si>
     <t>Indica como sugestão dos alunos do 4º Ano matutino da Escola Municipal Grasiella Ferreira de Melo a instalação de câmeras de monitoramento nas Escolas Municipais de Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3146/indicacao_no_194-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3146/indicacao_no_194-2025.pdf</t>
   </si>
   <si>
     <t>Indica como sugestão dos alunos do 4º Ano matutino da Escola Municipal Grasiella Ferreira de Melo que seja construído um campo de futebol no bairro Jardim Vitória, neste município.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Cabo Jota, Julio do Sindicato, Paula Lima</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3152/indicacao_no_195-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3152/indicacao_no_195-2025.pdf</t>
   </si>
   <si>
     <t>Indicando como sugestão dos alunos do 4º Ano da Escola Municipal Doutor Júlio do Couto Gontijo a elaboração de Projeto de Lei que dispõe sobre as reformas periódicas das escolas da rede municipal de ensino, estabelecendo que as unidades escolares recebam manutenção em seus prédios pelo menos uma vez a cada dez anos.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3153/indicacao_no_196-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3153/indicacao_no_196-2025.pdf</t>
   </si>
   <si>
     <t>indicando como sugestão dos alunos do 4º Ano da Escola Municipal Doutor Júlio do Couto Gontijo a criação de Projeto de Lei que dispõe sobre a instalação do sistema de compostagem orgânica nas instituições escolares do município de Carmo do Paranaíba e dá outras providências.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3154/indicacao_no_197-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3154/indicacao_no_197-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que seja realizada a substituição e/ou instalação de iluminação pública com lâmpadas LED na Praça do Rosário, localizada neste município</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3155/indicacao_no_198-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3155/indicacao_no_198-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal que estude a viabilidade técnica e orçamentária para a implantação de um sistema de figuração ou usinagem dos resíduos da construção civil (RCC), visando sua reutilização na manutenção de estradas vicinais e vias públicas não pavimentadas do município.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3160/indicacao_no_199-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3160/indicacao_no_199-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo que  seja instalado um sinaleiro (semáforo) no cruzamento da Avenida Tancredo Neves com a Rua Elias de Deus Vieira, neste município.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3161/indicacao_no_200-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3161/indicacao_no_200-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo que  seja instalado um sinaleiro (semáforo) no cruzamento da Avenida Tancredo Neves com a Rua Prefeito Ismael Furtado, neste município.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3162/indicacao_no_201-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3162/indicacao_no_201-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que o Poder Executivo a instalação de duas caçambas de lixo, sendo uma na entrada do Distrito de Quintinos e outra na saída sentido à cidade de Tiros, para atender fazendeiros e moradores locais, proporcionando local adequado para descarte de resíduos sólidos.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3163/indicacao_no_202-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3163/indicacao_no_202-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo a instalação de um sinaleiro (semáforo) no cruzamento da Rua Atanásio dos Santos com a Avenida Aristides de Melo e com a Rua Aristeu Atanásio Boaventura, neste município.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3164/indicacao_no_203-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3164/indicacao_no_203-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que o Poder Executivo por intermédio da Secretaria competente, que sejam adotadas medidas urgentes para intensificar a limpeza das ruas no Distrito de Quintinos, incluindo a disponibilização de equipe de apoio ou a contratação de serviços adicionais de varrição e recolhimento de resíduos.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3167/indicacao_no_204-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3167/indicacao_no_204-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo Municipal que providencie a instalação de câmeras de monitoramento do Programa Olho Vivo na Rua dos Garimpeiros, no bairro Nova Floresta.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Jader Dois Irmãos, Cabo Jota</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3168/indicacao_no_205-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3168/indicacao_no_205-2025.pdf</t>
   </si>
   <si>
     <t>Indicando como sugestão dos alunos do 4º Ano das Escolas Municipais Antônio Rodrigues Carolino, Braz Domingues de Araújo e Dilza Maria de Oliveira a criação de Projeto de Lei que disponha sobre a instalação de lixeiras para Coleta Seletiva em todas as Escolas do Campo do município de Carmo do Paranaíba, bem como a realização de ações de conscientização e educação ambiental.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3169/indicacao_no_206-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3169/indicacao_no_206-2025.pdf</t>
   </si>
   <si>
     <t>Indicando como sugestão dos alunos do 4º Ano vespertino da Escola Municipal Dilza Maria de Oliveira a criação de Projeto de Lei visando a construção e o funcionamento do Canil Municipal “Anjos de Quatro Patas”, com início das obras já no próximo mês.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>Rodrigo Carneiro Pintor, Eduardo Almeida, Jader Dois Irmãos, Paula Lima</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3170/indicacao_no_207-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3170/indicacao_no_207-2025.pdf</t>
   </si>
   <si>
     <t>Indicando como sugestão dos alunos do 4º Ano vespertino da Escola Criança Feliz ao Chefe do Poder Executivo Municipal que adote as providências necessárias para a criação de um Projeto de Lei que disponha sobre a manutenção periódica dos parquinhos infantis instalados em praças, escolas e demais espaços públicos do Município de Carmo do Paranaíba, bem como a inclusão de ações que garantam a acessibilidade para crianças com deficiência, promovendo espaços de lazer mais seguros, inclusivos e adequados a todas as crianças.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3171/indicacao_no_208-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3171/indicacao_no_208-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que o Poder Executivo, estude e tome as providências cabíveis para revitalizar a Fonte das Lavadeiras, tendo em vista que o local tem sido frequentado por utilizadores de substâncias ilícitas e pessoas em situação de rua, o que vem causando insegurança e desconforto aos moradores da região.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3172/indicacao_no_209-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3172/indicacao_no_209-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo Municipal que providencie a instalação de câmeras de monitoramento do Programa Olho Vivo na Rua Antônio Costa, esquina com a Rua Lázaro Hugo Guimarães, no bairro Versol Costa, nas imediações da nova Unidade Básica de Saúde (UBS).</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3175/indicacao_no_210-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3175/indicacao_no_210-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que seja realizado poda das árvores localizadas na Avenida Elias de Deus Vieira, nas imediações da casa nº 854, neste município.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3176/indicacao_no_211-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3176/indicacao_no_211-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a instalação de caçambas de lixo nos bairros Morro Grande e Santa Cruz, neste município.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3177/indicacao_no_212-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3177/indicacao_no_212-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo a instalação de Sinalização Adequada com Placa e Tachão Reflexivo na Saída do Soares para o acesso à BR-352.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3179/indicacao_no_213-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3179/indicacao_no_213-2025.pdf</t>
   </si>
   <si>
     <t>Indica que o Poder Executivo que seja realizado o recapeamento asfáltico no final da Rua José Romualdo, no Distrito de Quintinos.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3180/indicacao_no_214-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3180/indicacao_no_214-2025.pdf</t>
   </si>
   <si>
     <t>Indica que o Poder Executivo que seja realizada, com a máxima urgência, a operação tapa-buracos em todas as vias públicas do Distrito de Quintinos.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3181/indicacao_no_215-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3181/indicacao_no_215-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que sejam que sejam instaladas passarelas em frente às escolas do município, devidamente pintadas e sinalizadas.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3182/indicacao_no_216-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3182/indicacao_no_216-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a intervenção junto a Secretaria Municipal de Obras na reestruturação das calçadas localizadas em frente à Escola Estadual Amadeu Gonçalves Boaventura e ao lado da Igreja São José, ambas situadas da Rua Lenheiros, neste município.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3183/indicacao_no_217-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3183/indicacao_no_217-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que interceda, com urgência, junto ao Departamento de Edificações e Estradas de Rodagem de Minas Gerais – DER/MG, para que seja realizada a manutenção da via “Ageu Garcia de Deus” que dá acesso à BR-354, na saída conhecida como "Eucaliptos".</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3186/indicacao_no_218-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3186/indicacao_no_218-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo Municipal a criação de uma brinquedoteca nas Dependências do Conselho Tutelar.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>Cabo Jota, João Pedro Barcelos</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3187/indicacao_no_219_-_2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3187/indicacao_no_219_-_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a Reativação do Posto Policial no Distrito de Quintinos.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3188/indicacao_no_220-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3188/indicacao_no_220-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo Municipal a realização de Campanhas Educativas de Prevenção na Educação do Trânsito.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3191/indicacao_no_221_-_2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3191/indicacao_no_221_-_2025.pdf</t>
   </si>
   <si>
     <t>Indicando Redutores de Velocidade (quebra-mola) na Rua Lenheiros.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3192/indicacao_no_222-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3192/indicacao_no_222-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo Municipal a realização da limpeza do matagal existente nas laterais da estrada rural da Comunidade de Bravinhos e ainda a passagem de caminhão-pipa ao longo da estrada.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3195/indicacao_no_223-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3195/indicacao_no_223-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal que estude a viabilidade de aquisição de licenças de softwares técnicos para o setor de Engenharia e Fiscalização da Secretaria Municipal de Obras, tais como: Orça Fácil (para elaboração de orçamentos de obras e serviços de engenharia), WOCA (para projetos elétricos), Revit (para modelagem de projetos arquitetônicos e complementares em BIM), bem como Cursos de capacitação em Revit para a equipe técnica.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3196/indicacao_no_224-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3196/indicacao_no_224-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal que estude a viabilidade de aquisição de 2 (dois) tablets para utilização pela equipe técnica responsável pela vistoria de habite-se, junto à Secretaria Municipal de Obras e Engenharia.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3197/indicacao_no_225-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3197/indicacao_no_225-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal que estude a viabilidade de aquisição de um drone para uso pela equipe de fiscalização da Secretaria Municipal de Obras, Engenharia ou Fiscalização Urbana.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3201/indicacao_no_226-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3201/indicacao_no_226-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo o asfaltamento do trecho remanescente da Rua Paulo da Costa Gontijo, com aproximadamente 50 metros de extensão, até a sua ligação com a Rua Governador Valadares.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3202/indicacao_no_227-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3202/indicacao_no_227-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja realizado um estudo técnico com o objetivo de solucionar o problema crônico de acúmulo de água e terra no encontro da Avenida Tancredo de Almeida Neves com a Rua Patos de Minas, especialmente nas imediações do início da Rua Patos de Minas.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3210/indicacao_no_228-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3210/indicacao_no_228-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que seja realizada uma reforma completa nas instalações do CAPS I (Centro de Atenção Psicossocial I), localizado neste município.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3212/indicacao_no_229-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3212/indicacao_no_229-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo que seja realizado a instalação de semáforos no cruzamento da Rua Governador Valadares com a Avenida Tancredo Neves.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3213/indicacao_no_230-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3213/indicacao_no_230-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo que seja realizado a instalação de semáforos no cruzamento da Avenida Aristides de Melo com a Rua Ismael Furtado.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3224/indicacao_no_231-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3224/indicacao_no_231-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo que seja realizada a instalação de um ou dois postes de iluminação pública em pontos estratégicos da Praça do Correio, situada no centro da cidade, visando atender à demanda dos comerciantes e frequentadores locais.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3228/indicacao_no_232-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3228/indicacao_no_232-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que determine aos setores competentes a realização de estudo de viabilidade técnica e financeira para a construção de uma praça pública no bairro Residencial Vitória, visando atender à demanda da comunidade por um espaço adequado para lazer, convivência e atividades recreativas.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3229/indicacao_no_233-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3229/indicacao_no_233-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que determine aos setores competentes a realização de melhorias e manutenção da iluminação pública em todo o bairro Residencial Vitória, abrangendo a substituição de lâmpadas queimadas, reparos em postes danificados, revisão da rede elétrica e, quando necessário, a ampliação dos pontos de iluminação.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Silvânia Lopes, Cabo Jota, Eduardo Almeida, Nenê de Quintinos, Paula Lima</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3230/indicacao_no_234-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3230/indicacao_no_234-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Chefe do Poder Executivo que determine aos setores competentes a realização de estudo de viabilidade técnica e financeira para o aumento da lotação numérica dos Fiscais de Postura do Município, visando atender à crescente demanda por fiscalização e garantir o cumprimento das normas de postura municipal.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3231/indicacao_no_235-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3231/indicacao_no_235-2025.pdf</t>
   </si>
   <si>
     <t>Indica  ao Chefe do Poder Executivo a  Implantação de Travessia Elevada para Pedestres_x000D_
 na Avenida Doutor Aristides de Melo, região central nas proximidades da Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3247/indicacao_no_236-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3247/indicacao_no_236-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a necessidade de asfaltamento do local ao lado da igreja na Comunidade Água Limpa, local onde tradicionalmente é realizada anualmente a Festa de Nossa Senhora da Abadia e Cristo Rei.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3257/indicacao_no_237-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3257/indicacao_no_237-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo a necessidade de disponibilizar um guarda em tempo integral na Lagoa do Parque da Banheira, conhecida popularmente como Lagoa do Fausto.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>Cabo Jota, Eduardo Almeida, Jader Dois Irmãos, Nenê de Quintinos, Paula Lima, Rodrigo Carneiro Pintor</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3258/indicacao_no_238-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3258/indicacao_no_238-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo a adoção de medidas para atender às demandas levantadas pela comunidade durante a audiência pública realizada no Bairro Residencial Vitória.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3259/indicacao_no_239-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3259/indicacao_no_239-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja encaminhado a esta Casa Legislativa Projeto de Lei dispondo sobre o Plano de Cargos, Carreiras e Vencimentos dos cargos de Monitor de Creche e Educador Infantil do Município, nos termos do projeto em anexo.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3260/indicacao_no_240-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3260/indicacao_no_240-2025.pdf</t>
   </si>
   <si>
     <t>Indicando pintura de TODOS os quebra-molas, a repintura das faixas de pedestres e a pintura dos meios-fios no Distrito de Quintinos.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3261/indicacao_no_241-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3261/indicacao_no_241-2025.pdf</t>
   </si>
   <si>
     <t>Indica que o Poder Executivo que sejam adotadas providências no sentido de realizar a manutenção da estrada vicinal que liga o Distrito de Quintinos à Comunidade de Sossego, com a realização de serviços de aguamento e aplicação de cascalho em pontos críticos, de modo a garantir melhores condições de tráfego e segurança para os usuários.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3262/indicacao_no_242-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3262/indicacao_no_242-2025.pdf</t>
   </si>
   <si>
     <t>Indica que o Poder Executivo que determine, por intermédio da Secretaria competente, o envio de caminhão pipa para a realização da limpeza das ruas do Distrito de Quintinos.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>João Pedro Barcelos, Julio do Sindicato, Nenê de Quintinos, Rodrigo Carneiro Pintor</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3265/indicacao_no_243-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3265/indicacao_no_243-2025.pdf</t>
   </si>
   <si>
     <t>Indica como sugestão dos alunos do 4º Ano da Escola Estadual Antônio Atanásio a criação de Projeto de Lei que dispõe a criação do Projeto “Recicla Quintinos”, com o objetivo de incentivar a separação e reciclagem do lixo na comunidade, promovendo a educação ambiental e o cuidado com o meio ambiente.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3266/indicacao_no_244-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3266/indicacao_no_244-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que determine ao setor competente a realização de estudos técnicos e urbanísticos com vista à criação de uma Praça Pública no Bairro Jardim Esperança, neste município.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3267/indicacao_no_245-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3267/indicacao_no_245-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a instalação de semáforos para pedestre em todos os cruzamentos e vias já equipadas com semáforos na nossa cidade.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3270/indicacao_no_246-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3270/indicacao_no_246-2025.pdf</t>
   </si>
   <si>
     <t>Indicando com a máxima urgência, a adoção de medidas por parte do poder público para a melhoria da Praça da Mata do Salgado, em frente à igreja, atendendo à reivindicação da comunidade local.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3271/indicacao_no_247-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3271/indicacao_no_247-2025.pdf</t>
   </si>
   <si>
     <t>Indicando Contratação/Designação de uma profissional de serviços gerais para a Unidade Básica de Saúde (UBS) do distrito de Quintinos.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3272/indicacao_no_248-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3272/indicacao_no_248-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo que seja realizado o recapeamento asfáltico da zona urbana da comunidade da Mata do Salgado.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3273/indicacao_no_249-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3273/indicacao_no_249-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja realizada a manutenção e melhoria do sistema de iluminação, bem como a recuperação e pavimentação dos corredores internos do cemitério local.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3274/indicacao_no_250-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3274/indicacao_no_250-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo que determine à Secretaria competente a pintura da Escola Municipal Doutor Júlio do Couto Gontijo.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3278/indicacao_no_251-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3278/indicacao_no_251-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a necessidade de instalação de 3 (três) postes de iluminação de energia elétrica na saída de Quintinos, sentido Pimentas, visando melhorar a visibilidade e a segurança no local.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3289/indicacao_no_252-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3289/indicacao_no_252-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que promova estudos técnicos e financeiros visando o envio a esta Casa Legislativa de Projeto de Lei que “Institui o Programa Municipal de Educação Física Gerontológica, no âmbito do Município de Carmo do Paranaíba/MG, e dá outras providências.”, conforme anteprojeto em anexo.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3291/indicacao_no_253-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3291/indicacao_no_253-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a instalação de uma caçamba de lixo no entroncamento que liga o distrito de Quintinos ao município de Lagoa Formosa, visando atender às necessidades dos moradores da localidade rural próxima.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3292/indicacao_no_254-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3292/indicacao_no_254-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a construção de uma nova ponte sobre o córrego que dá acesso do Distrito de Quintinos ao Cemitério do Cabeça.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3293/indicacao_no_255-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3293/indicacao_no_255-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a recuperação de aproximadamente 15 metros do meio-fio na Rua Antônio Atanásio, na altura da residência de nº 29, em frente ao estabelecimento conhecido como "Bar do Geraldo".</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3294/indicacao_no_256-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3294/indicacao_no_256-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a construção de uma sarjeta na Rua Santo Antônio, na altura da residência de nº 700, esquina com a Rua Eduardo Brás.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3295/indicacao_no_257-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3295/indicacao_no_257-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a construção de uma cobertura no espaço destinado ao descarte e separação de resíduos sólidos pelo caminhão de lixo.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3296/indicacao_no_258-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3296/indicacao_no_258-2025.pdf</t>
   </si>
   <si>
     <t>Indicando o encascalhamento da estrada de Bravinhos, a fim de melhorar as condições de tráfego e reduzir os transtornos causados pela poeira.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3299/indicacao_no_259-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3299/indicacao_no_259-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que seja restabelecida a disponibilização de banheiros químicos durante a feira realizada na Praça São Francisco, aos domingos.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3300/indicacao_no_260-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3300/indicacao_no_260-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que seja realizada a limpeza da Rua Belo Horizonte nº 110, (popularmente conhecida como Rua do Lava Jato do Luís) localizada no distrito de Quintinos indico ainda que sejam realizados estudos técnicos e urbanísticos com vista à criação de uma Praça Pública no final da rua.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3301/indicacao_no_261-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3301/indicacao_no_261-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a necessidade de providenciar, com urgência, a limpeza da Rua Roseno Nunes de Andrade, a fim de retirar o acúmulo de barro que vem causando transtornos à população local. Indico, ainda, a construção de um novo bueiro no entroncamento da Rua Roseno Nunes de Andrade com a Rua José Barcelos, uma vez que o único existente já não suporta o volume de água, ocasionando alagamentos e riscos para os moradores.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3302/indicacao_no_262-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3302/indicacao_no_262-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a necessidade da construção de um segundo bueiro na Rua João Paulo Coronel, nas proximidades do número 250 no Distrito de Quintinos.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3304/indicacao_no_263-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3304/indicacao_no_263-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que, ao organizar os eventos natalinos oficiais, seja incluída a obrigatoriedade de reservar pelo menos um dia do calendário de programação para atividades voltadas especificamente ao público evangélico, contemplando apresentações musicais, corais, cultos de gratidão e outras manifestações culturais e religiosas próprias desta comunidade.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3306/indicacao_no_264-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3306/indicacao_no_264-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a instalação de um redutor de velocidade (quebra-mola/lombada) na Rua Manoel de Oliveira Gondin, na altura do nº 288, bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3307/indicacao_no_265-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3307/indicacao_no_265-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a colocação de mais uma caçamba de lixo na porta do Supermercado Magalhães, localizado no Distrito de Quintinos.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3309/indicacao_no_266-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3309/indicacao_no_266-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao setor competente a designação de uma equipe de gari/varrição de rua para atuar no distrito de Quintinos durante o período de férias das servidoras responsáveis pela limpeza.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3313/indicacao_no_267-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3313/indicacao_no_267-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a instalação de banheiros químicos na Lagoa Parque da Banheira, conhecida como "Lagoa do Fausto".</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3314/indicacao_no_268-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3314/indicacao_no_268-2025.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de uma câmera de monitoramento do tipo “olho-vivo” na Rua Roseno Nunes de Andrade, esquina com a Rua José Barcelos, no distrito de Quintinos.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3318/indicacao_no_269-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3318/indicacao_no_269-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a realização urgente de serviços de limpeza, capina e recolha de resíduos na Rua A, bem como na área ao redor do cruzeiro localizado na saída de Quintinos, sentido Tiros.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3319/indicacao_no_270-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3319/indicacao_no_270-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a construção de um dreno com cerca de 30 metros de extensão no final da Rua Zacarias, no distrito de Quintinos.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3325/indicacao_no_271-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3325/indicacao_no_271-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que seja realizada intervenção junto ao Departamento de Edificações e Estradas de Rodagem (DER), com o objetivo de viabilizar a pavimentação, a limpeza e a instalação de bebedouros na entrada da cidade, especialmente na área do trevo de acesso.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3327/indicacao_no_272-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3327/indicacao_no_272-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a instalação de placas de “Transporte Escolar” nas imediações da Escola Estadual Sizenando Amaral. Propõe-se a instalação de placas de sinalização de “Transporte Escolar” nos seguintes locais: Na entrada e na saída da Escola Estadual Sizenando Amaral, situadas na Rua São Pedro; Em frente aos portões da escola, sendo um localizado na Rua São Paulo e o outro na Rua R. M. Ribeiro.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3329/indicacao_no_273-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3329/indicacao_no_273-2025.pdf</t>
   </si>
   <si>
     <t>Indicando à Secretaria Municipal competente a necessidade de instalação de um novo bebedouro e de manutenção do equipamento já existente no Poliesportivo do Distrito de Quintinos.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>Luis Ricardo Bomba</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3331/indicacao_no_274-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3331/indicacao_no_274-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que determine ao setor competente a adoção das providências necessárias para garantir o pagamento do Incentivo Financeiro Adicional (IFA) aos Agentes Comunitários de Saúde e Agentes de Combate às Endemias, em conformidade com as diretrizes nacionais da política de valorização desses profissionais.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3332/indicacao_no_275-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3332/indicacao_no_275-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a instalação de redutor de velocidade (quebra-molas) na Rua Martinho José Pimenta, nº 474, no Distrito de Quintinos.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3333/indicacao_no_276-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3333/indicacao_no_276-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que seja construído um poço artesiano na Comunidade Farofa.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3334/indicacao_no_277-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3334/indicacao_no_277-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo Municipal, através da Secretaria competente, que sejam instalados 3 (três) redutores de velocidade (quebra-molas) na Rua Pequizeiro, conforme croqui anexo.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3335/indicacao_no_278-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3335/indicacao_no_278-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a instalação de um redutor de velocidade (quebra-molas) na Avenida Paranaíba, nº 740 e outro na Avenida Sargente Vandec, nº 219, bairro Parque do Taboão.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3338/indicacao_no_279-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3338/indicacao_no_279-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que seja determinada à Secretaria competente a reforma completa da quadra de basquete localizada na Praça Rosário, neste município.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3339/indicacao_no_280-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3339/indicacao_no_280-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que determine à Secretaria competente a instalação dos arcos (tabelas e aros) na quadra de basquete localizada no Bairro Niterói, neste município.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3346/indicacao_no_281-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3346/indicacao_no_281-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que intervenha junto à Companhia de Saneamento de Minas Gerais – COPASA com o objetivo de solucionar a situação crítica da via de entrada do Distrito de Quintinos, recentemente recapeada, porém já apresentando afundamentos e danos estruturais apenas quatro dias após a execução do serviço.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3349/indicacao_no_282-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3349/indicacao_no_282-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja prorrogado o prazo para cadastramento no processo de regularização fundiária dos imóveis do Bairro Parque do Taboão, bem como estendido o programa aos demais bairros que ainda não foram contemplados até o momento.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3352/indicacao_no_283-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3352/indicacao_no_283-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo Municipal, por intermédio da Secretaria Municipal competente, a instalação de placas de identificação com os nomes das vias públicas no Bairro Residencial Vitória.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3353/indicacao_no_284-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3353/indicacao_no_284-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo a realização de manutenção no mata-burro localizado na Estrada da Ponte Funda, nas proximidades da Fazenda do Sr. Pedro Bernardes.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3355/indicacao_no_285-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3355/indicacao_no_285-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo por intermédio da Secretaria Municipal competente, a instalação de uma câmera de monitoramento do sistema “Olho Vivo” na Comunidade de Colégio, especificamente nas proximidades da Igreja e do Salão Comunitário, na estrada que liga o distrito ao município de Lagoa Formosa.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3357/indicacao_no_286-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3357/indicacao_no_286-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo o envio de Projeto de Lei ao Legislativo municipal para adequação da legislação local à jurisprudência do Supremo Tribunal Federal (STF) acerca da vinculação do adicional de insalubridade ao salário-mínimo e suas repercussões na base de cálculo do referido adicional.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3358/indicacao_no_287-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3358/indicacao_no_287-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a necessidade de que determine à secretaria competente a realização de estudos de viabilidade técnica e financeira para a implantação de um projeto de iluminação e paisagismo no trevo principal de acesso a Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3359/indicacao_no_288-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3359/indicacao_no_288-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Excelentíssimo Senhor Prefeito Municipal que determine, junto aos setores competentes da Administração (como a Defesa Civil e a Secretaria de Obras), a realização de um estudo técnico para o mapeamento e identificação de todos os pontos vulneráveis a alagamentos e inundações no perímetro urbano, quando da ocorrência de fortes chuvas, indica-se, ainda, que após a conclusão deste mapeamento, sejam implantadas placas de sinalização vertical de advertência nos referidos locais, alertando a população, motoristas e pedestres sobre o risco iminente em dias de temporal.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3368/indicacao_no_289-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3368/indicacao_no_289-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que determine aos setores competentes a elaboração de estudos e o posterior envio a esta Casa Legislativa de um Projeto de Lei que vise instituir o pagamento do Adicional de Insalubridade aos servidores públicos ocupantes do cargo de Fiscal Municipal (Fiscais de Obras e Posturas, Fiscais Sanitários, entre outros) e determinar que a base de cálculo para o referido adicional seja o salário base (vencimento) do servidor.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3371/indicacao_no_290-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3371/indicacao_no_290-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que seja adquirido um terreno para ampliação do Cemitério local.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3377/indicacao_no_291-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3377/indicacao_no_291-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a criação de um Espaço Sensorial na Praça São Francisco, bem como a reativação dos banheiros já existentes, garantindo a plena acessibilidade e o conforto dos utilizadores.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3384/indicacao_no_292-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3384/indicacao_no_292-2025.pdf</t>
   </si>
   <si>
     <t>Indicando instalação de um Semáforo no Cruzamento da Rua Lenheiros com a Alameda das Mansões.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3392/indicacao_no_293-2025..pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3392/indicacao_no_293-2025..pdf</t>
   </si>
   <si>
     <t>Indica a execução de manutenção nos três grelhões localizados na Rua Francisco de Paula Pereira, bem como no grelhão situado na esquina da Rua Miguel Domingues com a Rua Francisco de Paula Pereira.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3393/indicacao_no_294-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3393/indicacao_no_294-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que seja estudada a possibilidade de estabelecer critérios de priorização para a emissão de atestados médicos na Unidade de Pronto Atendimento – UPA 24h, com base na Classificação de Risco do Protocolo de Manchester, conforme minuta de Decreto Municipal em anexo.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3398/indicacao_no_295-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3398/indicacao_no_295-2025.pdf</t>
   </si>
   <si>
     <t>Indica a realização da pintura do muro do Cemitério de Campinhos.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3399/indicacao_no_296-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3399/indicacao_no_296-2025.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de radar de controle de velocidade na LMG 743, próximo a igreja e do cemitério de Campinhos</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3400/indicacao_no_297-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3400/indicacao_no_297-2025.pdf</t>
   </si>
   <si>
     <t>Indica a elaboração de projeto de engenharia para reforma/construção da ponte Farofa 2, nas proximidades da ponte do Rio Areado.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3401/indicacao_no_298-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3401/indicacao_no_298-2025.pdf</t>
   </si>
   <si>
     <t>Indicando por meio da Secretaria Municipal de Obras e/ou setor competente, que seja instalada placa de “PARE” na Rua Antônio Atanásio, no Distrito de Quintinos.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3408/indicacao_no_299-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3408/indicacao_no_299-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que faça a doação do terreno e prédio da escola Francisco Alves da Comunidade Rural de Brasilinha para a Associação Comunitária Rural JardiBras.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>Rodrigo Carneiro Pintor, Cabo Jota, Eduardo Almeida, Paula Lima</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3409/indicacao_no_300-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3409/indicacao_no_300-2025.pdf</t>
   </si>
   <si>
     <t>Indicando como sugestão dos alunos da Escola Estadual Sizenando Amaral de Educação Especial a criação de um Projeto de Lei que “Autoriza o Poder Executivo Municipal a firmar parceria com o Governo do Estado de Minas Gerais para a execução da obra de cobertura da quadra esportiva da Escola Estadual Sizenando Amaral, em Carmo do Paranaíba, e dá outras providências.”.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3410/indicacao_no_301-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3410/indicacao_no_301-2025.pdf</t>
   </si>
   <si>
     <t>Indicando como sugestão dos alunos da ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE a criação de um Projeto de Lei que “Autoriza o Poder Executivo Municipal a instalação de uma Academia ao Ar Livre nas dependências da APAE – Associação de Pais e Amigos dos Excepcionais de Carmo do Paranaíba, visando atender às necessidades dos alunos e promover atividades físicas, terapêuticas e de inclusão.”.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3411/indicacao_no_302-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3411/indicacao_no_302-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo Municipal, por intermédio da Secretaria Municipal de Meio Ambiente e/ou Secretaria de Obras, a adoção de medidas urgentes quanto à supressão ou, caso tecnicamente inviável, à poda de contenção e segurança da árvore situada ao lado da Escola Municipal Antônio Rodrigues Carolino, na Comunidade de São Bento.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3412/indicacao_no_303-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3412/indicacao_no_303-2025.pdf</t>
   </si>
   <si>
     <t>Indica que seja tomada providências em caráter de urgência na recepção externa da farmácia municipal.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3414/indicacao_no_304-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3414/indicacao_no_304-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que determine à Secretaria Municipal competente que proceda à instalação de, no mínimo, 10 (dez) placas de sinalização “PARE” no Distrito de Quintinos, realizando estudo técnico para definição dos pontos mais adequados, bem como a reposição das placas que foram arrancadas ou se encontram danificadas.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3415/indicacao_no_305-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3415/indicacao_no_305-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal, por intermédio da Secretaria competente, que seja realizada manutenção urgente no bueiro situado na Rua Prefeito Ismael Furtado, nº 335, em frente ao prédio da Câmara Municipal.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3419/indicacao_no_306-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3419/indicacao_no_306-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a instalação de um quebra-água na esquina da Rua Vigilato Rodrigues, n.º 597, com a Rua São Pedro.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3420/indicacao_no_307-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3420/indicacao_no_307-2025.pdf</t>
   </si>
   <si>
     <t>Indicando que seja tomada, providências urgentes quanto às condições da Rua Vigilato Rodrigues, situada no bairro Novo Paraíso. A via encontra-se em estado precário, apresentando diversos buracos e trechos com o asfalto gravemente danificado, o que tem comprometido a segurança dos moradores, condutores e transeuntes.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3421/indicacao_no_308-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3421/indicacao_no_308-2025.pdf</t>
   </si>
   <si>
     <t>Indicando adoção de providências urgentes quanto ao escoamento inadequado de água na Rua Antônio Bontempo, n.º 580, no Bairro Morro Grande.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3422/indicacao_no_309-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3422/indicacao_no_309-2025.pdf</t>
   </si>
   <si>
     <t>Indicando providências urgentes relativamente à recorrente falta de abastecimento de água na comunidade de Pimentas.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3430/indicacao_no_310-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3430/indicacao_no_310-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a construção de cobertura (abrigo) na entrada da Policlínica Municipal para proteção dos usuários contra intempéries.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3432/indicacao_no_311-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3432/indicacao_no_311-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria Municipal competente, a criação de um novo canal oficial de atendimento ao cidadão por meio do aplicativo WhatsApp, denominado “CarmoZap”, destinado à disponibilização de serviços públicos diretamente no celular da população.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3434/indicacao_no_312-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3434/indicacao_no_312-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que realize o aumento do valor da gasolina fornecida aos Agentes Comunitários de Saúde (ACS), considerando os constantes deslocamentos necessários ao exercício de suas funções.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3435/indicacao_no_313-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3435/indicacao_no_313-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que determine ao setor competente a instalação de placa de “Proibido Jogar Lixo” na Rua Paulo da Costa Gontijo, mais precisamente no trecho ainda não asfaltado, situado no Bairro Rosário, neste município.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3438/indicacao_no_314-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3438/indicacao_no_314-2025.pdf</t>
   </si>
   <si>
     <t>indicando ao Poder Executivo Municipal que instrua a Secretaria Municipal de Educação e demais secretarias competentes a abster-se de exigir, de forma compulsória, a participação de servidoras escolares (cantineiras, professoras, merendeiras, auxiliares de serviços gerais e demais servidoras) em palestras, eventos cívicos (ex.: desfiles) ou atividades fora da jornada de trabalho, sem a devida compensação ou remuneração, e regulamentar procedimentos para convocação, compensação e autorização prévia.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3439/indicacao_no_315-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3439/indicacao_no_315-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que por meio da Secretaria Municipal competente, sejam adotadas as providências necessárias para a realização de limpeza geral e manutenção do entorno de todas as Unidades Básicas de Saúde (UBS) do Município de Carmo do Paranaíba, bem como da UBS localizada no Distrito de Quintinos.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3440/indicacao_no_316-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3440/indicacao_no_316-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que adote providências para instituir no âmbito da Administração Pública Municipal, a Autoridade de Trânsito Municipal, vinculada à Secretaria Municipal competente, com a finalidade de planejar, coordenar, operar e fiscalizar o trânsito no território do Município de Carmo do Paranaíba/MG e que quando da criação e estruturação do referido setor, o Poder Executivo encaminhe a esta Casa Legislativa Projeto de Lei que “Dispõe sobre a possibilidade de conversão do pagamento de multas de trânsito de natureza leve, aplicadas pelo Município de Carmo do Paranaíba/MG, em doação de sangue e medula óssea.”</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3446/indicacao_no_317-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3446/indicacao_no_317-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal a alteração nos requisitos documentais do Auxílio Financeiro Estudantil para aceitar a Carteira de Trabalho (CLT) ou Termo de Estágio como comprovantes de atividade e residência, dispensando a exigência de "Declaração de Confrontante" para estes casos específicos.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>MVETO</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
     <t>Lucas da Silva Mendes</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3189/mensagem_de_veto_no_01-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3189/mensagem_de_veto_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Integral à Proposição de Lei nº 1.120 de 30 de junho de 2025 originária do Projeto de Lei nº 26/2025.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3190/mensagem_de_veto_no_02-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3190/mensagem_de_veto_no_02-2025.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Parcial à Proposição de Lei nº 1.121 de 30 de junho de 2025 originária do Projeto de Lei nº 51/2025.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3205/mensagem_de_veto_no_03-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3205/mensagem_de_veto_no_03-2025.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Parcial à Proposição de Lei nº 1.123 de 14 de julho de 2025 originária do Projeto de Lei nº 41/2025.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3282/mensagem_de_veto_no_04-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3282/mensagem_de_veto_no_04-2025.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Integral à Proposição de Lei nº 1.129 de 25 de agosto de 2025 originária do Projeto de Lei nº 42/2025.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3283/mensagem_de_veto_no_05-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3283/mensagem_de_veto_no_05-2025.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Parcial à Proposição de Lei nº 1.134 de 25 de agosto de 2025 originária do Projeto de Lei nº 67/2025.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3284/mensagem_de_veto_no_06-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3284/mensagem_de_veto_no_06-2025.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Integral à Proposição de Lei nº 1.132 de 25 de agosto de 2025 originária do Projeto de Lei nº 63/2025.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3330/mensagem_de_veto_no_07-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3330/mensagem_de_veto_no_07-2025.pdf</t>
   </si>
   <si>
     <t>Veta Integralmente a Proposição de Lei nº 1.148 que "Altera os arts. 102 e 103 da Lei Municipal nº 1.065/1986, que dispõe sobre o Estatuto dos Servidores Públicos Municipais, para regulamentar a licença-maternidade, estabelecendo seu prazo de 120 (cento e vinte) dias, o procedimento para requerimento e a prorrogação em casos de parto antecipado ou internação da mãe ou do recém-nascido, assegurando a remuneração integral durante o período de afastamento.".</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3375/mensagem_de_veto_no_08-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3375/mensagem_de_veto_no_08-2025.pdf</t>
   </si>
   <si>
     <t>Veta Integralmente a Proposição de Lei nº 1.149 que "Institui o Programa Municipal de Consciencialização e Fiscalização Participativa contra o Descarte Irregular de Resíduos em Vias e Logradouros Públicos, no âmbito da Secretaria Municipal de Obras e da Secretaria Municipal de Meio Ambiente, e dá outras providências."</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3376/mensagem_de_veto_no_09-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3376/mensagem_de_veto_no_09-2025.pdf</t>
   </si>
   <si>
     <t>Veta Integralmente a Proposição de Lei nº 1.150 que "Dispõe sobre a prevenção e repressão à comercialização de bebidas alcoólicas adulteradas com metanol ou outras substâncias nocivas à saúde, estabelece infrações e sanções administrativas no âmbito do Município de Carmo do Paranaíba/MG e dá outras providências".</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3418/mensagem_de_veto_no_10-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3418/mensagem_de_veto_no_10-2025.pdf</t>
   </si>
   <si>
     <t>Veta Integralmente a Proposição de Lei nº 1.157 que "Institui o Programa “Cuidando de Quem Cuida” no âmbito do Município de Carmo do Paranaíba/MG, destinado à atenção, acolhimento e orientação às mães atípicas, e dá outras providências.".</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>MOCAP</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3204/mocao_de_aplausos_no_01-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3204/mocao_de_aplausos_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Deixa registrado os seus aplausos ao sr. Ricardo Honório Gonçalves.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3206/mocao_de_aplausos_no_02-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3206/mocao_de_aplausos_no_02-2025.pdf</t>
   </si>
   <si>
     <t>Deixa registrado os seus aplausos ao sr. Epitacio Pessoa Barcelos Coelho.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3207/mocao_de_aplausos_no_03-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3207/mocao_de_aplausos_no_03-2025.pdf</t>
   </si>
   <si>
     <t>Deixa registrado os seus aplausos a sra. Irene Maria Mendes.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3219/mocao_de_aplausos_no_04-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3219/mocao_de_aplausos_no_04-2025.pdf</t>
   </si>
   <si>
     <t>Deixar registrado os seus aplausos ao Projeto Mulheres do Pedal.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3234/mocao_de_aplausos_no_05-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3234/mocao_de_aplausos_no_05-2025.pdf</t>
   </si>
   <si>
     <t>Deixa registrado os seus aplausos ao sr. Adelino Ferreira de Souza.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3235/mocao_de_aplausos_no_06-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3235/mocao_de_aplausos_no_06-2025.pdf</t>
   </si>
   <si>
     <t>Deixa registrado os seus aplausos ao sr. Sinval Mário Mendonça.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3236/mocao_de_aplausos_no_07-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3236/mocao_de_aplausos_no_07-2025.pdf</t>
   </si>
   <si>
     <t>Deixa registrado os seus aplausos ao sr. Sebastião Pimenta de Faria.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3237/mocao_de_aplausos_no_08-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3237/mocao_de_aplausos_no_08-2025.pdf</t>
   </si>
   <si>
     <t>Deixa registrado os seus aplausos a Associação Capoeira Pisa no Massa – PE (ACPM).</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3239/mocao_de_aplausos_no_09-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3239/mocao_de_aplausos_no_09-2025.pdf</t>
   </si>
   <si>
     <t>Deixa registrado os seus aplausos a sra. Roseli Aparecida Lagares de Lima.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3241/mocao_de_aplausos_no_10-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3241/mocao_de_aplausos_no_10-2025.pdf</t>
   </si>
   <si>
     <t>Deixa registrado os seus aplausos a Associação Esportiva Nipo Carmense.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3242/mocao_de_aplausos_no_11-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3242/mocao_de_aplausos_no_11-2025.pdf</t>
   </si>
   <si>
     <t>Deixa registrado os seus aplausos ao Conselho Comunitário de Segurança Preventiva de Carmo do Paranaíba – CONSEP.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3244/mocao_de_aplausos_no_12-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3244/mocao_de_aplausos_no_12-2025.pdf</t>
   </si>
   <si>
     <t>Deixa registrado os seus aplausos ao sr. Nilson Bernardes de Souza.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3245/mocao_de_aplausos_no_13-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3245/mocao_de_aplausos_no_13-2025.pdf</t>
   </si>
   <si>
     <t>Deixa registrado os seus aplausos ao sr. Livaldo Ferreira Coelho.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3248/mocao_de_aplausos_no_14-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3248/mocao_de_aplausos_no_14-2025.pdf</t>
   </si>
   <si>
     <t>Deixa registrado os seus aplausos a Agroquintinos Industria e Comércio Ltda.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3249/mocao_de_aplausos_no_15-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3249/mocao_de_aplausos_no_15-2025.pdf</t>
   </si>
   <si>
     <t>Deixa registrado os seus aplausos ao Ilustríssimo Senhor Rodrigo Rodrigues da Cunha.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3250/mocao_de_aplausos_no_16-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3250/mocao_de_aplausos_no_16-2025.pdf</t>
   </si>
   <si>
     <t>Deixa registrado os seus aplausos ao sr. Lourival Gonçalves de Mello.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3253/mocao_de_aplausos_no_17-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3253/mocao_de_aplausos_no_17-2025.pdf</t>
   </si>
   <si>
     <t>Deixa registrado os seus aplausos ao sr. Edi Junio Furtado de Lima.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3254/mocao_de_aplausos_no_18-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3254/mocao_de_aplausos_no_18-2025.pdf</t>
   </si>
   <si>
     <t>Deixar registrado os seus aplausos a sra. Bruna Silva Nascimento Mendonça.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>PDC</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Rodrigo Carneiro Pintor, Paula Lima</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3199/projeto_de_decreto_legislativo_no_01-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3199/projeto_de_decreto_legislativo_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Carmense ao sr. Raul José de Belém.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>Paula Lima, Rodrigo Carneiro Pintor</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3200/projeto_de_decreto_legislativo_no_02-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3200/projeto_de_decreto_legislativo_no_02-2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Carmense ao sr. Alexandre de Oliveira Santos.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3216/projeto_de_decreto_legislativo_no_03-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3216/projeto_de_decreto_legislativo_no_03-2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadã Carmense a Dra. Mariana Lemos de Campos.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3217/projeto_de_decreto_legislativo_no_04-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3217/projeto_de_decreto_legislativo_no_04-2025.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Mulher Destaque Carmense a sra. Juliana Couto.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3218/projeto_de_decreto_legislativo_no_05-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3218/projeto_de_decreto_legislativo_no_05-2025.pdf</t>
   </si>
   <si>
     <t>Outorga o Título de Honra ao Mérito ao senhor Adeli Rodrigues de Sousa Filho, o “Xarazinho”.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3220/projeto_de_decreto_legislativo_no_06-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3220/projeto_de_decreto_legislativo_no_06-2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Carmense ao sr. Jean Max dos Santos.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3226/projeto_de_decreto_legislativo_no_07-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3226/projeto_de_decreto_legislativo_no_07-2025.pdf</t>
   </si>
   <si>
     <t>Outorga o Título de Honra ao Mérito ao senhor Eustáquio Nilton da Costa.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3227/projeto_de_decreto_legislativo_no_08-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3227/projeto_de_decreto_legislativo_no_08-2025.pdf</t>
   </si>
   <si>
     <t>Outorga o Título de Honra ao Mérito ao senhor Haroldo Bontempo Cardoso.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3243/projeto_de_decreto_legislativo_no_09-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3243/projeto_de_decreto_legislativo_no_09-2025.pdf</t>
   </si>
   <si>
     <t>Outorga o Título Honorífico de Cidadão Carmense Geraldo José de Magalhães.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3263/projeto_de_decreto_legislativo_no_10-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3263/projeto_de_decreto_legislativo_no_10-2025.pdf</t>
   </si>
   <si>
     <t>Outorga o Título de Honra ao Mérito ao senhor Luiz Carlos Veloso Bernardes.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3264/projeto_de_decreto_legislativo_no_11-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3264/projeto_de_decreto_legislativo_no_11-2025.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Mulher Destaque Carmense a sra. Elinete Gonçalves de Melo.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3269/projeto_de_decreto_legislativo_no_12-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3269/projeto_de_decreto_legislativo_no_12-2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Carmense ao sr. Rodrigo Otávio Soares Pacheco.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>Mesa Diretora, Eduardo Almeida, Paula Lima, Rodrigo Carneiro Pintor</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3317/projeto_de_decreto_legislativo_no_13-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3317/projeto_de_decreto_legislativo_no_13-2025.pdf</t>
   </si>
   <si>
     <t>Revoga os Decretos Legislativos nº 46/2009, nº 47/2009, nº 97/2022, nº 98/2022 e nº 99/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2882/projeto_de_lei_complementar_no_01-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2882/projeto_de_lei_complementar_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 14 de 30 de junho de 2022 que “Dispõe sobre a reestruturação do Plano de Cargos, Carreiras e Vencimentos dos Servidores da Câmara Municipal de Carmo do Paranaíba/MG, e dá outras providências.”</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2941/projeto_de_lei_complementar_no_002-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2941/projeto_de_lei_complementar_no_002-2025.pdf</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3312/projeto_de_lei_complementar_no_03-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3312/projeto_de_lei_complementar_no_03-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar nº 10, de 27 de novembro de 2017, que dispõe sobre a Reorganização da Estrutura da Administração Direta do Município de Carmo do Paranaíba e dá outras providências.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>Eduardo Almeida, Paula Lima</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3348/projeto_de_lei_complementar_no_04-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3348/projeto_de_lei_complementar_no_04-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Plano de Cargos, Carreiras e Vencimentos dos Servidores da Câmara de Carmo do Paranaíba/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2848/projeto_de_lei_no_01-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2848/projeto_de_lei_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a realizar a recuperação e manutenção das estradas rurais secundárias e dá outras providências.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2849/projeto_de_lei_no_02-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2849/projeto_de_lei_no_02-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.587 de 14 de dezembro de 2020 que “Cria o programa Mata-burro para todos, e dá outras providências.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2850/projeto_de_lei_no_03-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2850/projeto_de_lei_no_03-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover a revisão, adequação ou rescisão do contrato de prestação de serviços firmado com a Companhia de Saneamento de Minas Gerais - COPASA e dá outras providências.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2851/projeto_de_lei_no_04-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2851/projeto_de_lei_no_04-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar estudos técnicos e elaboração de projetos para que visem solucionar os transtornos causados pelas chuvas e dá outras providências.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2852/projeto_de_lei_no_05-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2852/projeto_de_lei_no_05-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redução da carga horária do servidor público municipal que seja pai ou mãe, tutor, curador ou responsável por pessoa com o transtorno do espectro autista no âmbito do município de Carmo do Paranaíba e dá outras providências.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2853/projeto_de_lei_no_06-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2853/projeto_de_lei_no_06-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o controle e prevenção da poluição sonora no âmbito do município de Carmo do Paranaíba (MG), e dá outras providências.</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2866/projeto_de_lei_no_07-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2866/projeto_de_lei_no_07-2025.pdf</t>
   </si>
   <si>
     <t>Aprova e Ratifica o Protocolo Intenções, o Contrato de Consórcio Público e o Estatuto Social do Consórcio Interfederativo Minas Gerais - CIMINAS, autorizando o ingresso do Município de Carmo do Paranaíba, Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2883/projeto_de_lei_no_08-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2883/projeto_de_lei_no_08-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e manutenção do Diário Oficial do Município (DOM) como instrumento de publicidade oficial dos atos administrativos e dá outras providências.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2884/projeto_de_lei_no_09-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2884/projeto_de_lei_no_09-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a imposição de multa a proprietários de terrenos e edificações descuidados ou abandonados e dá outras providências.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2885/projeto_de_lei_no_10-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2885/projeto_de_lei_no_10-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Prevenção e Controle do Aedes aegypti, com o objetivo de prevenir, reduzir e erradicar os focos do mosquito, vetor de doenças como dengue, zika e Chikungunya e dá outras providências.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2930/projeto_de_lei_no_11-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2930/projeto_de_lei_no_11-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos dos servidores da Câmara Municipal de Carmo do Paranaíba, e dá outras providências.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>Jader Dois Irmãos, João Pedro Barcelos, Nenê de Quintinos</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2931/projeto_de_lei_no_12-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2931/projeto_de_lei_no_12-2025.pdf</t>
   </si>
   <si>
     <t>Revoga integralmente a Lei Municipal nº 2.833 que “Denomina a Unidade Básica de Saúde – UBS, localizada na Rua José Romualdo Nº 545, Centro, no Distrito de Quintinos neste município, e dá outras providências.”.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2937/projeto_de_lei_no_13-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2937/projeto_de_lei_no_13-2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 13 da Lei Municipal nº 2.929 de 10 de janeiro de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2938/projeto_de_lei_no_14-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2938/projeto_de_lei_no_14-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral dos vencimentos dos servidores ativos, aposentados e pensionistas da Administração Direta e Indireta do Poder Executivo do Município de Carmo do Paranaíba, nos termos desta Lei e dá outras providências.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2945/projeto_de_lei_no_15-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2945/projeto_de_lei_no_15-2025.pdf</t>
   </si>
   <si>
     <t>Disciplina a celebração, com a iniciativa privada, de contratos de cessão onerosa de direito à nomeação de eventos e equipamentos públicos municipais.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2946/projeto_de_lei_no_16-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2946/projeto_de_lei_no_16-2025.pdf</t>
   </si>
   <si>
     <t>Denomina de Crésio de Morais, a Rua 24 do bairro Novo Paraíso III, neste Município de Carmo do Paranaíba, e dá outras providências.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2949/projeto_de_lei_no_17-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2949/projeto_de_lei_no_17-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial por anulação de dotação no Orçamento Vigente e dá outras providências.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2960/projeto_de_lei_no_18-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2960/projeto_de_lei_no_18-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da denominação da Rua 4 no loteamento Belo Horizonte para Rua Abílio Gontijo.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2964/projeto_de_lei_no_19-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2964/projeto_de_lei_no_19-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Projeto "Cuidar e Proteger", dispondo sobre a instalação de abrigos, comedouros e bebedouros para animais comunitários e em situação de rua no Município de Carmo do Paranaíba e dá outras providências.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2993/projeto_de_lei_no_20-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2993/projeto_de_lei_no_20-2025.pdf</t>
   </si>
   <si>
     <t>Proíbe a contratação de shows, artistas e eventos abertos ao público infantojuvenil que envolvam, no decorrer da apresentação, expressão de apologia ao crime organizado ou ao uso de drogas e dá outras providências.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2994/projeto_de_lei_no_21-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2994/projeto_de_lei_no_21-2025.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Carmo do Paranaíba/MG o dia e a semana municipal da Cultura Independente e do Festival Gorilla.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3000/projeto_de_lei_no_22-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3000/projeto_de_lei_no_22-2025.pdf</t>
   </si>
   <si>
     <t>Reconhece e declara como entidade de utilidade pública municipal, o “Projeto Resgatando Vidas” - Obras Sociais e Assistenciais Resgatando Vidas e dá outras providências.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3008/projeto_de_lei_no_23-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3008/projeto_de_lei_no_23-2025.pdf</t>
   </si>
   <si>
     <t>Denomina as Ruas 06, 07, 08, 09, 10, 11, 13 e 14 e a praça pública do loteamento Belo Horizonte II, neste Município de Carmo do Paranaíba, e dá outras providências.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3010/projeto_de_lei_no_24-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3010/projeto_de_lei_no_24-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Código de Posturas do Município de Carmo do Paranaíba, estabelecendo sanções para proprietários de terrenos e edificações em estado de abandono ou desleixo.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3015/projeto_de_lei_no_25-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3015/projeto_de_lei_no_25-2025.pdf</t>
   </si>
   <si>
     <t>Denomina de Geraldo Magela Tavares, a “Rua Sem Denominação”, no Distrito de Quintinos, e dá outras providências.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>Cabo Jota, Eduardo Almeida, Jader Dois Irmãos, Paula Lima, Rodrigo Carneiro Pintor</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3017/projeto_de_lei_no_26-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3017/projeto_de_lei_no_26-2025.pdf</t>
   </si>
   <si>
     <t>Assegura ao indivíduo com fibromialgia que especifica os direitos e benefícios previstos na Legislação Municipal para a pessoa com deficiência no Município de Carmo do Paranaíba/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3018/projeto_de_lei_no_27-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3018/projeto_de_lei_no_27-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de liberação de alvará para dois ou mais eventos particulares do mesmo tema em um raio de 1(um) quilômetro e dá outras providências.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3024/projeto_de_lei_no_28-2025_-_completo.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3024/projeto_de_lei_no_28-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial por Anulação de Dotação no Orçamento Vigente e dá outras providências.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3025/projeto_de_lei_no_29-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3025/projeto_de_lei_no_29-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Carmo do Paranaíba, Estado de Minas Gerais, a efetuar repasses financeiros de subvenções, contribuições e auxílios às entidades que menciona e outros auxílios financeiros a pessoas físicas e revoga a Lei Municipal nº .2926 de 18 de dezembro de 2024.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3026/projeto_de_lei_no_30-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3026/projeto_de_lei_no_30-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Desenvolvimento Rural Sustentável - CMDRS e dá outras providências.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>Cabo Jota, Eduardo Almeida</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3028/projeto_de_lei_no_31-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3028/projeto_de_lei_no_31-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da adequação e manutenção da sinalização de lombadas físicas nas vias públicas do Município de Carmo do Paranaíba, em conformidade com as normas federais de trânsito.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3029/projeto_de_lei_no_32-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3029/projeto_de_lei_no_32-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de uma Unidade de Acolhimento para a população de rua e dá outras providências.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3030/projeto_de_lei_no_33-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3030/projeto_de_lei_no_33-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a construção ou instalação de ruas cobertas no município de Carmo do Paranaíba/MG e também no Distrito de Quintinos, destinada à realização da feira e eventos comunitários.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3035/projeto_de_lei_no_34-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3035/projeto_de_lei_no_34-2025.pdf</t>
   </si>
   <si>
     <t>Fixa diretrizes para a utilização de sistemas de inteligência artificial pela Administração Pública, direta e indireta, do município de Carmo do Paranaíba/MG, estabelecendo medidas de governança, mitigação de riscos e diretrizes para contratações públicas e dá outras providências.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3038/projeto_de_lei_no_35-2025_-_registro_de_votacao.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3038/projeto_de_lei_no_35-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal - REFIS 2025, autoriza a concessão de anistia de multa, remissão de juros no município de Carmo do Paranaíba e dá outras providências.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3048/projeto_de_lei_no_36-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3048/projeto_de_lei_no_36-2025.pdf</t>
   </si>
   <si>
     <t>Reconhece e declara de utilidade pública a Fanfarra Independente Carmense e dá outras providências.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3053/projeto_de_lei_no_37-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3053/projeto_de_lei_no_37-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transparência na execução das emendas impositivas no âmbito do Município de Carmo do Paranaíba e dá outras providências.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3057/projeto_de_lei_ordinaria_no_38-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3057/projeto_de_lei_no_38-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "ALEGRA CARMO" que trata de adoção de equipamentos públicos, praças, praças esportivas e áreas verdes no Município de Carmo do Paranaíba e da outras providências.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3058/projeto_de_lei_ordinaria_no_39-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3058/projeto_de_lei_no_39-2025.pdf</t>
   </si>
   <si>
     <t>Estabelece e regulamenta o pagamento do auxílio-alimentação para os servidores públicos ativos da Administração Direta e Indireta no âmbito do Poder Executivo de Carmo do Paranaíba/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3066/projeto_de_lei_no_40-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3066/projeto_de_lei_no_40-2025.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 2.947 de 1º de abril de 2025 que “Dispõe sobre a construção ou instalação de ruas cobertas no município de Carmo do Paranaíba/MG e também no Distrito de Quintinos, destinada à realização da feira e eventos comunitários”, e dá outras providências.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3067/projeto_de_lei_no_41-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3067/projeto_de_lei_no_41-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3068/projeto_de_lei_no_42-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3068/projeto_de_lei_no_42-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Caçamba Comunitária”, no âmbito do Município de Carmo do Paranaíba/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3069/projeto_de_lei_no_43-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3069/projeto_de_lei_no_43-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Memorial da Bíblia, a ser localizado na Praça São Francisco de Assis, e dá outras providências.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3075/projeto_de_lei_no_44-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3075/projeto_de_lei_no_44-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação da exigência de declaração de vizinhos como comprovante de residência para estudantes de ensino superior, e dá outras providências.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3076/projeto_de_lei_nc2ba_045-2025_-_cabo_jota_-_lista_casas_populares_ok-1_assinado-1_assinado.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3076/projeto_de_lei_nc2ba_045-2025_-_cabo_jota_-_lista_casas_populares_ok-1_assinado-1_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de divulgação da lista de beneficiários contemplados com unidades habitacionais de programas habitacionais públicos ou subsidiados com recursos públicos no âmbito do Município de Carmo do Paranaíba/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3084/projeto_de_lei_no_46-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3084/projeto_de_lei_no_46-2025.pdf</t>
   </si>
   <si>
     <t>Reconhece e declara de utilidade pública o Centro Oncológico Dr. Ocacyr de Siqueira – Hospital do Câncer de Patrocínio Dr. José Figueiredo com sede no Município de Patrocínio e dá outras providências.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3086/projeto_de_lei_no_47-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3086/projeto_de_lei_no_47-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Assistência Integral à Pessoa com Diabetes Mellitus Tipo 1, e dá outras providências.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3087/projeto_de_lei_no_48-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3087/projeto_de_lei_no_48-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a garantia da participação popular através das associações de bairro na Administração Pública do Município de Carmo do Paranaíba/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3097/projeto_de_lei_no_49-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3097/projeto_de_lei_no_49-2025.pdf</t>
   </si>
   <si>
     <t>Cria o Programa “Bolsões para todos” e dá outras providências.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3117/projeto_de_lei_no_50-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3117/projeto_de_lei_no_50-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação de penalidades administrativas a autores de pichações e atos de vandalismo em bens públicos no Município de Carmo do Paranaíba/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3140/projeto_de_lei_no_51-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3140/projeto_de_lei_no_51-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.949 de 15 de abril de 2025 que “Dispõe sobre a transparência na execução das emendas impositivas no âmbito do Município de Carmo do Paranaíba e dá outras providências.”.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3141/projeto_de_lei_no_52-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3141/projeto_de_lei_no_52-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de benefícios ao servidor público municipal do Poder Executivo e Legislativo que realizar doação voluntária de sangue, e dá outras providências.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3147/projeto_de_lei_no_53-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3147/projeto_de_lei_no_53-2025.pdf</t>
   </si>
   <si>
     <t>Disciplina a exigência da “Ficha Limpa Municipal” para a nomeação em cargos em comissão, de confiança e funções gratificadas no âmbito dos órgãos do Poder Executivo, Poder Legislativo Municipal e Administração Indireta do Município de Carmo do Paranaíba e dá outras providências.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
     <t>Eduardo Almeida, Paula Lima, Silvânia Lopes</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3148/projeto_de_lei_no_54-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3148/projeto_de_lei_no_54-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento de apuração e cobrança do ressarcimento ao Sistema Único de Saúde – SUS e dos custos dos dispositivos de segurança utilizados por mulheres vítimas de violência doméstica ou familiar, nos termos dos §§ 4º, 5º e 6º do art. 9º da Lei Federal nº 11.340/2006.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3149/projeto_de_lei_no_55-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3149/projeto_de_lei_no_55-2025.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes municipais para a prestação do serviço de manejo de resíduos sólidos urbanos, por meio de gestão associada e dá outras providências.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3156/projeto_de_lei_no_56-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3156/projeto_de_lei_no_56-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art. 8º-A à Lei Municipal nº 2.529, de 25 de julho de 2019, para dispor sobre a aplicação de sanção administrativa em caso de abandono de animais no Município de Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3157/projeto_de_lei_no_57-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3157/projeto_de_lei_no_57-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Carmo do Paranaíba, Estado de Minas Gerais, a efetuar repasses financeiros de subvenções, contribuições e auxílios às entidades que menciona e outros auxílios financeiros a pessoas físicas e revoga a Lei Municipal nº 2.941 de 14 de março de 2025.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
     <t>Eduardo Almeida, Silvânia Lopes</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3159/projeto_de_lei_no_58-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3159/projeto_de_lei_no_58-2025.pdf</t>
   </si>
   <si>
     <t>Reconhece e declara de utilidade pública a Associação Moçambique Rosa de São Benedito e dá outras providências.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>Eduardo Almeida, João Pedro Barcelos, Rodrigo Carneiro Pintor</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3165/projeto_de_lei_no_59-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3165/projeto_de_lei_no_59-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta os arts. 67-A a 67-D à Lei Municipal nº 1.896, de 4 de dezembro de 2007, que institui o Código de Posturas do Município de Carmo do Paranaíba, para dispor sobre medidas administrativas aplicáveis a veículos abandonados em logradouros públicos.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3184/projeto_de_lei_no_60-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3184/projeto_de_lei_no_60-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3185/projeto_de_lei_no_61-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3185/projeto_de_lei_no_61-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial por Anulação de Dotação no Orçamento Vigente e dá outras providências.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3193/projeto_de_lei_no_62-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3193/projeto_de_lei_no_62-2025.pdf</t>
   </si>
   <si>
     <t>Reconhece e declara de utilidade pública a Associação Noah de Assistência Social - ANAS e dá outras providências.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3194/projeto_de_lei_no_63-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3194/projeto_de_lei_no_63-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da divulgação dos canais de denúncia de violência contra a mulher em locais públicos no âmbito do Município de Carmo do Paranaíba/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3198/projeto_de_lei_no_064-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3198/projeto_de_lei_no_64-2025.pdf</t>
   </si>
   <si>
     <t>Reconhece e declara de utilidade pública a Associação de Capoeira Pisa no Massa PE – ACPM e dá outras providências.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3208/projeto_de_lei_no_65-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3208/projeto_de_lei_no_65-2025.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal do Esporte, dispõe sobre o Conselho Municipal de Esporte, altera a Lei Municipal nº 1.988, de 09 de julho de 2009 e dá outras providências.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3214/projeto_de_lei_no_66-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3214/projeto_de_lei_no_66-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Carteira de Identificação da Pessoa com Fibromialgia (CIPF) no município de Carmo do Paranaíba/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3215/projeto_de_lei_no_67-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3215/projeto_de_lei_no_67-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da apresentação de atestado de antecedentes criminais para admissão de funcionários em instituições públicas que desenvolvam atividades com crianças e adolescentes, no âmbito do Município de Carmo do Paranaíba, e dá outras providências.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3221/projeto_de_lei_no_68-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3221/projeto_de_lei_no_68-2025.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia Municipal dos Protetores de Animais” no âmbito do Município de Carmo do Paranaíba/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3222/projeto_de_lei_no_69-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3222/projeto_de_lei_no_69-2025.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia Municipal do Pedal Feminino” no âmbito do Município de Carmo do Paranaíba/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3238/projeto_de_lei_no_70-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3238/projeto_de_lei_no_70-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de o Poder Executivo Municipal promover a adequação e instalação de sinalização informativa em todas as pontes localizadas nas estradas rurais do município, e dá outras providências.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3240/projeto_de_lei_no_71-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3240/projeto_de_lei_no_71-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Motociclista no Município de Carmo do Paranaíba/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3251/projeto_de_lei_no_72-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3251/projeto_de_lei_no_72-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da denominação da Estrada Municipal Carmo a Serra do Salitre para Avenida Clarimundo Torquato da Silva.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3252/projeto_de_lei_no_73-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3252/projeto_de_lei_no_73-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.959 de 12 de agosto de 2025 que “Disciplina a exigência da “Ficha Limpa Municipal” para a nomeação em cargos em comissão, de confiança e funções gratificadas no âmbito dos órgãos do Poder Executivo, Poder Legislativo Municipal e Administração Indireta do Município de Carmo do Paranaíba e dá outras providências.” e dá outras providências.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3268/projeto_de_lei_no_74-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3268/projeto_de_lei_no_74-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o quadriênio 2026/2029 e dá outras providências.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>Eduardo Almeida, Geraldinho das Almas, João Pedro Barcelos, Paula Lima, Rodrigo Carneiro Pintor</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3276/projeto_de_lei_no_75-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3276/projeto_de_lei_no_75-2025.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia Municipal do Produtor e da Produtora de Leite e seus Derivados” no âmbito do Município de Carmo do Paranaíba/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3279/projeto_de_lei_no_76-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3279/projeto_de_lei_no_76-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Carmo do Paranaíba, Estado de Minas Gerais, a efetuar repasses financeiros de subvenções, contribuições e auxílios às entidades que menciona e outros auxílios financeiros a pessoas físicas e revoga a Lei Municipal nº 2.955, de 15 de julho de 2025.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3280/projeto_de_lei_no_77-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3280/projeto_de_lei_no_77-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento Vigente e dá outras providências.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3281/projeto_de_lei_no_78-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3281/projeto_de_lei_no_78-2025.pdf</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3288/projeto_de_lei_no_79-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3288/projeto_de_lei_no_79-2025.pdf</t>
   </si>
   <si>
     <t>Denomina o equipamento público localizado no entroncamento da Rua Cândido Lataliza com a Rua Cristiano Lourenço, no Município de Carmo do Paranaíba, de “Praça Abadia Moreira de Souza Cunha e Silva”.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3297/projeto_de_lei_no_80-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3297/projeto_de_lei_no_80-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de identificação de prestadores de serviços que atuem em prédios e órgãos públicos do Município de Carmo do Paranaíba (MG) e dá outras providências.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3298/projeto_de_lei_no_81-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3298/projeto_de_lei_no_81-2025.pdf</t>
   </si>
   <si>
     <t>Altera os arts. 102 e 103 da Lei Municipal nº 1.065/1986, que dispõe sobre o Estatuto dos Servidores Públicos Municipais, para regulamentar a licença-maternidade, estabelecendo seu prazo de 120 (cento e vinte) dias, o procedimento para requerimento e a prorrogação em casos de parto antecipado ou internação da mãe ou do recém-nascido, assegurando a remuneração integral durante o período de afastamento.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3305/projeto_de_lei_no_82-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3305/projeto_de_lei_no_82-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Consciencialização e Fiscalização Participativa contra o Descarte Irregular de Resíduos em Vias e Logradouros Públicos, no âmbito da Secretaria Municipal de Obras e da Secretaria Municipal de Meio Ambiente, e dá outras providências.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3308/projeto_de_lei_no_83-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3308/projeto_de_lei_no_83-2025.pdf</t>
   </si>
   <si>
     <t>Assegura o direito de prioridade de matrícula para irmãos na mesma unidade escolar da rede municipal de ensino no Município de Carmo do Paranaíba (MG) e dá outras providências.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
     <t>João Pedro Barcelos, Rodrigo Carneiro Pintor</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3320/projeto_de_lei_no_84-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3320/projeto_de_lei_no_84-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prevenção e repressão à comercialização de bebidas alcoólicas adulteradas com metanol ou outras substâncias nocivas à saúde, estabelece infrações e sanções administrativas no âmbito do Município de Carmo do Paranaíba/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3322/projeto_de_lei_no_85-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3322/projeto_de_lei_no_85-2025.pdf</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3323/projeto_de_lei_no_86-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3323/projeto_de_lei_no_86-2025.pdf</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3324/projeto_de_lei_no_87-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3324/projeto_de_lei_no_87-2025.pdf</t>
   </si>
   <si>
     <t>Denomina de Sebastião Pacheco de Paula – “Zicão”, a “Rua nº 01”, no Distrito de Quintinos, e dá outras providências.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3328/projeto_de_lei_no_88-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3328/projeto_de_lei_no_88-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Combate à Cristofobia do Município de Carmo do Paranaíba/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3340/projeto_de_lei_no_89-2025_-_loa_2026_-_completo.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3340/projeto_de_lei_no_89-2025_-_loa_2026.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa para o Município de Carmo do Paranaíba-MG, para o Exercício Financeiro de 2026.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3341/projeto_de_lei_no_90-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3341/projeto_de_lei_no_90-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação do Protocolo de Intenções firmado entre os Municípios de Arapuá, Carmo do Paranaíba, Cruzeiro da Fortaleza, Guimarânia, João Pinheiro, Lagamar, Patos de Minas, Patrocínio, Presidente Olegário, São Gotardo, Serra do Salitre e Tiros, com vistas à constituição do Consórcio Público Intermunicipal de Saúde do Cerrado Mineiro (CISCEM).</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3343/projeto_de_lei_no_91-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3343/projeto_de_lei_no_91-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Biblioteca Itinerante no Município de Carmo do Paranaíba/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3344/projeto_de_lei_no_92-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3344/projeto_de_lei_no_92-2025.pdf</t>
   </si>
   <si>
     <t>Altera os arts. 102 e 103 da Lei Municipal nº 1.065/1986, que dispõe sobre o Estatuto dos Servidores Públicos Municipais, para regulamentar a licença-maternidade, estabelecendo seu prazo de 180 (cento e oitenta) dias, o procedimento para requerimento e a prorrogação em casos de parto antecipado ou internação da mãe ou do recém-nascido, assegurando a remuneração integral durante o período de afastamento.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3345/projeto_de_lei_no_93-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3345/projeto_de_lei_no_93-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Carmo do Paranaíba, Estado de Minas Gerais, a efetuar repasses financeiros de subvenções, contribuições e auxílios às entidades que menciona e outros auxílios financeiros a pessoas físicas, para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3347/projeto_de_lei_no_94-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3347/projeto_de_lei_no_94-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Cuidando de Quem Cuida” no âmbito do Município de Carmo do Paranaíba/MG, destinado à atenção, acolhimento e orientação às mães atípicas, e dá outras providências.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3350/projeto_de_lei_no_95-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3350/projeto_de_lei_no_95-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Carmo do Paranaíba, Estado de Minas Gerais, a efetuar repasses financeiros de subvenções, contribuições e auxílios às entidades que menciona e outros auxílios financeiros a pessoas físicas e revoga a Lei Municipal nº 2.971, de 15 de setembro de 2025.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3351/projeto_de_lei_no_96-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3351/projeto_de_lei_no_96-2025.pdf</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3356/projeto_de_lei_no_97-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3356/projeto_de_lei_no_97-2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta a licença-paternidade no âmbito do Poder Público Municipal de Carmo do Paranaíba/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3361/projeto_de_lei_no_98-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3361/projeto_de_lei_no_98-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação das listagens dos pacientes que aguardam por consultas com especialistas, exames e cirurgias na rede pública de saúde do Município de Carmo do Paranaíba/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3362/projeto_de_lei_no_99-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3362/projeto_de_lei_no_99-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da manutenção preventiva e do checklist sanitário periódico dos bebedouros em todas as escolas públicas e privadas do município, e dá outras providências.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3363/projeto_de_lei_no_100-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3363/projeto_de_lei_no_100-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de dar publicidade às manutenções realizadas nos veículos destinados ao transporte de pacientes no âmbito do Município de Carmo do Paranaíba, e dá outras providências.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3364/projeto_de_lei_no_101-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3364/projeto_de_lei_no_101-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e disponibilização de cartões de vacinação em braille para pessoas com deficiência visual no âmbito do Município de Carmo do Paranaíba e dá outras providências.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3369/projeto_de_lei_no_102-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3369/projeto_de_lei_no_102-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Mês “Fevereiro Roxo” no calendário oficial do município de Carmo do Paranaíba, dedicado à conscientização sobre a fibromialgia, e estabelece seu símbolo oficial.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3374/projeto_de_lei_no_103-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3374/projeto_de_lei_no_103-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Remédio em Casa”, para entrega domiciliar gratuita de medicamentos de uso contínuo a pacientes idosos, com deficiência e/ou portadores de doenças crônicas, regularmente inscritos nos programas de assistência farmacêutica e fornecimento de medicamentos no âmbito do município de Carmo do Paranaíba/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3385/projeto_de_lei_no_104-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3385/projeto_de_lei_no_104-2025.pdf</t>
   </si>
   <si>
     <t>Consolida a Legislação que dispõe sobre os direitos das pessoas com doença renal crônica equiparando-as aos demais deficientes, enquadrando-os no conceito estabelecido pela Lei nº 13.465, de 12 de janeiro de 2000 do Estado de Minas Gerais. Assegura ainda todos os direitos e benefícios previstos na Constituição do Estado e na legislação estadual para a pessoa com deficiência.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3389/projeto_de_lei_no_105-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3389/projeto_de_lei_no_105-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Priorização de Atendimento e Uso Racional da Unidade de Pronto Atendimento (UPA 24h) de Carmo do Paranaíba, estabelecendo critérios de triagem para fins de emissão de atestados e declarações.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3404/projeto_de_lei_no_106-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3404/projeto_de_lei_no_106-2025.pdf</t>
   </si>
   <si>
     <t>Permite a apresentação da carteira de identidade como meio de prova para atestar deficiência permanente física, mental, intelectual, auditiva ou visual, bem como o Transtorno do Espectro Autista (TEA), perante os serviços públicos e para a concessão de benefícios que exijam comprovação de condições de saúde no Município de Carmo do Paranaíba/MG.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3405/projeto_de_lei_no_107-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3405/projeto_de_lei_no_107-2025.pdf</t>
   </si>
   <si>
     <t>Estabelece norma geral de participação institucional do Poder Legislativo nos conselhos municipais vinculados ao Poder Executivo, reserva vaga para vereador(a) nos conselhos que vierem a ser criados, e altera as Leis Municipais nº 2.942/2025 (CMDRS), nº 2.872/2024 (COMPED), nº 2.689/2022 (CMDM), nº 2.598/2021 (CME), nº 2.432/2017 (COMTUR), nº 1.988/2009 (Conselho de Esporte), nº 2.760/2023 (CMDCA) e nº 1.888/2007 (COMPAC), sem alteração das paridades entre segmentos.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3406/projeto_de_lei_no_108-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3406/projeto_de_lei_no_108-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a suspensão e vedação temporária de repasses, subvenções, contribuições e auxílios do Município a pessoas físicas e jurídicas que pratiquem atos de violência no âmbito de suas atividades, estabelece procedimento administrativo de apuração e dá outras providências.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3407/projeto_de_lei_no_109-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3407/projeto_de_lei_no_109-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cessão gratuita de uso de espaços públicos destinados à prática esportiva (quadras, ginásios e similares) para realização de eventos beneficentes e dá outras providências.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3413/projeto_de_lei_no_110-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3413/projeto_de_lei_no_110-2025.pdf</t>
   </si>
   <si>
     <t>Denomina “Rua Jorge Araújo” a atual Rua 3, localizada no Bairro Niterói, no município de Carmo do Paranaíba, e dá outras providências.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3423/projeto_de_lei_no_111-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3423/projeto_de_lei_no_111-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vacinação domiciliar das pessoas com Transtorno do Espectro Autista, no município de Carmo do Paranaíba/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3424/projeto_de_lei_no_112-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3424/projeto_de_lei_no_112-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento gratuito de transporte em dias de eleição, a eleitores residentes no Município de Carmo do Paranaíba e comunidades rurais, e para candidatos do Exame Nacional do Ensino Médio (ENEM) e dá outras providências.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3425/projeto_de_lei_no_113-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3425/projeto_de_lei_no_113-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de remoção dos cabos e fiação aérea, excedentes, e sem uso, instalados por empresas/concessionárias que operam ou utilizam rede aérea no Município de Carmo do Paranaíba/MG e dá outras Providências</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3426/projeto_de_lei_no_114-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3426/projeto_de_lei_no_114-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do reaproveitamento do material fresado de asfalto (raspa) nas estradas não pavimentadas do Município de Carmo do Paranaíba/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3427/projeto_de_lei_no_115-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3427/projeto_de_lei_no_115-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o incentivo ao cooperativismo feminino na zona rural, em parceria com instituições públicas e privadas, e dá outras providências.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3428/projeto_de_lei_no_116-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3428/projeto_de_lei_no_116-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção do IPTU para imóveis localizados em vias públicas desprovidas de serviços urbanos essenciais no município de Carmo do Paranaíba/MG.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3429/projeto_de_lei_no_117-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3429/projeto_de_lei_no_117-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Fomento aos Jogos Eletrônicos e aos Esportes Eletrônicos (eSports) no Município de Carmo do Paranaíba/MG e dá outras providências.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
     <t>Eduardo Almeida, Jader Dois Irmãos</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3431/projeto_de_lei_no_118-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3431/projeto_de_lei_no_118-2025.pdf</t>
   </si>
   <si>
     <t>Altera o Parágrafo Único do Art. 1º e o Art. 12 da Lei Municipal nº 2.453, de 21 de setembro de 2017, ampliando a isenção e autorização de uso de espaço público para bazares beneficentes e causas sociais.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3433/projeto_de_lei_no_119-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3433/projeto_de_lei_no_119-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar imóvel ao Estado de Minas Gerais, para uso do Tribunal de Justiça de Minas Gerais, destinada à construção e instalação do novo Fórum da Comarca de Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3436/projeto_de_lei_no_120-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3436/projeto_de_lei_no_120-2025.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Esperança, a Rua 10 do bairro Santa Cruz, neste Município de Carmo do Paranaíba, e dá outras providências.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3441/projeto_de_lei_no_121-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3441/projeto_de_lei_no_121-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito do usuário do SUS em Carmo do Paranaíba à obtenção digital da 'Negativa de Fornecimento' e do laudo médico fundamentado para medicamentos e tratamentos não contemplados na rede pública, e dá outras providências.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2880/projeto_de_resolucao_legislativa_no_01-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2880/projeto_de_resolucao_legislativa_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 82 da Resolução Legislativa nº 115 de 26 de novembro de 2024 que “Dispõe sobre o Regimento Interno da Câmara Municipal de Carmo do Paranaíba.”.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3023/projeto_de_resolucao_legislativa_no_02-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3023/projeto_de_resolucao_legislativa_no_02-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução Legislativa nº 91 de 18 de novembro de 2021 que “Dispõe sobre a criação da Procuradoria da Mulher no âmbito da Câmara Municipal, do município de Carmo do Paranaíba e dá outras providências.”.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3055/projeto_de_resolucao_legislativa_no_03-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3055/projeto_de_resolucao_legislativa_no_03-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a transferência de bens móveis da Câmara Municipal de Carmo do Paranaíba para o Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3173/projeto_de_resolucao_legislativa_no_04-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3173/projeto_de_resolucao_legislativa_no_04-2025.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa da Câmara Municipal de Carmo do Paranaíba, Estado de Minas Gerais, para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3225/projeto_de_resolucao_legislativa_no_05-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3225/projeto_de_resolucao_legislativa_no_05-2025.pdf</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>Eduardo Almeida, Mesa Diretora, Paula Lima, Rodrigo Carneiro Pintor</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3310/projeto_de_resolucao_legislativa_no_06-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3310/projeto_de_resolucao_legislativa_no_06-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Comissão e o Código de Ética e Decoro Parlamentar da Câmara Municipal de Carmo do Paranaíba, Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3315/projeto_de_resolucao_legislativa_no_07-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3315/projeto_de_resolucao_legislativa_no_07-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução Legislativa nº 115 de 26 de novembro de 2024 que “Dispõe sobre o Regimento Interno da Câmara Municipal de Carmo do Paranaíba.”.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3316/projeto_de_resolucao_legislativa_no_08-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3316/projeto_de_resolucao_legislativa_no_08-2025.pdf</t>
   </si>
   <si>
     <t>Institui o formato, tamanho e dizeres do Título de Cidadão Honorário Carmense, do Diploma de Honra ao Mérito, da Moção de Aplausos e da Comenda Mulher Destaque Carmense, no âmbito da Câmara Municipal de Carmo do Paranaíba/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3336/projeto_de_resolucao_legislativa_no_09-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3336/projeto_de_resolucao_legislativa_no_09-2025.pdf</t>
   </si>
   <si>
     <t>“Institui a Análise Preliminar de Convergência Normativa (APCN), materializada no Informativo Técnico-Legislativo (ITL), etapa obrigatória anterior à distribuição de proposições às Comissões Permanentes, e dá outras providências.”</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3337/projeto_de_resolucao_legislativa_no_10-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3337/projeto_de_resolucao_legislativa_no_10-2025.pdf</t>
   </si>
   <si>
     <t>“Altera a Resolução Legislativa nº 115, de 26 de novembro de 2024 (Regimento Interno), para instituir o Informativo Técnico-Legislativo (ITL) e adequar o fluxo de tramitação das proposições às Comissões Permanentes, e dá outras providências.”</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3360/projeto_de_resolucao_legislativa_no_11-2025_ok.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3360/projeto_de_resolucao_legislativa_no_11-2025_ok.pdf</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>PS</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2944/projeto_substitutivo_no_01-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2944/projeto_substitutivo_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Substitui o texto do Projeto de Lei nº 14/2025.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3037/projeto_substitutivo_no_02-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3037/projeto_substitutivo_no_02-2025.pdf</t>
   </si>
   <si>
     <t>Substitui o texto do Projeto de Lei nº 29/2025.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3203/projeto_substitutivo_no_03-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3203/projeto_substitutivo_no_03-2025.pdf</t>
   </si>
   <si>
     <t>Substitui o texto do Projeto de Lei nº 61/2025.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
     <t>PEPL</t>
   </si>
   <si>
     <t>Proposta de Emenda</t>
   </si>
   <si>
     <t>Julio do Sindicato, Luis Ricardo Bomba, Nenê de Quintinos, Silvânia Lopes</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2947/proposta_de_emenda_no_01-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2947/proposta_de_emenda_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Fica alterado o caput e o inciso II do art. 1º e o art. 5º do Projeto de Lei nº 11/2025.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2948/proposta_de_emenda_no_02-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2948/proposta_de_emenda_no_02-2025.pdf</t>
   </si>
   <si>
     <t>Fica alterado art. 1º do Projeto de Lei Complementar nº 02/2025.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>Ficam alterados os arts. 1º, 2º, 4º e acrescido o art. 10 no Projeto de Lei nº 05/2025.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação - xx</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3012/proposta_de_emenda_no_004-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3012/proposta_de_emenda_no_004-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º do Projeto de Lei nº 02/2025.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>CFOTC - Comissão de Finanças, Orçamento e Tomada de Contas</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3013/proposta_de_emenda_no_005-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3013/proposta_de_emenda_no_005-2025.pdf</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3014/proposta_de_emenda_no_006-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3014/proposta_de_emenda_no_006-2025.pdf</t>
   </si>
   <si>
     <t>Altera o §2º do art. 1º do Projeto de Lei nº 19/2025.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3019/proposta_de_emenda_no_07-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3019/proposta_de_emenda_no_07-2025.pdf</t>
   </si>
   <si>
     <t>Altera o §2º do art. 1º do Projeto de Lei nº 19/2025 .</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3021/proposta_de_emenda_no_08-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3021/proposta_de_emenda_no_08-2025.pdf</t>
   </si>
   <si>
     <t>Fica acrescido o §4º ao Projeto de Lei nº 20/2025.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3047/proposta_de_emenda_no_09-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3047/proposta_de_emenda_no_09-2025.pdf</t>
   </si>
   <si>
     <t>Fica acrescido o artigo 4º do Projeto de Lei nº 31/2025.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3072/proposta_de_emenda_no_10-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3072/proposta_de_emenda_no_10-2025.pdf</t>
   </si>
   <si>
     <t>Fica acrescido o §5º ao art. 2º do Projeto de Lei nº 39/2025.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3110/proposta_de_emenda_no_11-2025_-_registro_de_votacao.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3110/proposta_de_emenda_no_11-2025_-_registro_de_votacao.pdf</t>
   </si>
   <si>
     <t>Fica suprimido o §2º do art. 2º do Projeto de Lei nº 35/2025.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3111/proposta_de_emenda_no_12-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3111/proposta_de_emenda_no_12-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 49 e acrescenta o art. 49-A ao Projeto de Lei nº 41, de 2025.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
     <t>João Pedro Barcelos, Julio do Sindicato, Nenê de Quintinos, Silvânia Lopes</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3132/proposta_de_emenda_no_13-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3132/proposta_de_emenda_no_13-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta item no Anexo III do Projeto de Lei nº 41/2025 sobre as Diretrizes e Metas da Secretaria Municipal de Obras, Infraestrutura, Trânsito e Serviços Urbanos.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
     <t>Jader Dois Irmãos, Julio do Sindicato, Nenê de Quintinos, Silvânia Lopes</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3133/proposta_de_emenda_no_14-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3133/proposta_de_emenda_no_14-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta item no Anexo III do Projeto de Lei nº 41/2025 sobre as Diretrizes e Metas da Secretaria Municipal de Saúde – Outras Iniciativas.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3137/proposta_de_emenda_no_15-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3137/proposta_de_emenda_no_15-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 49 e acrescenta o art. 49-A ao Projeto de Lei nº 41/2025.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3211/proposta_de_emenda_no_16-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3211/proposta_de_emenda_no_16-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3º, renumera-se o art. 6º para 7º e acrescenta redação ao novo art. 6º.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3246/proposta_de_emenda_no_17-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3246/proposta_de_emenda_no_17-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º e o art. 2º do Projeto de Lei nº 45/2025.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3255/proposta_de_emenda_no_18-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3255/proposta_de_emenda_no_18-2025.pdf</t>
   </si>
   <si>
     <t>Fica alterado o art. 1º, acrescido o §1º no art. 2º e alterado o art.7º do Projeto de Lei nº 66/2025.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3275/proposta_de_emenda_no_19-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3275/proposta_de_emenda_no_19-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos no Projeto de Lei nº 65/2025.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3277/proposta_de_emenda_no_20-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3277/proposta_de_emenda_no_20-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º do Projeto de Lei nº 70/2025.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3311/proposta_de_emenda_no_21-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3311/proposta_de_emenda_no_21-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 5º do Projeto de Lei nº 80/2025 que "Dispõe sobre a obrigatoriedade de identificação de prestadores de serviços que atuem em prédios e órgãos públicos do Município de Carmo do Paranaíba (MG) e dá outras providências.”.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3354/proposta_de_emenda_no_22-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3354/proposta_de_emenda_no_22-2025.pdf</t>
   </si>
   <si>
     <t>Altera a ementa e os artigos 1º, 2º e 4º do Projeto de Lei nº 94/2025.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3383/proposta_de_emenda_no_23-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3383/proposta_de_emenda_no_23-2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1º do Projeto de Resolução Legislativa nº 07/2025.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3388/proposta_de_emenda_no_24-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3388/proposta_de_emenda_no_24-2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do §2º do art. 5º do Projeto de Resolução Legislativa nº 08/2025.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>Cabo Jota, Geraldinho das Almas, Jader Dois Irmãos, João Pedro Barcelos, Luis Ricardo Bomba, Nenê de Quintinos, Silvânia Lopes</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3394/proposta_de_emenda_no_25-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3394/proposta_de_emenda_no_25-2025.pdf</t>
   </si>
   <si>
     <t>Fica alterado o caput do art. 5º do Projeto de Lei nº 89/2025.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>Cabo Jota, Geraldinho das Almas, Jader Dois Irmãos, João Pedro Barcelos, Luis Ricardo Bomba, Nenê de Quintinos, Rodrigo Carneiro Pintor, Silvânia Lopes</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3395/proposta_de_emenda_no_26-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3395/proposta_de_emenda_no_26-2025.pdf</t>
   </si>
   <si>
     <t>Altera o quadro de detalhamento da despesa do Projeto de Lei nº 89/2025.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3396/proposta_de_emenda_no_27-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3396/proposta_de_emenda_no_27-2025.pdf</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3397/proposta_de_emenda_no_28-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3397/proposta_de_emenda_no_28-2025.pdf</t>
   </si>
   <si>
     <t>Altera o art. 2º do Projeto de Resolução Legislativa nº 07/2025.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>Eduardo Almeida, Geraldinho das Almas, Paula Lima, Silvânia Lopes</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3416/proposta_de_emenda_no_29-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3416/proposta_de_emenda_no_29-2025.pdf</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3417/proposta_de_emenda_no_30-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3417/proposta_de_emenda_no_30-2025.pdf</t>
   </si>
   <si>
     <t>Altera a ementa e o art. 1º do Projeto de Lei nº 102/2025.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>Julio do Sindicato, Luis Ricardo Bomba</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3437/proposta_de_emenda_no_31-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3437/proposta_de_emenda_no_31-2025.pdf</t>
   </si>
   <si>
     <t>Fica alterado o art. 3 do Projeto de Lei nº 119/2025.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à LOM</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2881/proposta_de_emenda_a_lei_organica_no_01-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2881/proposta_de_emenda_a_lei_organica_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art 76 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>Cabo Jota, Eduardo Almeida, Paula Lima, Rodrigo Carneiro Pintor</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3052/proposta_de_emenda_a_lom_no_02-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3052/proposta_de_emenda_a_lom_no_02-2025.pdf</t>
   </si>
   <si>
     <t>Altera o §11º do Art. 107 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
     <t>Jader Dois Irmãos, Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3139/proposta_de_emenda_a_lei_organica_no_03-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3139/proposta_de_emenda_a_lei_organica_no_03-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta o §9-Aº e modifica a redação do §§ 11, 12, 13, 14 e 16 do Art. 107 da Lei Orgânica Municipal.</t>
   </si>
   <si>
+    <t>3370</t>
+  </si>
+  <si>
+    <t>PEIMP</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda Impositiva à LOA</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3370/proposta_de_emenda_impositiva_no_01-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ficam acrescidos valores nas dotações 117, 200, 232, 259 e 305 e fica reduzido da dotação 58.</t>
+  </si>
+  <si>
+    <t>3373</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3373/proposta_de_emenda_impositiva_no_02-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ficam acrescidos valores nas dotações 200, 232, 259, 298, 302, 305, 321 e 873 e fica reduzido da dotação 58.</t>
+  </si>
+  <si>
+    <t>3378</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3378/proposta_de_emenda_impositiva_no_03-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ficam acrescidos valores nas dotações 158, 200, 298, 305, 599, 873 e 1011 e fica reduzido da dotação 58.</t>
+  </si>
+  <si>
+    <t>3379</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3379/proposta_de_emenda_impositiva_no_04-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ficam acrescidos valores nas dotações 158, 200, 298, 305, 599 e 1011 e fica reduzido da dotação 58.</t>
+  </si>
+  <si>
+    <t>3380</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3380/proposta_de_emenda_impositiva_no_05-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ficam acrescidos valores nas dotações 65, 135, 200, 232, 259, 305 e 439 e fica reduzido da dotação 58.</t>
+  </si>
+  <si>
+    <t>3381</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3381/propostas_de_emenda_impostitiva_no_06-_2025.pdf</t>
+  </si>
+  <si>
+    <t>Ficam acrescidos valores nas dotações 200, 232, 259, 298, 305, 321, 873 e 965 e fica reduzido da dotação 58.</t>
+  </si>
+  <si>
+    <t>3382</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3382/proposta_de_emenda_impositiva_no_07-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ficam acrescidos valores nas dotações 117, 154, 200, 232, 259, 305, 599 e 682 e fica reduzido da dotação 58.</t>
+  </si>
+  <si>
+    <t>3386</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3386/propostas_de_emenda_impostitiva_no_08-_2025.pdf</t>
+  </si>
+  <si>
+    <t>Ficam acrescidos valores nas dotações 116, 126, 158, 200, 203, 232, 259, 289, 305, 599, 873, 965 e 970 fica reduzido da dotação 58.</t>
+  </si>
+  <si>
+    <t>3387</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3387/proposta_de_emenda_impositiva_no_09-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ficam acrescidos valores nas dotações 116, 166, 200, 232, 260, 305, 396 e 500 e fica reduzido da dotação 58.</t>
+  </si>
+  <si>
+    <t>3390</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3390/proposta_de_emenda_impositiva_no_10-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ficam acrescidos valores nas dotações xxxx e fica reduzido da dotação 58.</t>
+  </si>
+  <si>
+    <t>3391</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3391/proposta_de_emenda_impositiva_no_11-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ficam acrescidos valores nas dotações 65, 200, 259, 305, 314, 321, 599, 873 e 970 e fica reduzido da dotação 58.</t>
+  </si>
+  <si>
     <t>2928</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2928/requerimento_no_01-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2928/requerimento_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Requer à Companhia de Saneamento de Minas Gerais - COPASA para prestar informações.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2929/requerimento_no_02-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2929/requerimento_no_02-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Diretor do Departamento de Uso e Ocupação do Solo para prestar informações relativas à concessão de alvarás, habite-se, fiscalizações e embargos – período de 01 de junho de 2024 a 31 de dezembro de 2024.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2942/rquerimento_no_03-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2942/rquerimento_no_03-2025.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Diretor do Departamento de Contratos e Convênios do Município.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2970/requerimento_no_04-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2970/requerimento_no_04-2025.pdf</t>
   </si>
   <si>
     <t>Requerer a convocação do representante da Companhia de Saneamento de Minas Gerais - COPASA para prestar informações a esta casa na data do dia 24 de fevereiro de 2025 às 15 horas.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3064/requerimento_no_05-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3064/requerimento_no_05-2025.pdf</t>
   </si>
   <si>
     <t>Requer informações do Secretário de Administração, Planejamento e Finanças sobre a adesão e utilização do Consórcio CIMINAS.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3065/requerimento_no_06-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3065/requerimento_no_06-2025.pdf</t>
   </si>
   <si>
     <t>Requer informações do Prefeito Municipal sobre a adesão e utilização do Consórcio CIMINAS.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>Geraldinho das Almas, Jader Dois Irmãos, Luis Ricardo Bomba, Nenê de Quintinos, Rodrigo Carneiro Pintor</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3091/requerimento_no_07-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3091/requerimento_no_07-2025.pdf</t>
   </si>
   <si>
     <t>Requer com base no princípio da publicidade e na Lei de Acesso à Informação uma lista completa e detalhada de todos os imóveis pertencentes ao município de Carmo do Paranaíba/MG, estejam eles em uso ou não.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3096/requerimento_nc2ba_08-2025_-_jose_carlos_-_audiencia_publica_assinado.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3096/requerimento_nc2ba_08-2025_-_jose_carlos_-_audiencia_publica_assinado.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Audiência Pública a ser realizada no dia 20 de maio de 2025, às 17h30min, no Plenário desta Casa Legislativa, com objetivo de discutir sobre a Lei Municipal nº 2.947/2025, que "Dispõe sobre a construção ou instalação de ruas cobertas no município de Carmo do Paranaíba/MG e também no Distrito de Quintinos, destinada à realização da feira e eventos comunitários", bem como o Projeto de Lei nº 40/2025, que atualmente tramita nesta Casa Legislativa e que "Revoga a Lei Municipal nº 2.947 de 1º de abril de 2025.".</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3098/requerimento_no_09-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3098/requerimento_no_09-2025.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os saldos detalhados de todas as contas bancárias vinculadas à Prefeitura Municipal.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3099/requerimento_no_10-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3099/requerimento_no_10-2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado ao Instituto Nacional do Seguro Social – INSS, por meio da Gerência Executiva competente para o município de Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>Cabo Jota, Luis Ricardo Bomba</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3100/requerimento_no_11-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3100/requerimento_no_11-2025.pdf</t>
   </si>
   <si>
     <t>Requer a convocação da Secretária de Saúde, a sra. Betania Eneida de Morais Silva para comparecimento na sede da Câmara Municipal no dia 19 de maio de 2025 às 15h a fim de prestar esclarecimentos acerca do Relatório de Transição da pasta da saúde.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3101/requerimento_no_12-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3101/requerimento_no_12-2025.pdf</t>
   </si>
   <si>
     <t>Requerer a convocação do Secretário de Transportes e Estradas, o sr. Voldinei Cunha Mendes para comparecimento na sede da Câmara Municipal no dia 26 de maio de 2025 às 16h, com a finalidade de prestar esclarecimentos e informações acerca dos relatos sobre supostas contribuições financeiras informais ("vaquinhas") organizadas por moradores ou trabalhadores para viabilizar a atuação de operadores de máquinas da prefeitura e também sobre a situação atual das estradas rurais do município.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3113/requerimento_no_13-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3113/requerimento_no_13-2025.pdf</t>
   </si>
   <si>
     <t>Requer a convocação do Controlador Geral do Município, o sr. Hugo Gonçalves Caixeta Junior, para comparecimento na sede da Câmara Municipal no dia 02 de junho de 2025 às 17h, com a finalidade de se apresentar ao Poder Legislativo e prestar esclarecimentos e explanar sobre os primeiros meses de sua gestão à frente da Controladoria Geral do Município.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3114/requerimento_no_14-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3114/requerimento_no_14-2025.pdf</t>
   </si>
   <si>
     <t>Requer a convocação do Secretário de Governo e Desenvolvimento Econômico, o sr. Alberto Moreira Nunes, para comparecimento na sede da Câmara Municipal no dia 04 de junho de 2025 às 17h, com a finalidade de se apresentar ao Poder Legislativo e prestar esclarecimentos e apresentar relatório detalhado sobre as ações, metas, desafios e resultados alcançados nos primeiros meses de sua gestão à frente da pasta.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3121/requerimento_no_15-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3121/requerimento_no_15-2025.pdf</t>
   </si>
   <si>
     <t>Requer a convocação do Secretário de Administração, Planejamento a Finanças, o sr. Gabriel José da Rosa Carneiro, para comparecimento na sede da Câmara Municipal no dia 16 de junho de 2025 às 17h, com a finalidade de se apresentar ao Poder Legislativo e prestar esclarecimentos e prestar esclarecimentos sobre ações, projetos, execução orçamentária e demais atividades relativas à sua pasta.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3174/requerimento_no_16-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3174/requerimento_no_16-2025.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Audiência Pública a ser realizada no dia 05 de agosto de 2025, às 14h sobre o tema: "Trânsito de Carmo do Paranaíba – Execução do Plano de Ação Imediata de Trânsito (PAIT).".</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3178/requerimento_no_17-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3178/requerimento_no_17-2025.pdf</t>
   </si>
   <si>
     <t>Requerer a convocação do Sr. Emerson Clésio de Morais, Presidente da Associação Carmense de Proteção Animal - ACARPA, para comparecimento na sede da Câmara Municipal no dia 11 de agosto de 2025 às 15h.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3209/requerimento_no_18-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3209/requerimento_no_18-2025.pdf</t>
   </si>
   <si>
     <t>Requer a realização de Audiência Pública a ser realizada no dia 20 de agosto de 2025, às 18h, no Plenário desta Casa Legislativa, para tratar de questões pertinentes ao bairro Residencial Vitória, localizado no município de Carmo do Paranaíba/MG.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>Eduardo Almeida, Paula Lima, Rodrigo Carneiro Pintor</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3232/requerimento_no_19-2025_-_rodrigo_-_sec._de_saude_-_cisalp.docx</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3232/requerimento_no_19-2025_-_rodrigo_-_sec._de_saude_-_cisalp.docx</t>
   </si>
   <si>
     <t>Requer à Excelentíssima Senhora Damaris Priscila de Souza Miranda – Secretária Municipal de Saúde informações referente aos servidores(as) do CISALP.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3233/requerimento_no_20-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3233/requerimento_no_20-2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Consórcio Intermunicipal de Saúde do Alto Paranaíba - CISALP -  informações em relação os seus servidores(as) no âmbito do município de Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3256/requerimento_no_21-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3256/requerimento_no_21-2025.pdf</t>
   </si>
   <si>
     <t>Requer à Secretaria Municipal de Educação, Cultura, Esporte e Lazer, a sra. Fernanda Martins Vargas para que encaminhe a este Poder Legislativo as  informações referentes à execução orçamentária da pasta da Cultura no exercício de 2025.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3287/requerimento_no_22-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3287/requerimento_no_22-2025.pdf</t>
   </si>
   <si>
     <t>Requer a convocação da Secretária Municipal de Educação, Cultura, Esporte e Lazer, a sra. Fernanda Martins Vargas, para comparecimento na sede da Câmara Municipal no dia 29 de setembro de 2025 às 15h a fim de prestar esclarecimentos sobre o Orçamento anual destinado à área da Cultura, com detalhamento das previsões de receita e despesa, planos de aplicação e execução das políticas públicas do setor para o exercício vigente, sobre o Planejamento estratégico da Secretaria para este ano corrente e para os próximos anos, incluindo propostas, programas e metas a serem implementados em cada área de sua competência e também sobre a Situação atual da reforma da Escola Municipal Dilza Maria de Oliveira, abordando cronograma de execução, recursos financeiros aplicados, prazos previstos para conclusão e possíveis adequações necessárias.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3303/requerimento_no_23-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3303/requerimento_no_23-2025.pdf</t>
   </si>
   <si>
     <t>Requer a convocação do senhor GILMAR BATISTA ALVES, Chefe de Divisão de Esporte e Lazer da SEMEC para comparecer a Câmara Municipal no dia 20 de outubro de 2025, às 17h00, a fim de prestar esclarecimentos sobre a prestação de contas da aplicação dos recursos destinados ao setor de esporte, incluindo a execução orçamentária, os programas em andamento e o planejamento para o próximo exercício.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3321/requerimento_no_24-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3321/requerimento_no_24-2025.pdf</t>
   </si>
   <si>
     <t>Requer em caráter de URGÊNCIA informações completas e documentadas acerca de todos os contratos administrativos, termos aditivos, empenhos e pagamentos que tenham sido firmados, direta ou indiretamente, em nome do Sr. Albert Denis Reis da Silva, bem como em nome de pessoa jurídica cujo CNPJ esteja vinculado ou sob sua titularidade, administração, representação ou sociedade.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3403/requerimento_no_026-2025.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3403/requerimento_no_026-2025.pdf</t>
   </si>
   <si>
     <t>Requer a convocação da sra. Edith Batista de Souza para comparecer à Câmara Municipal no dia 27 de novembro de 2025 às 17h30min, a fim de prestar esclarecimentos acerca das deliberações do Conselho Municipal de Saúde referentes ao repasse e à aplicação do Incentivo Financeiro Adicional (IFA) destinado aos Agentes Comunitários de Saúde e Agentes de Combate a Endemias.</t>
-  </si>
-[...103 lines deleted...]
-    <t>Ficam acrescidos valores nas dotações 65, 200, 259, 305, 314, 321, 599, 873 e 970 e fica reduzido da dotação 58.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -6655,67 +6655,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2854/indicacao_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2855/indicacao_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2856/indicacao_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2857/indicacao_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2858/indicacao_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2859/indicacao_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2860/indicacao_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2861/indicacao_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2862/indicacao_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2863/indicacao_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2864/indicacao_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2865/indicacao_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2867/indicacao_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2868/indicacao_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2869/indicacao_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2870/indicacao_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2871/indicacao_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2872/indicacao_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2873/indicacao_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2874/indicacao_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2875/indicacao_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2876/indicacao_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2877/indicacao_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2878/indicacao_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2879/indicacao_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2887/indicacao_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2888/indicacao_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2889/indicacao_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2890/indicacao_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2891/indicacao_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2892/indicacao_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2893/indicacao_no_32-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2894/indicacao_no_33-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2895/indicacao_no_34-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2896/indicacao_no_35-2025..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2897/indicacao_no_36-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2898/indicacao_no_37-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2900/indicacao_no_38-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2903/indicacao_no_39-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2904/indicacao_no_40-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2905/indicacao_no_41-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2906/indicacao_no_42-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2907/indicacao_no_43-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2908/indicacao_no_44-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2909/indicacao_no_45-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2910/indicacao_no_46-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2911/indicacao_no_47-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2912/indicacao_no_48-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2913/indicacao_no_49-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2914/indicacao_no_50-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2915/indicacao_no_51-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2916/indicacao_no52-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2917/indicacao_no_53-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2918/indicacao_no_54-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2919/indicacao_no55-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2920/indicacao_no_56-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2921/indicacao_no_57-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2922/indicacao_no_58-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2923/indicacao_no_59-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2924/indicacao_no_60-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2925/indicacao_nba_061-2025_-_paula_-_rotatoria_bifurcacao_rua_augusto_branquinho_e_sao_vicente_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2926/indicacao_nba_062-2025_-_paula_-_rua_januario_gontijo_asfaltamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2927/indicacao_nba_063-2025_-_paula_-_rua_mirandopolis_buracos_na_via_copasa_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2932/indicacao_no_64-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2933/indicacao_no_65-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2934/indicacao_no_66-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2935/indicacao_no_67-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2936/indicacao_no_68-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2939/indicacao_no_69-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2940/indicacao_no_70-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2943/indicacao_no_71-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2950/indicacao_no_72-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2951/indicacao_no_73-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2952/indicacao_no_74-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2953/indicacao_no_75-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2954/indicacao_no_76-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2955/indicacao_no_77-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2956/indicacao_no_78-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2957/indicacao_no_79-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2958/indicacao_no_80-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2959/indicacao_no_81-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2961/indicacao_no_82-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2962/indicacao_no_083-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2963/indicacao_no_084-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2965/indicacao_no_85-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2966/indicacao_no_86-025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2967/indicacao_no_87-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2968/indicacao_no_88-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2969/indicacao_no_89-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2972/indicacao_no_90-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2973/indicacao_no_91-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2978/indicacao_no_92-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2979/indicacao_no_93-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2981/indicacao_no_94-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2982/indicacao_no_95-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2983/indicacao_no_96-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2984/indicacao_no_97-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2985/indicacao_no_98-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2986/indicacao_no_99-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2987/indicacao_no_100-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2988/indicacao_no_101-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2989/indicacao_no_102-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2990/indicacao_no_103-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2991/indicacao_no_104-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2992/indicacao_no_105-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2995/indicacao_no_106-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2996/indicacao_no_107-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2997/indicacao_no_108-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2998/indicacao_no_109-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2999/indicacao_no_110-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3002/indicacao_no_111-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3003/indicacao_no_112-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3004/indicacao_no_113-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3005/indicacao_no_114-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3006/indicacao_no_115-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3007/indicacao_no_116-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3009/indicacao_no_117-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3011/indicacao_no_118-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3016/indicacao_no_119-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3020/indicacao_no_120-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3022/indicacao_no_121-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3027/indicacao_no_122-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3031/indicacao_no_123-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3032/indicacao_no_124-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3033/indicacao_no_125-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3034/indicacao_no_126-2025_-_reajuste_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3036/indicacao_no_127-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3039/indicacao_n_128-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3040/indicacao_no_129-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3041/indicacao_no_130-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3042/indicacao_no_131-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3043/indicacao_no_132-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3044/indicacao_no_133-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3045/indicacao_no_134-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3046/indicacao_no_135-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3049/indicacao_no_136-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3050/indicacao_no_037-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3051/indicacao_no_138-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3054/indicacao_no_139-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3056/indicacao_no_140-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3059/indicacao_no_141-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3060/indicacao_no_142-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3061/indicacao_no_143-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3062/indicacao_no_144-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3063/indicacao_no_145-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3070/indicacao_no_146-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3073/indicacao_no_148-2025..pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3074/indicacao_no_149-2025..pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3078/indicacao_no_151-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3079/indicacao_no_152-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3080/indicacao_no_153-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3081/indicacao_no_154-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3082/indicacao_no_155-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3083/indicacao_no_156-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3085/indicacao_no_157-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3088/indicacao_no_158-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3089/indicacao_no_159-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3090/indicacao_no_160-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3092/indicacao_no_161-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3093/indicacao_no_162-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3094/indicacao_no_163-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3095/indicacao_no_164-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3103/indicacao_no_165-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3102/indicacao_no_166-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3105/indicacao_no_167-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3106/indicacao_no_168-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3107/indicacao_no_169-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3108/indicacao_no_170-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3109/indicacao_no_171-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3112/indicacao_no_172-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3115/indicacao_no_173-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3116/indicacao_no_174-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3118/indicacao_no_175-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3119/indicacao_no_176-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3120/indicacao_no_177-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3123/indicacao_no_178-2025_-_jader__-_poco_artesiano_comunidade_de_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3124/indicacao_no_179_-_vereadores_-.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3125/indicacao_no_180_-_vereadores_-.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3126/indicacao_no_181-2025_-_vereadores_-_caminho_seguro_para_a_escola.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3127/indicacao_no_182-2025_-_jader_-_comunidade_morro_grande.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3128/indicacao_no_183-_paula.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3130/indicacao_no_184-2025_-_jader__-_matadouro.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3131/indicacao_no_185-2025_-_jader_-_pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3134/indicacao_no_186-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3135/indicacao_no_187_-_jader_-_limpeza_alameda_das_mansoes.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3136/indicacao_no_188-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3138/indicacao_no_189_-_jader_-_chip_nos_cachorros.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3142/indicacao_no_190_-_jader__-_programa_vacinacao_e_castracao.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3143/indicacao_no_191-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3144/indicacao_no_192-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3145/indicacap_no_193-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3146/indicacao_no_194-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3152/indicacao_no_195-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3153/indicacao_no_196-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3154/indicacao_no_197-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3155/indicacao_no_198-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3160/indicacao_no_199-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3161/indicacao_no_200-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3162/indicacao_no_201-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3163/indicacao_no_202-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3164/indicacao_no_203-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3167/indicacao_no_204-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3168/indicacao_no_205-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3169/indicacao_no_206-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3170/indicacao_no_207-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3171/indicacao_no_208-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3172/indicacao_no_209-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3175/indicacao_no_210-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3176/indicacao_no_211-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3177/indicacao_no_212-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3179/indicacao_no_213-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3180/indicacao_no_214-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3181/indicacao_no_215-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3182/indicacao_no_216-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3183/indicacao_no_217-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3186/indicacao_no_218-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3187/indicacao_no_219_-_2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3188/indicacao_no_220-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3191/indicacao_no_221_-_2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3192/indicacao_no_222-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3195/indicacao_no_223-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3196/indicacao_no_224-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3197/indicacao_no_225-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3201/indicacao_no_226-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3202/indicacao_no_227-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3210/indicacao_no_228-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3212/indicacao_no_229-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3213/indicacao_no_230-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3224/indicacao_no_231-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3228/indicacao_no_232-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3229/indicacao_no_233-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3230/indicacao_no_234-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3231/indicacao_no_235-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3247/indicacao_no_236-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3257/indicacao_no_237-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3258/indicacao_no_238-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3259/indicacao_no_239-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3260/indicacao_no_240-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3261/indicacao_no_241-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3262/indicacao_no_242-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3265/indicacao_no_243-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3266/indicacao_no_244-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3267/indicacao_no_245-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3270/indicacao_no_246-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3271/indicacao_no_247-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3272/indicacao_no_248-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3273/indicacao_no_249-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3274/indicacao_no_250-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3278/indicacao_no_251-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3289/indicacao_no_252-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3291/indicacao_no_253-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3292/indicacao_no_254-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3293/indicacao_no_255-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3294/indicacao_no_256-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3295/indicacao_no_257-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3296/indicacao_no_258-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3299/indicacao_no_259-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3300/indicacao_no_260-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3301/indicacao_no_261-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3302/indicacao_no_262-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3304/indicacao_no_263-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3306/indicacao_no_264-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3307/indicacao_no_265-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3309/indicacao_no_266-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3313/indicacao_no_267-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3314/indicacao_no_268-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3318/indicacao_no_269-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3319/indicacao_no_270-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3325/indicacao_no_271-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3327/indicacao_no_272-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3329/indicacao_no_273-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3331/indicacao_no_274-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3332/indicacao_no_275-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3333/indicacao_no_276-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3334/indicacao_no_277-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3335/indicacao_no_278-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3338/indicacao_no_279-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3339/indicacao_no_280-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3346/indicacao_no_281-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3349/indicacao_no_282-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3352/indicacao_no_283-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3353/indicacao_no_284-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3355/indicacao_no_285-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3357/indicacao_no_286-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3358/indicacao_no_287-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3359/indicacao_no_288-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3368/indicacao_no_289-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3371/indicacao_no_290-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3377/indicacao_no_291-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3384/indicacao_no_292-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3392/indicacao_no_293-2025..pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3393/indicacao_no_294-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3398/indicacao_no_295-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3399/indicacao_no_296-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3400/indicacao_no_297-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3401/indicacao_no_298-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3408/indicacao_no_299-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3409/indicacao_no_300-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3410/indicacao_no_301-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3411/indicacao_no_302-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3412/indicacao_no_303-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3414/indicacao_no_304-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3415/indicacao_no_305-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3419/indicacao_no_306-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3420/indicacao_no_307-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3421/indicacao_no_308-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3422/indicacao_no_309-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3430/indicacao_no_310-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3432/indicacao_no_311-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3434/indicacao_no_312-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3435/indicacao_no_313-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3438/indicacao_no_314-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3439/indicacao_no_315-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3440/indicacao_no_316-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3446/indicacao_no_317-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3189/mensagem_de_veto_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3190/mensagem_de_veto_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3205/mensagem_de_veto_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3282/mensagem_de_veto_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3283/mensagem_de_veto_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3284/mensagem_de_veto_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3330/mensagem_de_veto_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3375/mensagem_de_veto_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3376/mensagem_de_veto_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3418/mensagem_de_veto_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3204/mocao_de_aplausos_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3206/mocao_de_aplausos_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3207/mocao_de_aplausos_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3219/mocao_de_aplausos_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3234/mocao_de_aplausos_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3235/mocao_de_aplausos_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3236/mocao_de_aplausos_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3237/mocao_de_aplausos_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3239/mocao_de_aplausos_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3241/mocao_de_aplausos_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3242/mocao_de_aplausos_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3244/mocao_de_aplausos_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3245/mocao_de_aplausos_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3248/mocao_de_aplausos_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3249/mocao_de_aplausos_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3250/mocao_de_aplausos_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3253/mocao_de_aplausos_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3254/mocao_de_aplausos_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3199/projeto_de_decreto_legislativo_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3200/projeto_de_decreto_legislativo_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3216/projeto_de_decreto_legislativo_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3217/projeto_de_decreto_legislativo_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3218/projeto_de_decreto_legislativo_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3220/projeto_de_decreto_legislativo_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3226/projeto_de_decreto_legislativo_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3227/projeto_de_decreto_legislativo_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3243/projeto_de_decreto_legislativo_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3263/projeto_de_decreto_legislativo_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3264/projeto_de_decreto_legislativo_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3269/projeto_de_decreto_legislativo_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3317/projeto_de_decreto_legislativo_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2882/projeto_de_lei_complementar_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2941/projeto_de_lei_complementar_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3312/projeto_de_lei_complementar_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3348/projeto_de_lei_complementar_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2848/projeto_de_lei_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2849/projeto_de_lei_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2850/projeto_de_lei_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2851/projeto_de_lei_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2852/projeto_de_lei_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2853/projeto_de_lei_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2866/projeto_de_lei_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2883/projeto_de_lei_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2884/projeto_de_lei_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2885/projeto_de_lei_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2930/projeto_de_lei_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2931/projeto_de_lei_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2937/projeto_de_lei_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2938/projeto_de_lei_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2945/projeto_de_lei_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2946/projeto_de_lei_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2949/projeto_de_lei_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2960/projeto_de_lei_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2964/projeto_de_lei_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2993/projeto_de_lei_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2994/projeto_de_lei_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3000/projeto_de_lei_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3008/projeto_de_lei_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3010/projeto_de_lei_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3015/projeto_de_lei_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3017/projeto_de_lei_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3018/projeto_de_lei_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3024/projeto_de_lei_no_28-2025_-_completo.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3025/projeto_de_lei_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3026/projeto_de_lei_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3028/projeto_de_lei_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3029/projeto_de_lei_no_32-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3030/projeto_de_lei_no_33-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3035/projeto_de_lei_no_34-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3038/projeto_de_lei_no_35-2025_-_registro_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3048/projeto_de_lei_no_36-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3053/projeto_de_lei_no_37-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3057/projeto_de_lei_ordinaria_no_38-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3058/projeto_de_lei_ordinaria_no_39-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3066/projeto_de_lei_no_40-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3067/projeto_de_lei_no_41-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3068/projeto_de_lei_no_42-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3069/projeto_de_lei_no_43-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3075/projeto_de_lei_no_44-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3076/projeto_de_lei_nc2ba_045-2025_-_cabo_jota_-_lista_casas_populares_ok-1_assinado-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3084/projeto_de_lei_no_46-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3086/projeto_de_lei_no_47-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3087/projeto_de_lei_no_48-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3097/projeto_de_lei_no_49-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3117/projeto_de_lei_no_50-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3140/projeto_de_lei_no_51-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3141/projeto_de_lei_no_52-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3147/projeto_de_lei_no_53-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3148/projeto_de_lei_no_54-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3149/projeto_de_lei_no_55-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3156/projeto_de_lei_no_56-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3157/projeto_de_lei_no_57-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3159/projeto_de_lei_no_58-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3165/projeto_de_lei_no_59-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3184/projeto_de_lei_no_60-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3185/projeto_de_lei_no_61-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3193/projeto_de_lei_no_62-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3194/projeto_de_lei_no_63-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3198/projeto_de_lei_no_064-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3208/projeto_de_lei_no_65-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3214/projeto_de_lei_no_66-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3215/projeto_de_lei_no_67-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3221/projeto_de_lei_no_68-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3222/projeto_de_lei_no_69-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3238/projeto_de_lei_no_70-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3240/projeto_de_lei_no_71-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3251/projeto_de_lei_no_72-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3252/projeto_de_lei_no_73-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3268/projeto_de_lei_no_74-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3276/projeto_de_lei_no_75-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3279/projeto_de_lei_no_76-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3280/projeto_de_lei_no_77-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3281/projeto_de_lei_no_78-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3288/projeto_de_lei_no_79-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3297/projeto_de_lei_no_80-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3298/projeto_de_lei_no_81-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3305/projeto_de_lei_no_82-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3308/projeto_de_lei_no_83-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3320/projeto_de_lei_no_84-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3322/projeto_de_lei_no_85-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3323/projeto_de_lei_no_86-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3324/projeto_de_lei_no_87-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3328/projeto_de_lei_no_88-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3340/projeto_de_lei_no_89-2025_-_loa_2026_-_completo.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3341/projeto_de_lei_no_90-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3343/projeto_de_lei_no_91-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3344/projeto_de_lei_no_92-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3345/projeto_de_lei_no_93-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3347/projeto_de_lei_no_94-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3350/projeto_de_lei_no_95-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3351/projeto_de_lei_no_96-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3356/projeto_de_lei_no_97-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3361/projeto_de_lei_no_98-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3362/projeto_de_lei_no_99-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3363/projeto_de_lei_no_100-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3364/projeto_de_lei_no_101-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3369/projeto_de_lei_no_102-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3374/projeto_de_lei_no_103-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3385/projeto_de_lei_no_104-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3389/projeto_de_lei_no_105-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3404/projeto_de_lei_no_106-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3405/projeto_de_lei_no_107-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3406/projeto_de_lei_no_108-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3407/projeto_de_lei_no_109-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3413/projeto_de_lei_no_110-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3423/projeto_de_lei_no_111-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3424/projeto_de_lei_no_112-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3425/projeto_de_lei_no_113-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3426/projeto_de_lei_no_114-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3427/projeto_de_lei_no_115-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3428/projeto_de_lei_no_116-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3429/projeto_de_lei_no_117-2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3431/projeto_de_lei_no_118-2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3433/projeto_de_lei_no_119-2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3436/projeto_de_lei_no_120-2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3441/projeto_de_lei_no_121-2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2880/projeto_de_resolucao_legislativa_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3023/projeto_de_resolucao_legislativa_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3055/projeto_de_resolucao_legislativa_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3173/projeto_de_resolucao_legislativa_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3225/projeto_de_resolucao_legislativa_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3310/projeto_de_resolucao_legislativa_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3315/projeto_de_resolucao_legislativa_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3316/projeto_de_resolucao_legislativa_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3336/projeto_de_resolucao_legislativa_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3337/projeto_de_resolucao_legislativa_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3360/projeto_de_resolucao_legislativa_no_11-2025_ok.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2944/projeto_substitutivo_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3037/projeto_substitutivo_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3203/projeto_substitutivo_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2947/proposta_de_emenda_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2948/proposta_de_emenda_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3012/proposta_de_emenda_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3013/proposta_de_emenda_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3014/proposta_de_emenda_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3019/proposta_de_emenda_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3021/proposta_de_emenda_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3047/proposta_de_emenda_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3072/proposta_de_emenda_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3110/proposta_de_emenda_no_11-2025_-_registro_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3111/proposta_de_emenda_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3132/proposta_de_emenda_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3133/proposta_de_emenda_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3137/proposta_de_emenda_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3211/proposta_de_emenda_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3246/proposta_de_emenda_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3255/proposta_de_emenda_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3275/proposta_de_emenda_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3277/proposta_de_emenda_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3311/proposta_de_emenda_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3354/proposta_de_emenda_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3383/proposta_de_emenda_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3388/proposta_de_emenda_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3394/proposta_de_emenda_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3395/proposta_de_emenda_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3396/proposta_de_emenda_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3397/proposta_de_emenda_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3416/proposta_de_emenda_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3417/proposta_de_emenda_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3437/proposta_de_emenda_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2881/proposta_de_emenda_a_lei_organica_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3052/proposta_de_emenda_a_lom_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3139/proposta_de_emenda_a_lei_organica_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2928/requerimento_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2929/requerimento_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2942/rquerimento_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2970/requerimento_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3064/requerimento_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3065/requerimento_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3091/requerimento_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3096/requerimento_nc2ba_08-2025_-_jose_carlos_-_audiencia_publica_assinado.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3098/requerimento_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3099/requerimento_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3100/requerimento_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3101/requerimento_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3113/requerimento_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3114/requerimento_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3121/requerimento_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3174/requerimento_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3178/requerimento_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3209/requerimento_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3232/requerimento_no_19-2025_-_rodrigo_-_sec._de_saude_-_cisalp.docx" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3233/requerimento_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3256/requerimento_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3287/requerimento_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3303/requerimento_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3321/requerimento_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3403/requerimento_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3370/proposta_de_emenda_impositiva_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3373/proposta_de_emenda_impositiva_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3378/proposta_de_emenda_impositiva_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3379/proposta_de_emenda_impositiva_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3380/proposta_de_emenda_impositiva_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3381/propostas_de_emenda_impostitiva_no_06-_2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3382/proposta_de_emenda_impositiva_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3386/propostas_de_emenda_impostitiva_no_08-_2025.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3387/proposta_de_emenda_impositiva_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3390/proposta_de_emenda_impositiva_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3391/proposta_de_emenda_impositiva_no_11-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2854/indicacao_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2855/indicacao_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2856/indicacao_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2857/indicacao_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2858/indicacao_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2859/indicacao_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2860/indicacao_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2861/indicacao_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2862/indicacao_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2863/indicacao_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2864/indicacao_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2865/indicacao_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2867/indicacao_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2868/indicacao_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2869/indicacao_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2870/indicacao_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2871/indicacao_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2872/indicacao_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2873/indicacao_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2874/indicacao_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2875/indicacao_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2876/indicacao_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2877/indicacao_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2878/indicacao_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2879/indicacao_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2887/indicacao_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2888/indicacao_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2889/indicacao_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2890/indicacao_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2891/indicacao_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2892/indicacao_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2893/indicacao_no_32-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2894/indicacao_no_33-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2895/indicacao_no_34-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2896/indicacao_no_35-2025..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2897/indicacao_no_36-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2898/indicacao_no_37-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2900/indicacao_no_38-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2903/indicacao_no_39-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2904/indicacao_no_40-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2905/indicacao_no_41-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2906/indicacao_no_42-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2907/indicacao_no_43-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2908/indicacao_no_44-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2909/indicacao_no_45-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2910/indicacao_no_46-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2911/indicacao_no_47-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2912/indicacao_no_48-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2913/indicacao_no_49-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2914/indicacao_no_50-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2915/indicacao_no_51-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2916/indicacao_no52-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2917/indicacao_no_53-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2918/indicacao_no_54-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2919/indicacao_no55-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2920/indicacao_no_56-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2921/indicacao_no_57-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2922/indicacao_no_58-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2923/indicacao_no_59-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2924/indicacao_no_60-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2925/indicacao_nba_061-2025_-_paula_-_rotatoria_bifurcacao_rua_augusto_branquinho_e_sao_vicente_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2926/indicacao_nba_062-2025_-_paula_-_rua_januario_gontijo_asfaltamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2927/indicacao_nba_063-2025_-_paula_-_rua_mirandopolis_buracos_na_via_copasa_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2932/indicacao_no_64-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2933/indicacao_no_65-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2934/indicacao_no_66-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2935/indicacao_no_67-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2936/indicacao_no_68-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2939/indicacao_no_69-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2940/indicacao_no_70-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2943/indicacao_no_71-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2950/indicacao_no_72-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2951/indicacao_no_73-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2952/indicacao_no_74-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2953/indicacao_no_75-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2954/indicacao_no_76-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2955/indicacao_no_77-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2956/indicacao_no_78-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2957/indicacao_no_79-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2958/indicacao_no_80-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2959/indicacao_no_81-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2961/indicacao_no_82-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2962/indicacao_no_083-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2963/indicacao_no_084-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2965/indicacao_no_85-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2966/indicacao_no_86-025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2967/indicacao_no_87-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2968/indicacao_no_88-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2969/indicacao_no_89-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2972/indicacao_no_90-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2973/indicacao_no_91-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2978/indicacao_no_92-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2979/indicacao_no_93-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2981/indicacao_no_94-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2982/indicacao_no_95-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2983/indicacao_no_96-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2984/indicacao_no_97-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2985/indicacao_no_98-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2986/indicacao_no_99-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2987/indicacao_no_100-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2988/indicacao_no_101-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2989/indicacao_no_102-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2990/indicacao_no_103-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2991/indicacao_no_104-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2992/indicacao_no_105-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2995/indicacao_no_106-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2996/indicacao_no_107-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2997/indicacao_no_108-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2998/indicacao_no_109-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2999/indicacao_no_110-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3002/indicacao_no_111-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3003/indicacao_no_112-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3004/indicacao_no_113-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3005/indicacao_no_114-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3006/indicacao_no_115-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3007/indicacao_no_116-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3009/indicacao_no_117-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3011/indicacao_no_118-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3016/indicacao_no_119-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3020/indicacao_no_120-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3022/indicacao_no_121-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3027/indicacao_no_122-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3031/indicacao_no_123-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3032/indicacao_no_124-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3033/indicacao_no_125-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3034/indicacao_no_126-2025_-_reajuste_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3036/indicacao_no_127-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3039/indicacao_n_128-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3040/indicacao_no_129-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3041/indicacao_no_130-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3042/indicacao_no_131-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3043/indicacao_no_132-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3044/indicacao_no_133-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3045/indicacao_no_134-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3046/indicacao_no_135-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3049/indicacao_no_136-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3050/indicacao_no_037-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3051/indicacao_no_138-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3054/indicacao_no_139-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3056/indicacao_no_140-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3059/indicacao_no_141-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3060/indicacao_no_142-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3061/indicacao_no_143-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3062/indicacao_no_144-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3063/indicacao_no_145-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3070/indicacao_no_146-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3073/indicacao_no_148-2025..pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3074/indicacao_no_149-2025..pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3078/indicacao_no_151-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3079/indicacao_no_152-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3080/indicacao_no_153-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3081/indicacao_no_154-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3082/indicacao_no_155-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3083/indicacao_no_156-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3085/indicacao_no_157-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3088/indicacao_no_158-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3089/indicacao_no_159-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3090/indicacao_no_160-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3092/indicacao_no_161-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3093/indicacao_no_162-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3094/indicacao_no_163-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3095/indicacao_no_164-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3103/indicacao_no_165-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3102/indicacao_no_166-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3105/indicacao_no_167-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3106/indicacao_no_168-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3107/indicacao_no_169-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3108/indicacao_no_170-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3109/indicacao_no_171-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3112/indicacao_no_172-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3115/indicacao_no_173-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3116/indicacao_no_174-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3118/indicacao_no_175-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3119/indicacao_no_176-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3120/indicacao_no_177-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3123/indicacao_no_178-2025_-_jader__-_poco_artesiano_comunidade_de_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3124/indicacao_no_179_-_vereadores_-.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3125/indicacao_no_180_-_vereadores_-.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3126/indicacao_no_181-2025_-_vereadores_-_caminho_seguro_para_a_escola.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3127/indicacao_no_182-2025_-_jader_-_comunidade_morro_grande.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3128/indicacao_no_183-_paula.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3130/indicacao_no_184-2025_-_jader__-_matadouro.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3131/indicacao_no_185-2025_-_jader_-_pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3134/indicacao_no_186-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3135/indicacao_no_187_-_jader_-_limpeza_alameda_das_mansoes.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3136/indicacao_no_188-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3138/indicacao_no_189_-_jader_-_chip_nos_cachorros.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3142/indicacao_no_190_-_jader__-_programa_vacinacao_e_castracao.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3143/indicacao_no_191-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3144/indicacao_no_192-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3145/indicacap_no_193-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3146/indicacao_no_194-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3152/indicacao_no_195-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3153/indicacao_no_196-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3154/indicacao_no_197-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3155/indicacao_no_198-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3160/indicacao_no_199-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3161/indicacao_no_200-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3162/indicacao_no_201-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3163/indicacao_no_202-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3164/indicacao_no_203-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3167/indicacao_no_204-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3168/indicacao_no_205-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3169/indicacao_no_206-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3170/indicacao_no_207-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3171/indicacao_no_208-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3172/indicacao_no_209-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3175/indicacao_no_210-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3176/indicacao_no_211-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3177/indicacao_no_212-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3179/indicacao_no_213-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3180/indicacao_no_214-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3181/indicacao_no_215-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3182/indicacao_no_216-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3183/indicacao_no_217-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3186/indicacao_no_218-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3187/indicacao_no_219_-_2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3188/indicacao_no_220-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3191/indicacao_no_221_-_2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3192/indicacao_no_222-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3195/indicacao_no_223-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3196/indicacao_no_224-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3197/indicacao_no_225-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3201/indicacao_no_226-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3202/indicacao_no_227-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3210/indicacao_no_228-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3212/indicacao_no_229-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3213/indicacao_no_230-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3224/indicacao_no_231-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3228/indicacao_no_232-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3229/indicacao_no_233-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3230/indicacao_no_234-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3231/indicacao_no_235-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3247/indicacao_no_236-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3257/indicacao_no_237-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3258/indicacao_no_238-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3259/indicacao_no_239-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3260/indicacao_no_240-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3261/indicacao_no_241-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3262/indicacao_no_242-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3265/indicacao_no_243-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3266/indicacao_no_244-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3267/indicacao_no_245-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3270/indicacao_no_246-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3271/indicacao_no_247-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3272/indicacao_no_248-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3273/indicacao_no_249-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3274/indicacao_no_250-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3278/indicacao_no_251-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3289/indicacao_no_252-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3291/indicacao_no_253-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3292/indicacao_no_254-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3293/indicacao_no_255-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3294/indicacao_no_256-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3295/indicacao_no_257-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3296/indicacao_no_258-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3299/indicacao_no_259-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3300/indicacao_no_260-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3301/indicacao_no_261-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3302/indicacao_no_262-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3304/indicacao_no_263-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3306/indicacao_no_264-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3307/indicacao_no_265-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3309/indicacao_no_266-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3313/indicacao_no_267-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3314/indicacao_no_268-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3318/indicacao_no_269-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3319/indicacao_no_270-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3325/indicacao_no_271-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3327/indicacao_no_272-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3329/indicacao_no_273-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3331/indicacao_no_274-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3332/indicacao_no_275-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3333/indicacao_no_276-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3334/indicacao_no_277-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3335/indicacao_no_278-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3338/indicacao_no_279-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3339/indicacao_no_280-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3346/indicacao_no_281-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3349/indicacao_no_282-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3352/indicacao_no_283-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3353/indicacao_no_284-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3355/indicacao_no_285-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3357/indicacao_no_286-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3358/indicacao_no_287-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3359/indicacao_no_288-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3368/indicacao_no_289-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3371/indicacao_no_290-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3377/indicacao_no_291-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3384/indicacao_no_292-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3392/indicacao_no_293-2025..pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3393/indicacao_no_294-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3398/indicacao_no_295-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3399/indicacao_no_296-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3400/indicacao_no_297-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3401/indicacao_no_298-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3408/indicacao_no_299-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3409/indicacao_no_300-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3410/indicacao_no_301-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3411/indicacao_no_302-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3412/indicacao_no_303-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3414/indicacao_no_304-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3415/indicacao_no_305-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3419/indicacao_no_306-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3420/indicacao_no_307-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3421/indicacao_no_308-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3422/indicacao_no_309-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3430/indicacao_no_310-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3432/indicacao_no_311-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3434/indicacao_no_312-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3435/indicacao_no_313-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3438/indicacao_no_314-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3439/indicacao_no_315-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3440/indicacao_no_316-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3446/indicacao_no_317-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3189/mensagem_de_veto_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3190/mensagem_de_veto_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3205/mensagem_de_veto_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3282/mensagem_de_veto_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3283/mensagem_de_veto_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3284/mensagem_de_veto_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3330/mensagem_de_veto_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3375/mensagem_de_veto_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3376/mensagem_de_veto_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3418/mensagem_de_veto_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3204/mocao_de_aplausos_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3206/mocao_de_aplausos_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3207/mocao_de_aplausos_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3219/mocao_de_aplausos_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3234/mocao_de_aplausos_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3235/mocao_de_aplausos_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3236/mocao_de_aplausos_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3237/mocao_de_aplausos_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3239/mocao_de_aplausos_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3241/mocao_de_aplausos_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3242/mocao_de_aplausos_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3244/mocao_de_aplausos_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3245/mocao_de_aplausos_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3248/mocao_de_aplausos_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3249/mocao_de_aplausos_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3250/mocao_de_aplausos_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3253/mocao_de_aplausos_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3254/mocao_de_aplausos_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3199/projeto_de_decreto_legislativo_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3200/projeto_de_decreto_legislativo_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3216/projeto_de_decreto_legislativo_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3217/projeto_de_decreto_legislativo_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3218/projeto_de_decreto_legislativo_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3220/projeto_de_decreto_legislativo_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3226/projeto_de_decreto_legislativo_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3227/projeto_de_decreto_legislativo_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3243/projeto_de_decreto_legislativo_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3263/projeto_de_decreto_legislativo_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3264/projeto_de_decreto_legislativo_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3269/projeto_de_decreto_legislativo_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3317/projeto_de_decreto_legislativo_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2882/projeto_de_lei_complementar_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2941/projeto_de_lei_complementar_no_002-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3312/projeto_de_lei_complementar_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3348/projeto_de_lei_complementar_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2848/projeto_de_lei_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2849/projeto_de_lei_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2850/projeto_de_lei_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2851/projeto_de_lei_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2852/projeto_de_lei_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2853/projeto_de_lei_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2866/projeto_de_lei_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2883/projeto_de_lei_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2884/projeto_de_lei_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2885/projeto_de_lei_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2930/projeto_de_lei_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2931/projeto_de_lei_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2937/projeto_de_lei_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2938/projeto_de_lei_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2945/projeto_de_lei_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2946/projeto_de_lei_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2949/projeto_de_lei_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2960/projeto_de_lei_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2964/projeto_de_lei_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2993/projeto_de_lei_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2994/projeto_de_lei_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3000/projeto_de_lei_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3008/projeto_de_lei_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3010/projeto_de_lei_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3015/projeto_de_lei_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3017/projeto_de_lei_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3018/projeto_de_lei_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3024/projeto_de_lei_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3025/projeto_de_lei_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3026/projeto_de_lei_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3028/projeto_de_lei_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3029/projeto_de_lei_no_32-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3030/projeto_de_lei_no_33-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3035/projeto_de_lei_no_34-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3038/projeto_de_lei_no_35-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3048/projeto_de_lei_no_36-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3053/projeto_de_lei_no_37-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3057/projeto_de_lei_no_38-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3058/projeto_de_lei_no_39-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3066/projeto_de_lei_no_40-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3067/projeto_de_lei_no_41-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3068/projeto_de_lei_no_42-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3069/projeto_de_lei_no_43-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3075/projeto_de_lei_no_44-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3076/projeto_de_lei_nc2ba_045-2025_-_cabo_jota_-_lista_casas_populares_ok-1_assinado-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3084/projeto_de_lei_no_46-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3086/projeto_de_lei_no_47-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3087/projeto_de_lei_no_48-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3097/projeto_de_lei_no_49-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3117/projeto_de_lei_no_50-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3140/projeto_de_lei_no_51-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3141/projeto_de_lei_no_52-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3147/projeto_de_lei_no_53-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3148/projeto_de_lei_no_54-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3149/projeto_de_lei_no_55-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3156/projeto_de_lei_no_56-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3157/projeto_de_lei_no_57-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3159/projeto_de_lei_no_58-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3165/projeto_de_lei_no_59-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3184/projeto_de_lei_no_60-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3185/projeto_de_lei_no_61-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3193/projeto_de_lei_no_62-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3194/projeto_de_lei_no_63-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3198/projeto_de_lei_no_64-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3208/projeto_de_lei_no_65-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3214/projeto_de_lei_no_66-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3215/projeto_de_lei_no_67-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3221/projeto_de_lei_no_68-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3222/projeto_de_lei_no_69-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3238/projeto_de_lei_no_70-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3240/projeto_de_lei_no_71-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3251/projeto_de_lei_no_72-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3252/projeto_de_lei_no_73-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3268/projeto_de_lei_no_74-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3276/projeto_de_lei_no_75-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3279/projeto_de_lei_no_76-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3280/projeto_de_lei_no_77-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3281/projeto_de_lei_no_78-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3288/projeto_de_lei_no_79-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3297/projeto_de_lei_no_80-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3298/projeto_de_lei_no_81-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3305/projeto_de_lei_no_82-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3308/projeto_de_lei_no_83-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3320/projeto_de_lei_no_84-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3322/projeto_de_lei_no_85-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3323/projeto_de_lei_no_86-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3324/projeto_de_lei_no_87-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3328/projeto_de_lei_no_88-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3340/projeto_de_lei_no_89-2025_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3341/projeto_de_lei_no_90-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3343/projeto_de_lei_no_91-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3344/projeto_de_lei_no_92-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3345/projeto_de_lei_no_93-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3347/projeto_de_lei_no_94-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3350/projeto_de_lei_no_95-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3351/projeto_de_lei_no_96-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3356/projeto_de_lei_no_97-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3361/projeto_de_lei_no_98-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3362/projeto_de_lei_no_99-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3363/projeto_de_lei_no_100-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3364/projeto_de_lei_no_101-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3369/projeto_de_lei_no_102-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3374/projeto_de_lei_no_103-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3385/projeto_de_lei_no_104-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3389/projeto_de_lei_no_105-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3404/projeto_de_lei_no_106-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3405/projeto_de_lei_no_107-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3406/projeto_de_lei_no_108-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3407/projeto_de_lei_no_109-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3413/projeto_de_lei_no_110-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3423/projeto_de_lei_no_111-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3424/projeto_de_lei_no_112-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3425/projeto_de_lei_no_113-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3426/projeto_de_lei_no_114-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3427/projeto_de_lei_no_115-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3428/projeto_de_lei_no_116-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3429/projeto_de_lei_no_117-2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3431/projeto_de_lei_no_118-2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3433/projeto_de_lei_no_119-2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3436/projeto_de_lei_no_120-2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3441/projeto_de_lei_no_121-2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2880/projeto_de_resolucao_legislativa_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3023/projeto_de_resolucao_legislativa_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3055/projeto_de_resolucao_legislativa_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3173/projeto_de_resolucao_legislativa_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3225/projeto_de_resolucao_legislativa_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3310/projeto_de_resolucao_legislativa_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3315/projeto_de_resolucao_legislativa_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3316/projeto_de_resolucao_legislativa_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3336/projeto_de_resolucao_legislativa_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3337/projeto_de_resolucao_legislativa_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3360/projeto_de_resolucao_legislativa_no_11-2025_ok.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2944/projeto_substitutivo_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3037/projeto_substitutivo_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3203/projeto_substitutivo_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2947/proposta_de_emenda_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2948/proposta_de_emenda_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3012/proposta_de_emenda_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3013/proposta_de_emenda_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3014/proposta_de_emenda_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3019/proposta_de_emenda_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3021/proposta_de_emenda_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3047/proposta_de_emenda_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3072/proposta_de_emenda_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3110/proposta_de_emenda_no_11-2025_-_registro_de_votacao.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3111/proposta_de_emenda_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3132/proposta_de_emenda_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3133/proposta_de_emenda_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3137/proposta_de_emenda_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3211/proposta_de_emenda_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3246/proposta_de_emenda_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3255/proposta_de_emenda_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3275/proposta_de_emenda_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3277/proposta_de_emenda_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3311/proposta_de_emenda_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3354/proposta_de_emenda_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3383/proposta_de_emenda_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3388/proposta_de_emenda_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3394/proposta_de_emenda_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3395/proposta_de_emenda_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3396/proposta_de_emenda_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3397/proposta_de_emenda_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3416/proposta_de_emenda_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3417/proposta_de_emenda_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3437/proposta_de_emenda_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2881/proposta_de_emenda_a_lei_organica_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3052/proposta_de_emenda_a_lom_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3139/proposta_de_emenda_a_lei_organica_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3370/proposta_de_emenda_impositiva_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3373/proposta_de_emenda_impositiva_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3378/proposta_de_emenda_impositiva_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3379/proposta_de_emenda_impositiva_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3380/proposta_de_emenda_impositiva_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3381/propostas_de_emenda_impostitiva_no_06-_2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3382/proposta_de_emenda_impositiva_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3386/propostas_de_emenda_impostitiva_no_08-_2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3387/proposta_de_emenda_impositiva_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3390/proposta_de_emenda_impositiva_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3391/proposta_de_emenda_impositiva_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2928/requerimento_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2929/requerimento_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2942/rquerimento_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/2970/requerimento_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3064/requerimento_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3065/requerimento_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3091/requerimento_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3096/requerimento_nc2ba_08-2025_-_jose_carlos_-_audiencia_publica_assinado.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3098/requerimento_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3099/requerimento_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3100/requerimento_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3101/requerimento_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3113/requerimento_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3114/requerimento_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3121/requerimento_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3174/requerimento_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3178/requerimento_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3209/requerimento_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3232/requerimento_no_19-2025_-_rodrigo_-_sec._de_saude_-_cisalp.docx" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3233/requerimento_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3256/requerimento_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3287/requerimento_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3303/requerimento_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3321/requerimento_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2025/3403/requerimento_no_026-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H569"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="135.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="180.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="179.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -20524,984 +20524,984 @@
       </c>
       <c r="G532" s="1" t="s">
         <v>1980</v>
       </c>
       <c r="H532" t="s">
         <v>1981</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
         <v>1982</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
         <v>10</v>
       </c>
       <c r="D533" t="s">
         <v>1983</v>
       </c>
       <c r="E533" t="s">
         <v>1984</v>
       </c>
       <c r="F533" t="s">
-        <v>103</v>
+        <v>294</v>
       </c>
       <c r="G533" s="1" t="s">
         <v>1985</v>
       </c>
       <c r="H533" t="s">
         <v>1986</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
         <v>1987</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
         <v>17</v>
       </c>
       <c r="D534" t="s">
         <v>1983</v>
       </c>
       <c r="E534" t="s">
         <v>1984</v>
       </c>
       <c r="F534" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="G534" s="1" t="s">
         <v>1988</v>
       </c>
       <c r="H534" t="s">
         <v>1989</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
         <v>1990</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
         <v>21</v>
       </c>
       <c r="D535" t="s">
         <v>1983</v>
       </c>
       <c r="E535" t="s">
         <v>1984</v>
       </c>
       <c r="F535" t="s">
-        <v>112</v>
+        <v>103</v>
       </c>
       <c r="G535" s="1" t="s">
         <v>1991</v>
       </c>
       <c r="H535" t="s">
         <v>1992</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
         <v>1993</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
         <v>25</v>
       </c>
       <c r="D536" t="s">
         <v>1983</v>
       </c>
       <c r="E536" t="s">
         <v>1984</v>
       </c>
       <c r="F536" t="s">
-        <v>103</v>
+        <v>285</v>
       </c>
       <c r="G536" s="1" t="s">
         <v>1994</v>
       </c>
       <c r="H536" t="s">
         <v>1995</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
         <v>1996</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
         <v>29</v>
       </c>
       <c r="D537" t="s">
         <v>1983</v>
       </c>
       <c r="E537" t="s">
         <v>1984</v>
       </c>
       <c r="F537" t="s">
-        <v>1129</v>
+        <v>46</v>
       </c>
       <c r="G537" s="1" t="s">
         <v>1997</v>
       </c>
       <c r="H537" t="s">
         <v>1998</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
         <v>1999</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
         <v>33</v>
       </c>
       <c r="D538" t="s">
         <v>1983</v>
       </c>
       <c r="E538" t="s">
         <v>1984</v>
       </c>
       <c r="F538" t="s">
-        <v>1129</v>
+        <v>112</v>
       </c>
       <c r="G538" s="1" t="s">
         <v>2000</v>
       </c>
       <c r="H538" t="s">
         <v>2001</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
         <v>2002</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
         <v>37</v>
       </c>
       <c r="D539" t="s">
         <v>1983</v>
       </c>
       <c r="E539" t="s">
         <v>1984</v>
       </c>
       <c r="F539" t="s">
+        <v>259</v>
+      </c>
+      <c r="G539" s="1" t="s">
         <v>2003</v>
       </c>
-      <c r="G539" s="1" t="s">
+      <c r="H539" t="s">
         <v>2004</v>
-      </c>
-[...1 lines deleted...]
-        <v>2005</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>2006</v>
+        <v>2005</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
         <v>41</v>
       </c>
       <c r="D540" t="s">
         <v>1983</v>
       </c>
       <c r="E540" t="s">
         <v>1984</v>
       </c>
       <c r="F540" t="s">
-        <v>206</v>
+        <v>165</v>
       </c>
       <c r="G540" s="1" t="s">
+        <v>2006</v>
+      </c>
+      <c r="H540" t="s">
         <v>2007</v>
-      </c>
-[...1 lines deleted...]
-        <v>2008</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
         <v>45</v>
       </c>
       <c r="D541" t="s">
         <v>1983</v>
       </c>
       <c r="E541" t="s">
         <v>1984</v>
       </c>
       <c r="F541" t="s">
-        <v>112</v>
+        <v>388</v>
       </c>
       <c r="G541" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="H541" t="s">
         <v>2010</v>
-      </c>
-[...1 lines deleted...]
-        <v>2011</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>2012</v>
+        <v>2011</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
         <v>50</v>
       </c>
       <c r="D542" t="s">
         <v>1983</v>
       </c>
       <c r="E542" t="s">
         <v>1984</v>
       </c>
       <c r="F542" t="s">
-        <v>112</v>
+        <v>1129</v>
       </c>
       <c r="G542" s="1" t="s">
+        <v>2012</v>
+      </c>
+      <c r="H542" t="s">
         <v>2013</v>
-      </c>
-[...1 lines deleted...]
-        <v>2014</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>2015</v>
+        <v>2014</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
         <v>54</v>
       </c>
       <c r="D543" t="s">
         <v>1983</v>
       </c>
       <c r="E543" t="s">
         <v>1984</v>
       </c>
       <c r="F543" t="s">
+        <v>206</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="H543" t="s">
         <v>2016</v>
-      </c>
-[...4 lines deleted...]
-        <v>2018</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>10</v>
+      </c>
+      <c r="D544" t="s">
+        <v>2018</v>
+      </c>
+      <c r="E544" t="s">
         <v>2019</v>
       </c>
-      <c r="B544" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F544" t="s">
-        <v>2016</v>
+        <v>103</v>
       </c>
       <c r="G544" s="1" t="s">
         <v>2020</v>
       </c>
       <c r="H544" t="s">
         <v>2021</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
         <v>2022</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
-        <v>62</v>
+        <v>17</v>
       </c>
       <c r="D545" t="s">
-        <v>1983</v>
+        <v>2018</v>
       </c>
       <c r="E545" t="s">
-        <v>1984</v>
+        <v>2019</v>
       </c>
       <c r="F545" t="s">
-        <v>1129</v>
+        <v>112</v>
       </c>
       <c r="G545" s="1" t="s">
         <v>2023</v>
       </c>
       <c r="H545" t="s">
         <v>2024</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
         <v>2025</v>
       </c>
       <c r="B546" t="s">
         <v>9</v>
       </c>
       <c r="C546" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="D546" t="s">
-        <v>1983</v>
+        <v>2018</v>
       </c>
       <c r="E546" t="s">
-        <v>1984</v>
+        <v>2019</v>
       </c>
       <c r="F546" t="s">
-        <v>1129</v>
+        <v>112</v>
       </c>
       <c r="G546" s="1" t="s">
         <v>2026</v>
       </c>
       <c r="H546" t="s">
         <v>2027</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
         <v>2028</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
-        <v>70</v>
+        <v>25</v>
       </c>
       <c r="D547" t="s">
-        <v>1983</v>
+        <v>2018</v>
       </c>
       <c r="E547" t="s">
-        <v>1984</v>
+        <v>2019</v>
       </c>
       <c r="F547" t="s">
-        <v>1129</v>
+        <v>103</v>
       </c>
       <c r="G547" s="1" t="s">
         <v>2029</v>
       </c>
       <c r="H547" t="s">
         <v>2030</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
         <v>2031</v>
       </c>
       <c r="B548" t="s">
         <v>9</v>
       </c>
       <c r="C548" t="s">
-        <v>74</v>
+        <v>29</v>
       </c>
       <c r="D548" t="s">
-        <v>1983</v>
+        <v>2018</v>
       </c>
       <c r="E548" t="s">
-        <v>1984</v>
+        <v>2019</v>
       </c>
       <c r="F548" t="s">
-        <v>259</v>
+        <v>1129</v>
       </c>
       <c r="G548" s="1" t="s">
         <v>2032</v>
       </c>
       <c r="H548" t="s">
         <v>2033</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
         <v>2034</v>
       </c>
       <c r="B549" t="s">
         <v>9</v>
       </c>
       <c r="C549" t="s">
-        <v>78</v>
+        <v>33</v>
       </c>
       <c r="D549" t="s">
-        <v>1983</v>
+        <v>2018</v>
       </c>
       <c r="E549" t="s">
-        <v>1984</v>
+        <v>2019</v>
       </c>
       <c r="F549" t="s">
-        <v>206</v>
+        <v>1129</v>
       </c>
       <c r="G549" s="1" t="s">
         <v>2035</v>
       </c>
       <c r="H549" t="s">
         <v>2036</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
         <v>2037</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
-        <v>82</v>
+        <v>37</v>
       </c>
       <c r="D550" t="s">
-        <v>1983</v>
+        <v>2018</v>
       </c>
       <c r="E550" t="s">
-        <v>1984</v>
+        <v>2019</v>
       </c>
       <c r="F550" t="s">
-        <v>112</v>
+        <v>2038</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>2038</v>
+        <v>2039</v>
       </c>
       <c r="H550" t="s">
-        <v>2039</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
-        <v>2040</v>
+        <v>2041</v>
       </c>
       <c r="B551" t="s">
         <v>9</v>
       </c>
       <c r="C551" t="s">
-        <v>86</v>
+        <v>41</v>
       </c>
       <c r="D551" t="s">
-        <v>1983</v>
+        <v>2018</v>
       </c>
       <c r="E551" t="s">
-        <v>1984</v>
+        <v>2019</v>
       </c>
       <c r="F551" t="s">
-        <v>2041</v>
+        <v>206</v>
       </c>
       <c r="G551" s="1" t="s">
         <v>2042</v>
       </c>
       <c r="H551" t="s">
         <v>2043</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
         <v>2044</v>
       </c>
       <c r="B552" t="s">
         <v>9</v>
       </c>
       <c r="C552" t="s">
-        <v>90</v>
+        <v>45</v>
       </c>
       <c r="D552" t="s">
-        <v>1983</v>
+        <v>2018</v>
       </c>
       <c r="E552" t="s">
-        <v>1984</v>
+        <v>2019</v>
       </c>
       <c r="F552" t="s">
-        <v>2041</v>
+        <v>112</v>
       </c>
       <c r="G552" s="1" t="s">
         <v>2045</v>
       </c>
       <c r="H552" t="s">
         <v>2046</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
         <v>2047</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
-        <v>94</v>
+        <v>50</v>
       </c>
       <c r="D553" t="s">
-        <v>1983</v>
+        <v>2018</v>
       </c>
       <c r="E553" t="s">
-        <v>1984</v>
+        <v>2019</v>
       </c>
       <c r="F553" t="s">
-        <v>294</v>
+        <v>112</v>
       </c>
       <c r="G553" s="1" t="s">
         <v>2048</v>
       </c>
       <c r="H553" t="s">
         <v>2049</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
         <v>2050</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
-        <v>98</v>
+        <v>54</v>
       </c>
       <c r="D554" t="s">
-        <v>1983</v>
+        <v>2018</v>
       </c>
       <c r="E554" t="s">
-        <v>1984</v>
+        <v>2019</v>
       </c>
       <c r="F554" t="s">
-        <v>294</v>
+        <v>2051</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>2051</v>
+        <v>2052</v>
       </c>
       <c r="H554" t="s">
-        <v>2052</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>2053</v>
+        <v>2054</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
-        <v>102</v>
+        <v>58</v>
       </c>
       <c r="D555" t="s">
-        <v>1983</v>
+        <v>2018</v>
       </c>
       <c r="E555" t="s">
-        <v>1984</v>
+        <v>2019</v>
       </c>
       <c r="F555" t="s">
-        <v>112</v>
+        <v>2051</v>
       </c>
       <c r="G555" s="1" t="s">
-        <v>2054</v>
+        <v>2055</v>
       </c>
       <c r="H555" t="s">
-        <v>2055</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>2056</v>
+        <v>2057</v>
       </c>
       <c r="B556" t="s">
         <v>9</v>
       </c>
       <c r="C556" t="s">
-        <v>107</v>
+        <v>62</v>
       </c>
       <c r="D556" t="s">
-        <v>1983</v>
+        <v>2018</v>
       </c>
       <c r="E556" t="s">
-        <v>1984</v>
+        <v>2019</v>
       </c>
       <c r="F556" t="s">
         <v>1129</v>
       </c>
       <c r="G556" s="1" t="s">
-        <v>2057</v>
+        <v>2058</v>
       </c>
       <c r="H556" t="s">
-        <v>2058</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
-        <v>2059</v>
+        <v>2060</v>
       </c>
       <c r="B557" t="s">
         <v>9</v>
       </c>
       <c r="C557" t="s">
-        <v>111</v>
+        <v>66</v>
       </c>
       <c r="D557" t="s">
-        <v>1983</v>
+        <v>2018</v>
       </c>
       <c r="E557" t="s">
-        <v>1984</v>
+        <v>2019</v>
       </c>
       <c r="F557" t="s">
-        <v>294</v>
+        <v>1129</v>
       </c>
       <c r="G557" s="1" t="s">
-        <v>610</v>
+        <v>2061</v>
       </c>
       <c r="H557" t="s">
-        <v>2060</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>2061</v>
+        <v>2063</v>
       </c>
       <c r="B558" t="s">
         <v>9</v>
       </c>
       <c r="C558" t="s">
-        <v>116</v>
+        <v>70</v>
       </c>
       <c r="D558" t="s">
-        <v>1983</v>
+        <v>2018</v>
       </c>
       <c r="E558" t="s">
-        <v>1984</v>
+        <v>2019</v>
       </c>
       <c r="F558" t="s">
-        <v>206</v>
+        <v>1129</v>
       </c>
       <c r="G558" s="1" t="s">
-        <v>2062</v>
+        <v>2064</v>
       </c>
       <c r="H558" t="s">
-        <v>2063</v>
+        <v>2065</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>2064</v>
+        <v>2066</v>
       </c>
       <c r="B559" t="s">
         <v>9</v>
       </c>
       <c r="C559" t="s">
-        <v>10</v>
+        <v>74</v>
       </c>
       <c r="D559" t="s">
-        <v>2065</v>
+        <v>2018</v>
       </c>
       <c r="E559" t="s">
-        <v>2066</v>
+        <v>2019</v>
       </c>
       <c r="F559" t="s">
-        <v>294</v>
+        <v>259</v>
       </c>
       <c r="G559" s="1" t="s">
         <v>2067</v>
       </c>
       <c r="H559" t="s">
         <v>2068</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
         <v>2069</v>
       </c>
       <c r="B560" t="s">
         <v>9</v>
       </c>
       <c r="C560" t="s">
-        <v>17</v>
+        <v>78</v>
       </c>
       <c r="D560" t="s">
-        <v>2065</v>
+        <v>2018</v>
       </c>
       <c r="E560" t="s">
-        <v>2066</v>
+        <v>2019</v>
       </c>
       <c r="F560" t="s">
-        <v>13</v>
+        <v>206</v>
       </c>
       <c r="G560" s="1" t="s">
         <v>2070</v>
       </c>
       <c r="H560" t="s">
         <v>2071</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
         <v>2072</v>
       </c>
       <c r="B561" t="s">
         <v>9</v>
       </c>
       <c r="C561" t="s">
-        <v>21</v>
+        <v>82</v>
       </c>
       <c r="D561" t="s">
-        <v>2065</v>
+        <v>2018</v>
       </c>
       <c r="E561" t="s">
-        <v>2066</v>
+        <v>2019</v>
       </c>
       <c r="F561" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="G561" s="1" t="s">
         <v>2073</v>
       </c>
       <c r="H561" t="s">
         <v>2074</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
         <v>2075</v>
       </c>
       <c r="B562" t="s">
         <v>9</v>
       </c>
       <c r="C562" t="s">
-        <v>25</v>
+        <v>86</v>
       </c>
       <c r="D562" t="s">
-        <v>2065</v>
+        <v>2018</v>
       </c>
       <c r="E562" t="s">
-        <v>2066</v>
+        <v>2019</v>
       </c>
       <c r="F562" t="s">
-        <v>285</v>
+        <v>2076</v>
       </c>
       <c r="G562" s="1" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="H562" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>2078</v>
+        <v>2079</v>
       </c>
       <c r="B563" t="s">
         <v>9</v>
       </c>
       <c r="C563" t="s">
-        <v>29</v>
+        <v>90</v>
       </c>
       <c r="D563" t="s">
-        <v>2065</v>
+        <v>2018</v>
       </c>
       <c r="E563" t="s">
-        <v>2066</v>
+        <v>2019</v>
       </c>
       <c r="F563" t="s">
-        <v>46</v>
+        <v>2076</v>
       </c>
       <c r="G563" s="1" t="s">
-        <v>2079</v>
+        <v>2080</v>
       </c>
       <c r="H563" t="s">
-        <v>2080</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>2081</v>
+        <v>2082</v>
       </c>
       <c r="B564" t="s">
         <v>9</v>
       </c>
       <c r="C564" t="s">
-        <v>33</v>
+        <v>94</v>
       </c>
       <c r="D564" t="s">
-        <v>2065</v>
+        <v>2018</v>
       </c>
       <c r="E564" t="s">
-        <v>2066</v>
+        <v>2019</v>
       </c>
       <c r="F564" t="s">
-        <v>112</v>
+        <v>294</v>
       </c>
       <c r="G564" s="1" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
       <c r="H564" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="B565" t="s">
         <v>9</v>
       </c>
       <c r="C565" t="s">
-        <v>37</v>
+        <v>98</v>
       </c>
       <c r="D565" t="s">
-        <v>2065</v>
+        <v>2018</v>
       </c>
       <c r="E565" t="s">
-        <v>2066</v>
+        <v>2019</v>
       </c>
       <c r="F565" t="s">
-        <v>259</v>
+        <v>294</v>
       </c>
       <c r="G565" s="1" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="H565" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
       <c r="B566" t="s">
         <v>9</v>
       </c>
       <c r="C566" t="s">
-        <v>41</v>
+        <v>102</v>
       </c>
       <c r="D566" t="s">
-        <v>2065</v>
+        <v>2018</v>
       </c>
       <c r="E566" t="s">
-        <v>2066</v>
+        <v>2019</v>
       </c>
       <c r="F566" t="s">
-        <v>165</v>
+        <v>112</v>
       </c>
       <c r="G566" s="1" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
       <c r="H566" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
       <c r="B567" t="s">
         <v>9</v>
       </c>
       <c r="C567" t="s">
-        <v>45</v>
+        <v>107</v>
       </c>
       <c r="D567" t="s">
-        <v>2065</v>
+        <v>2018</v>
       </c>
       <c r="E567" t="s">
-        <v>2066</v>
+        <v>2019</v>
       </c>
       <c r="F567" t="s">
-        <v>388</v>
+        <v>1129</v>
       </c>
       <c r="G567" s="1" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
       <c r="H567" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
       <c r="B568" t="s">
         <v>9</v>
       </c>
       <c r="C568" t="s">
-        <v>50</v>
+        <v>111</v>
       </c>
       <c r="D568" t="s">
-        <v>2065</v>
+        <v>2018</v>
       </c>
       <c r="E568" t="s">
-        <v>2066</v>
+        <v>2019</v>
       </c>
       <c r="F568" t="s">
-        <v>1129</v>
+        <v>294</v>
       </c>
       <c r="G568" s="1" t="s">
-        <v>2094</v>
+        <v>610</v>
       </c>
       <c r="H568" t="s">
         <v>2095</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
         <v>2096</v>
       </c>
       <c r="B569" t="s">
         <v>9</v>
       </c>
       <c r="C569" t="s">
-        <v>54</v>
+        <v>116</v>
       </c>
       <c r="D569" t="s">
-        <v>2065</v>
+        <v>2018</v>
       </c>
       <c r="E569" t="s">
-        <v>2066</v>
+        <v>2019</v>
       </c>
       <c r="F569" t="s">
         <v>206</v>
       </c>
       <c r="G569" s="1" t="s">
         <v>2097</v>
       </c>
       <c r="H569" t="s">
         <v>2098</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>