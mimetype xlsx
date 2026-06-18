--- v0 (2026-02-05)
+++ v1 (2026-06-18)
@@ -10,2330 +10,2330 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4400" uniqueCount="1890">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4400" uniqueCount="1891">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Dr. Mucio Advogado</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2055/indicacao_no_01-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2055/indicacao_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalado um parque infantil e uma academia ao ar livre na Comunidade de Mata do Salgado.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Dr. Mucio Advogado, Igão do Niterói</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2056/indicacao_no_02-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2056/indicacao_no_02-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado a limpeza e a manutenção da pista e da lagoa Parque da Banheira, neste município.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2057/indicacao_no_03-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2057/indicacao_no_03-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalado um parque infantil e uma academia ao ar livre na Comunidade de Bravinhos.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2058/indicacao_no_04-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2058/indicacao_no_04-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o recapeamento na Comunidade Mata do Salgado.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2059/indicacao_no_05-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2059/indicacao_no_05-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o recapeamento ou operação tapa buraco na Rua Lagoa Dourada, no bairro Bela Vista II, neste município.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2060/indicacao_no_06-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2060/indicacao_no_06-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalado a rede de iluminação pública na Rua Lagoa Dourada, no bairro Bela Vista II, neste município.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Igão do Niterói</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2061/indicacao_no_07-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2061/indicacao_no_07-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o recapeamento nas Comunidades de Campo do Meio e Água Limpa.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2064/indicacao_no_08-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2064/indicacao_no_08-2023.pdf</t>
   </si>
   <si>
     <t>Indica e solicita que seja viabilizado aplicação de inseticida por meio do carro fumacê para transitar no bairro Novo Paraíso no combate aos mosquitos e pernilongos.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Julio do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2065/indicacao_no_09-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2065/indicacao_no_09-2023.pdf</t>
   </si>
   <si>
     <t>Indicaque seja aplicado o novo piso salarial nacional dos professores no âmbito do município de Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Maira Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2066/indicacao_no_10-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2066/indicacao_no_10-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a construção de bolsões para o escoamento de água na estrada que liga a Comunidade de Bravinhos à Comunidade de Almas, próximo a Fazenda da Fernanda e do Gilson.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2067/indicacao_no_11-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2067/indicacao_no_11-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja executada as demandas constantes nos referidos Ofícios e Indicações de autoria desta vereadora que seguem: Indicação de nº 58 /2021, além dos Ofícios de nº 05, 06, 07, 17, 20 e 21/2021 e nº 02, 03, 04, 05 e 06/2022 devido à urgência, diante da necessidade de uma reforma/melhoria na Escola Municipal Braz Domingues de Araújo, na Comunidade de Bravinhos, para que os alunos voltem a frequentar com dignidade as aulas a partir do início de fevereiro.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2068/indicacao_no_12-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2068/indicacao_no_12-2023.pdf</t>
   </si>
   <si>
     <t>Indica e solicita que seja aberto um retorno na Avenida Tancredo de Almeida Neves na altura das residências de nº 752 e 753 neste município.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2069/indicacao_no_13-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2069/indicacao_no_13-2023.pdf</t>
   </si>
   <si>
     <t>Indica e solicita que seja realizada a fiscalização e a limpeza dos lotes no âmbito do município de Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2071/indicacao_no_14-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2071/indicacao_no_14-2023.pdf</t>
   </si>
   <si>
     <t>Indica e solicita que seja realizado o asfaltamento e a instalação de iluminação pública na Rua Manoel Gonçalves Silva, no bairro Niterói, neste município.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2072/indicacao_no_15-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2072/indicacao_no_15-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado a operação “Tapa Buracos” no Distrito de Quintinos.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2075/indicacao_no_16-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2075/indicacao_no_16-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a construção de bolsões para o escoamento de água na estrada que liga Carmo do Paranaíba à Serra do Salitre.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Enivaldo do Gás</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2076/indicacao_no_17-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2076/indicacao_no_17-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja ampliada a lixeira e/ou que seja instalada uma caçamba para depósito de lixo na Rua Gabriel Resende, na altura da APAE, no bairro Alvorada, neste município.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2080/indicacao_no_18-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2080/indicacao_no_18-2023.pdf</t>
   </si>
   <si>
     <t>Indica e solicita que seja realizada a manutenção da rua e o escoamento de água empoçada na Rua Salatiel Siqueira, altura da residência de nº 169, no bairro Niterói, neste município.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2081/indicacao_no_19-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2081/indicacao_no_19-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja construída e/ou alargada a ponte do córrego Paraíso.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2088/indicacao_no_20-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2088/indicacao_no_20-2023.pdf</t>
   </si>
   <si>
     <t>Indica que o saldo financeiro do não reajuste salarial dos agentes políticos seja utilizado para a compra de medicamentos e custeio de exames.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2094/indicacao_no_21-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2094/indicacao_no_21-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada urgentemente a manutenção e a limpeza no Terminal Rodoviário Gervásio Moreira Braga, a rodoviária deste município.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2095/indicacao_no_22-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2095/indicacao_no_22-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado a obra de correção para evitar acúmulo de água e barro na Rua Lázaro Hugo Guimarães, no bairro Bela Vista II, este município.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Luis Ricardo Bomba</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2097/indicacao_no_23-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2097/indicacao_no_23-2023.pdf</t>
   </si>
   <si>
     <t>Indica e solicita em caráter de URGÊNCIA que seja viabilizado aplicação de inseticida por meio do carro fumacê em todo território urbano de Carmo do Paranaíba, inclusive no Distrito de Quintinos.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2098/indicacao_no_24-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2098/indicacao_no_24-2023.pdf</t>
   </si>
   <si>
     <t>Indica e solicita em caráter de URGÊNCIA a limpeza e a pintura da Escola Municipal Braz Domingos de Araújo, na Comunidade de Bravinhos e que seja viabilizado projeto e orçamento para a construção de uma nova escola para a comunidade de Bravinhos. Nas proximidades da igreja, salão comunitário, quadra e campo de futebol, uma vez que neste local já conta com infraestrutura que irá beneficiar os alunos atendidos nesta comunidade.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2099/indicacao_no_25-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2099/indicacao_no_25-2023.pdf</t>
   </si>
   <si>
     <t>Indica e solicita em caráter de URGÊNCIA que seja realizada a manutenção da rua e o escoamento de água empoçada na Avenida Tancredo de Almeida Neves, altura da residência de nº 9195, no bairro Santa Cruz, neste município.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2102/indicacao_no_26-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2102/indicacao_no_26-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja adequado o salário e/ou horas extras dos motoristas que fazem o Transporte Fora do Domicílio (TFD).</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2103/indicacao_no_27-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2103/indicacao_no_27-2023.pdf</t>
   </si>
   <si>
     <t>Indica que em parceria com Poder Judiciário para o uso de mão de obra dos detentos afim de que seja realizada semanalmente uma limpeza no cemitério municipal.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2104/indicacao_no_28-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2104/indicacao_no_28-2023.pdf</t>
   </si>
   <si>
     <t>Indica que o Poder Executivo tome providencias em relação a COPASA com os transtornos causados em diversos pontos da cidade com a manutenção do asfalto.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2105/indicacao_no_29-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2105/indicacao_no_29-2023.pdf</t>
   </si>
   <si>
     <t>Indica que o novo Secretário de Transportes e Estradas tenha como prioridade as manutenções nas estradas rurais de nosso município.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Dr. Mucio Advogado, Enivaldo do Gás</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2113/indicacao_no_30-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2113/indicacao_no_30-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a manutenção a pista de decolagem localizada no Campo de Aviação neste município.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Enivaldo do Gás, Igão do Niterói</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2114/indicacao_no_31-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2114/indicacao_no_31-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja trocada a grelha na Rua Conceição Resende, nº 35, bairro Alto Niterói, nas proximidades da Unidade Básica de Saúde Gabriel de Rezende Filho (UBS Niterói), neste município.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Igão do Niterói, Maira Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2115/indicacao_no_32-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2115/indicacao_no_32-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a manutenção e, posteriormente troca, da grade de escoamento de água do lado direito da Rua Antônio do Firmo.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2116/indicacao_no_33-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2116/indicacao_no_33-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja resolvido o problema do escoamento de águas pluviais e concentração de lama na Rua Manoel Oliveira Gondim, nas proximidades do nº 420 no bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2117/indicacao_no_34-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2117/indicacao_no_34-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja resolvido seja acoplado o braço de iluminação pública e a lâmpada na Rua Manoel de Oliveira Gondim, altura da residência de nº 57, no bairro Alto Niterói, viabilizado assim a instalação e melhoria da iluminação pública.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2118/indicacao_no_35-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2118/indicacao_no_35-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja resolvido seja acoplado o braço de iluminação pública e a lâmpada no cruzamento da Rua Antônio Bernardes, altura da residência de nº 203, com a Rua Gabriel Gontijo, nº 322, no bairro Niterói, viabilizado assim a instalação e melhoria da iluminação pública.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2119/indicacao_no_36-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2119/indicacao_no_36-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalado alambrados ao redor do Campo de terra no bairro Alvorada, que seja construído vestiários, banheiros e ainda que seja realizado o plantio da grama e a ligação de água no local.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2120/indicacao_no_37-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2120/indicacao_no_37-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja trocada a lâmpada no braço de luz do poste localizado na Rua João Rosa, em frente à casa de número 1595, no bairro Guanabara.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2121/indicacao_no_38-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2121/indicacao_no_38-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja feita a REFORMA e INSTALAÇÃO DE CÂMERA de monitoramento “Olho Vivo’ no Cemitério Municipal, neste município.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2122/indicacao_no_39-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2122/indicacao_no_39-2023.pdf</t>
   </si>
   <si>
     <t>Indica e solicita que seja aberto um retorno na Rua Francisco de Paula, esquina com a Avenida Tancredo de Almeida Neves na altura do nº 2381, no bairro Alvorada, neste município.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Indica que seja instalado um redutor de velocidade “quebra-molas” na Alameda das Mansões, na altura da residência de nº 5309, bairro Jardim das Palmeiras, nesta cidade.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2124/indicacao_no_41-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2124/indicacao_no_41-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalado um redutor de velocidade “quebra-molas” na rua atualmente denominada de “Estrada Municipal de Carmo do Paranaíba a Serra do Salitre”, altura da residência de nº 160, neste município.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2125/indicacao_no_42-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2125/indicacao_no_42-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o recapeamento do asfalto nas seguintes comunidades rurais: Mata do Salgado, Lagoa do Estulanos, Água Limpa dos Veados e Campo do Meio.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2126/indicacao_no_43-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2126/indicacao_no_43-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalado dois postes com os devidos braços de iluminação e que seja realizada a manutenção nas ruas de terra na Comunidade da Mata do Salgado.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2127/indicacao_no_44-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2127/indicacao_no_44-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada uma reforma geral na Praça São Francisco de Assis, abrangendo a manutenção da arborização e projeto paisagístico, substituição de lâmpadas queimadas nos postes de iluminação e funcionamento da fonte luminosa, além da construção de banheiros públicos. Ressaltando que deverá ser mantido serviço de limpeza semanal e guarda permanente.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2130/indicacao_no_45-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2130/indicacao_no_45-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalado iluminação pública e bancos na Praça Santo Antônio situada nas Ruas Eugênio Fonseca, Rua Augusto Branquinho e na Rua Gabriel Gontijo, no bairro Niterói, nesta cidade, e ainda que seja realizada a limpeza no local.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2131/indicacao_no_46-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2131/indicacao_no_46-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalada iluminação pública e ainda que seja realizada a limpeza da praça em frente à Escola Municipal Professora Geralda Maria de Oliveira</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2132/indicacao_no_47-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2132/indicacao_no_47-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a remoção do bueiro do local, situado na Rua Gabriel Gontijo, altura da residência de nº 20, no bairro Niterói, neste município.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2135/indicacao_no_48-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2135/indicacao_no_48-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja pago o adicional de insalubridade à todos os auxiliares de serviços gerais das CEMEI’s.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2140/indicacao_no_49-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2140/indicacao_no_49-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja aplicado o novo piso salarial nacional dos enfermeiros, técnicos de enfermagem e auxiliares de enfermagem no âmbito do município de Carmo do Paranaíba, conforme dispõe no Ante Projeto em anexo.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Dinei Mendes</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2141/indicacao_no_50-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2141/indicacao_no_50-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada o cascalhamento e a construção de bolsões para o escoamento de água na estrada sentido Lagoa do Estulano, Paraíso, Cachoeira, Macaúba, Taquara e Barreira Mucego.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Indica que o município de Carmo do Paranaíba participe do Programa Regional em Defesa da Vida Animal – PRODEVIDA.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2143/indicacao_no_52-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2143/indicacao_no_52-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja avaliado a possibilidade de pagamento de 40% de insalubridade aos Técnicos de Saúde Bucal, Auxiliares de Saúde Bucal e Auxiliares de Serviços Gerais da Educação e Saúde.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Laura Melo, Subtenente Vaz</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2156/indicacao_no_53-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2156/indicacao_no_53-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalado uma Corregedoria no âmbito do município de Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2157/indicacao_no_54-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2157/indicacao_no_54-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja revisado e atualizado o Estatuto do Servidor Público.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2158/indicacao_no_55-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2158/indicacao_no_55-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a recuperação da quadra ao lado da UBS Niterói e da Praça Antônio Simão de Menezes no Bairro Niterói neste município.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2159/indicacao_no_56-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2159/indicacao_no_56-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja a revisão e atualização do Plano de Cargos, Carreiras e Vencimentos dos Servidores Públicos Municipais do nosso município.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2160/indicacao_no_57-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2160/indicacao_no_57-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja analisado o local e o formato adequado para um redutor de velocidade na Rua Bonfim (morro do cemitério),  próximo ao Caps, afim de que os motoristas controlem sua velocidade ao trafegar naquela região em nossa cidade.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2161/indicacao_no_58-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2161/indicacao_no_58-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja concedido plano de saúde aos servidores públicos municipais dos Poderes Executivo e Legislativo.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2162/indicacao_no_59-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2162/indicacao_no_59-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalado um redutor de velocidade “quebra-molas” na Alameda das Mansões, na altura da residência de nº 5461, bairro Jardim das Palmeiras, nesta cidade.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2163/indicacao_no_60-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2163/indicacao_no_60-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o cascalhamento na Rua Januário Gontijo, após a entrada do Curtume Boa Vista, e ainda que seja realizada a limpeza do beco.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2168/indicacao_no_61-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2168/indicacao_no_61-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja resolvido o problema de água na Comunidade de Água Limpa dos Veados.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Julio do Sindicato, Luis Ricardo Bomba</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2169/indicacao_no_62-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2169/indicacao_no_62-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja concluído o projeto de instalação do canil municipal.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2170/indicacao_no_63-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2170/indicacao_no_63-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja ampliado o Cemitério Municipal.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2171/indicacao_no_64-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2171/indicacao_no_64-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a manutenção dos tachões refletivos, também conhecidos como “tartarugas de sinalização” localizadas na Rua Lenheiros, altura da residência nº 620 próximo à praça do supermercado BH, neste município.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2172/indicacao_no_65-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2172/indicacao_no_65-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado a pintura de sinalização de trânsito, a instalação de placa de PARE e a instalação de “tartarugas de sinalização” no cruzamento da Rua Gabriel Gontijo altura da residência de nº 20 com a Rua Soares altura da residência de nº 23, no bairro Niterói, neste município.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2174/indicacao_no_66-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2174/indicacao_no_66-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado a troca das lâmpadas de iluminação pública na Rua Chico Fagundes, no bairro Niterói, nesta cidade.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2176/indicacao_no_67-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2176/indicacao_no_67-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado mutirões de castração de cachorros nas comunidades rurais.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2177/indicacao_no_68-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2177/indicacao_no_68-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado a análise para revisão salarial dos servidores com a função de motoristas de veículos pesados e capacitação dos mesmos.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2178/indicacao_no_69-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2178/indicacao_no_69-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja analisado a possibilidade de pagamento do adicional de insalubridade para as servidoras com a função de cantineira.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Julio do Sindicato, Rubinho de Quintinos</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2179/indicacao_no_70-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2179/indicacao_no_70-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja construído os muros do cemitério da comunidade rural de Brasilinha.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2180/indicacao_no_71-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2180/indicacao_no_71-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalado parquinhos infantis nas comunidades rurais.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2185/indicacao_no_72-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2185/indicacao_no_72-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja feita uma limpeza e recuperação dos passeios da Igrejinha Santa Cruz.</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Subtenente Vaz</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2186/indicacao_no_73-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2186/indicacao_no_73-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja feita a limpeza da Praça Artur Bernardes, colocar uma lixeira, fazer a pintura dos bancos e meios fios.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2187/indicacao_no_74-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2187/indicacao_no_74-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito o recapeamento e a capina da Rua 7 de Setembro.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2188/indicacao_no_75-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2188/indicacao_no_75-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito a limpeza do Canteiro Central e no final da Avenida das Palmeiras.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Laura Melo</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2189/indicacao_no_76-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2189/indicacao_no_76-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja adquirido materiais específicos para que os professores apoio consigam realizar o processo de ensino lúdico para as crianças com TEA.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2190/indicacao_no_77-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2190/indicacao_no_77-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a troca das lâmpadas de iluminação pública na Rua Antônio do Firmo, no quarteirão entre a Avenida Tancredo Neves e Rua Mirandópolis, nesta cidade.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2191/indicacao_no_78-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2191/indicacao_no_78-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalado um redutor de velocidade “quebra-molas” na altura da Igreja Casa de Oração, localizada na Praça Leonardo Guimarães, sentido bairro Santa Cruz ao Centro da cidade.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2193/indicacao_no_79-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2193/indicacao_no_79-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja tomada as providências para a reconstrução da Rua Calçada de Pedra, antiga Fonte da Mandioca.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2200/indicacao_no_80-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2200/indicacao_no_80-2023.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de Porta para detectores de metais e câmeras nas escolas, nos CMEIS e no Curumim, no Município de Carmo do Paranaíba (MG).</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2201/indicacao_no_81-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2201/indicacao_no_81-2023.pdf</t>
   </si>
   <si>
     <t>Indica a elevação dos muros, a instalação de cercas elétricas, interfones e contratação de porteiros, nas escolas, nos CEMEIS e Curumim, no Município de Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2202/indicacao_no_82-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2202/indicacao_no_82-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja criada e implantada no Município de Carmo do Paranaíba a Guarda Municipal.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2203/indicacao_no_83-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2203/indicacao_no_83-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja adquirido camas hospitalares.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2204/indicacao_no_84-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2204/indicacao_no_84-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a reforma da quadra e construção de cobertura da mesma da Comunidade de Bravinhos.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2205/indicacao_no_85-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2205/indicacao_no_85-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja adequado o salário das professoras educadoras infantis da rede municipal de educação.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2206/indicacao_no_86-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2206/indicacao_no_86-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja contratado servidor para a função de porteiro na Escola Geralda Maria de Oliveira – Escola do Niterói.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2211/indicacao_no_87-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2211/indicacao_no_87-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a manutenção, troca e a limpeza dos brinquedos do parquinho ao lado da Igreja, localizado na Comunidade de Campo do Meio</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2212/indicacao_no_88-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2212/indicacao_no_88-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a reforma na quadra esportiva da comunidade de Campo do Meio, de forma a trocar os gols, as redes e o alambrado do local</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2213/indicacao_no_89-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2213/indicacao_no_89-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o recapeamento da Rua leda de Oliveira Queiroz, no bairro Guanabara, neste Município de Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2214/indicacao_no_90-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2214/indicacao_no_90-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o asfaltamento e que sejam colocados postes de iluminação na Rua Manuel Gonçalves da Silva, no bairro Guanabara, neste Município de Carmo do Paranaíba/MG</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2215/indicacao_no_91-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2215/indicacao_no_91-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja declarada de mão única a Rua Soares, no trecho entre a Rua Dina do Abilio e a Rua Gabriel Gontijo, nas proximidades da Escola Municipal Geralda Maria de Oliveira, bem como seja impedido o estacionamento de veículos do lado em se encontra a construção da escola.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2216/indicacao_no_92-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2216/indicacao_no_92-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalada cerca elétrica e construído um muro de tijolos na Escola Geralda Maria de Oliveira, no lado que divide com a Rua Gabriel Gontijo</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Rodrigo Carneiro Pintor</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2217/indicacao_no_93-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2217/indicacao_no_93-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja disponibilizado Educador (a) Físico para o PROMEM e o CANTINHO DA SAGRADA FACE.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2218/indicacao_no_94-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2218/indicacao_no_94-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito a limpeza, a manutenção e a instalação de iluminação pública no parquinho infantil do bairro Ouro Verde, neste Município de Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2219/indicacao_no_95-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2219/indicacao_no_95-2023.pdf</t>
   </si>
   <si>
     <t>“Indica que seja aplicado recursos da Lei Federal 195/2022- Lei Paulo Gustavo, na cultura e lazer</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Subtenente Vaz, Laura Melo</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2220/indicacao_no_96-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2220/indicacao_no_96-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja recuperado o gramado do Campo de Futebol, vestiários e banheiros do campo, além da recuperação de alguns aparelhos da Academia ao ar livre do Bairro Santa Cruz</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2221/indicacao_no_97-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2221/indicacao_no_97-2023.pdf</t>
   </si>
   <si>
     <t>Indica que a Secretaria Municipal de Obras faça um estudo técnico para sanar os problemas causados pelas enxurradas na rede pluvial e no asfalto no final da Rua Manoel Sabino, nesta cidade.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2222/indicacao_no_98-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2222/indicacao_no_98-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que estude a possibilidade de fazer casas populares na área denominada de Terreno do Ferrugem, que é de propriedade do município.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2223/indicacao_no_99-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2223/indicacao_no_99-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que faça o recapeamento de um trecha da Rua Antônio Alvez, em frente à Escola Municipal Henrique Cassimira de Menezes, bairro Rosário, nesta cidade.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2224/indicacao_no_100-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2224/indicacao_no_100-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a poda da grama e limpeza no interior da Escola Municipal Geralda Maria de Oliveira.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2225/indicacao_no_101-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2225/indicacao_no_101-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja desenvolvida e distribuída uma cartilha, com um manual de medidas para contribuir na segurança dos alunos ao chegar e sair da escola.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2226/indicacao_no_102-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2226/indicacao_no_102-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja trocada a lixeira de propriedade do Município na Avenida Tancredo Neves, nas proximidades do número 145, no bairro Alto Niterói.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2236/indicacao_no_103-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2236/indicacao_no_103-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja criado o “Auxílio Nutricional” para os servidores municipais aposentados e pensionistas, conforme anteprojeto em anexo.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2237/indicacao_no_104-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2237/indicacao_no_104-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja reformado os muros do cemitério da comunidade rural de Palmeiras de Quintinos.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2239/indicacao_no_105-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2239/indicacao_no_105-2023.pdf</t>
   </si>
   <si>
     <t>Indica que não deixe de utilizar a antiga bomba já existente na Comunidade da Mata do Salgado.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2240/indicacao_no_106-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2240/indicacao_no_106-2023.pdf</t>
   </si>
   <si>
     <t>Indica que sejam disponibilizadas diárias para todos os servidores públicos do cargo de motorista, quando realizam viagens fora do Município de Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2275/indicacao_no_107-2023_-_igor.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2275/indicacao_no_107-2023_-_igor.pdf</t>
   </si>
   <si>
     <t>Indica que seja construída uma pista de caminhada nos eucaliptos localizados na entrada da cidade, em uma das laterais da via, a instalação de iluminação e placas indicativas da pratica esportiva.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2276/indicacao_no_108-2023_-_igor.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2276/indicacao_no_108-2023_-_igor.pdf</t>
   </si>
   <si>
     <t>Indica que seja estipulado o recolhimento em lugar específico e multa para coibir o abandono de animais em nosso município.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2277/indicacao_no_109-2023_-_igor.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2277/indicacao_no_109-2023_-_igor.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado estudo para viabilidade da realização do escoamento de água acumulada na Rua H, altura da residência de nº 265, no bairro Morro Grande.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2282/indicacao_no_110-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2282/indicacao_no_110-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja construído um alambrado no campo de futebol da Comunidade de Bravinhos.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Rubinho de Quintinos, Subtenente Vaz</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2289/indicacao_no_111-_2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2289/indicacao_no_111-_2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a manutenção e patrolamento das estradas no setor dos ranchos.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Rubinho de Quintinos</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2290/indicacao_no_112-_2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2290/indicacao_no_112-_2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a poda das árvores localizadas nas ruas e na praça do Distrito de Quintinos.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2291/indicacao_no_113-_2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2291/indicacao_no_113-_2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a pavimentação e toda a infraestrutura, como a ligação da rede do esgoto e das penas d’água na Rua 1 no Distrito de Quintinos.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2292/indicacao_no_114-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2292/indicacao_no_114-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido decreto municipal para impedir o estacionamento de veículos em um dos lados da Rua Governador Valadares, no trecho entre a Rua Frei Gabriel e a Avenida Paranaíba.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2293/indicacao_no_15-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2293/indicacao_no_15-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a contratação de empresa especializada na análise de trânsito e reformulação caso seja necessário em nosso município.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2294/indicacao_no_16-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2294/indicacao_no_16-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada análise e limpeza dos bueiros da cidade, levando em consideração a época da seca para possam diagnosticar problemas nas redes pluviais.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2295/indicacao_no_17-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2295/indicacao_no_17-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a revisão do Código de Posturas e Código Tributário, uma vez que está sendo formulado o novo Plano Diretor de nosso município.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2296/indicacao_no_18-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2296/indicacao_no_18-2023.pdf</t>
   </si>
   <si>
     <t>Indica que que seja instalado uma academia ao ar livre na Praça São Francisco de Assis, neste município.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Indica que se crie um Centro de Convivência de Idosos no âmbito do município de Carmo de Paranaíba.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2302/indicacao_no_120-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2302/indicacao_no_120-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalada uma câmera de monitoramento olho-vivo na praça da igreja localizada na Comunidade da Lagoa dos Estulanos.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2305/indicacao_no_121-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2305/indicacao_no_121-2023.pdf</t>
   </si>
   <si>
     <t>Indica que realizado o aumento dos muros e a instalação concertinas na Academia da Saúde localizada no bairro Alto Niterói, neste município.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2313/indicacao_no_122-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2313/indicacao_no_122-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalado/criado o velório no Distrito de Quintinos adaptando estrutura já existente.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2318/indicacao_no_123-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2318/indicacao_no_123-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja construído um poço artesiano na Comunidade de Matinha.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2321/indicacao_no_124-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2321/indicacao_no_124-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a reforma, construção, a instalação da iluminação e ainda uma pista asfaltada para caminhada ao redor do Estádio Municipal João da Costa Junior, o campo de futebol do Distrito de Quintinos.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2326/indicacao_no_125-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2326/indicacao_no_125-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado a limpeza e a instalação e manutenção da iluminação pública na praça localizada no encontro da Rua Cândido Lataliza e Cristiano Lourenço, neste município.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2327/indicacao_no_126-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2327/indicacao_no_126-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalado um redutor de velocidade “quebra-molas” na Alameda das Mansões, na altura da residência de nº 500, bairro JB, nesta cidade.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2328/indicacao_no_127-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2328/indicacao_no_127-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido decreto municipal para impedir o estacionamento de veículos em um dos lados da Avenida Zico da Usina, no trecho entre a Rua São Paulo e a Rua Nenzinho Marra.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2329/indicacao_no_128-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2329/indicacao_no_128-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja feita uma limpeza nas ruas e calçadas dos Bairros Nova Floresta e Belo Horizonte.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2330/indicacao_no_129-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2330/indicacao_no_129-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja feita uma limpeza nas ruas que ficam no entorno do Terminal Rodoviário, nesta cidade</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2331/indicacao_no_130-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2331/indicacao_no_130-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido decreto municipal decretar mão única de trânsito a Rua Afonso Pena, no trecho entre a Avenida Frei Gabriel e a Rua Antônio Alves.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2338/indicacao_no_131-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2338/indicacao_no_131-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a reforma, pintura e instalação de gols com redes na quadra localizada na Praça Antônio Simão de Menezes, no bairro Alto Niterói.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2339/indicacao_no_132-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2339/indicacao_no_132-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a limpeza dos lotes localizados na Rua Manoel Gondim, altura da residência de nº 758, próximo ao Rotary, no bairro JB, neste município.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2347/indicacao_no_133-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2347/indicacao_no_133-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja reativado o sinal da Rede Super, canal 17.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2348/indicacao_no_134-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2348/indicacao_no_134-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a revitalização e paisagismo da Praça Tote Barcelos, localizada no Distrito de Quintinos, neste município.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2349/indicacao_no_135-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2349/indicacao_no_135-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o Natal Iluminado no distrito de Quintinos, neste Município de Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2355/indicacao_no_136-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2355/indicacao_no_136-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada o aumento, manutenção, a pintura e sinalização do quebra-molas localizado na Avenida Tancredo Neves altura da residência nº 2466, bairro Alvorada, neste município.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2356/indicacao_no_137-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2356/indicacao_no_137-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a manutenção da calçada em frente ao Curumim, na Rua Governador Valadares com a Rua Salatiel Soares Siqueira, neste município.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2357/indicacao_no_138-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2357/indicacao_no_138-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a INSTALAÇÃO DE 02 (DUAS) CÂMERAS de monitoramento “Olho Vivo’ no Distrito de Quintinos.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Dinei Mendes, Laura Melo, Rodrigo Carneiro Pintor, Rubinho de Quintinos, Subtenente Vaz</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2364/indicacao_no_139-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2364/indicacao_no_139-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja adquirido Lousas Digitais Interativa para as Escolas Municipais, em nosso município.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2365/indicacao_no_140-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2365/indicacao_no_140-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a instalação de lixeiras e de uma câmera de monitoramento “Olho Vivo’ na Praça Antônio Simão de Menezes, no bairro Alto Niterói.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2366/indicacao_no_141-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2366/indicacao_no_141-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a construção de banheiros públicos em todas as praças do nosso município.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2367/indicacao_no_142-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2367/indicacao_no_142-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a compactação e o encascalhamento da estrada rural da Comunidade da Mata do Salgado.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2368/indicacao_no_143-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2368/indicacao_no_143-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a compactação e o encascalhamento da estrada rural da Comunidade de Bravinhos.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2369/indicacao_no_144-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2369/indicacao_no_144-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a compactação e o encascalhamento da estrada rural da Comunidade de Almas.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2370/indicacao_no_145-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2370/indicacao_no_145-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a compactação e o encascalhamento da estrada rural da Comunidade de Serra do Santinho.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2371/indicacao_no_146-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2371/indicacao_no_146-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a compactação e o encascalhamento da estrada rural da Comunidade de Água Limpa.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2374/indicacao_no_147-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2374/indicacao_no_147-2023.pdf</t>
   </si>
   <si>
     <t>Indica que os canteiros das Avenidas João Batista e Tancredo Neves sejam aguados para manter as gramas vivas neste período da seca.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2375/indicacao_no_148-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2375/indicacao_no_148-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja feita uma melhoria no entorno da Lagoa do Curumim, nesta cidade.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2376/indicacao_no_149-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2376/indicacao_no_149-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja feita uma reforma geral da pintura da Policlínica municipal.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2377/indicacao_no_150-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2377/indicacao_no_150-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito melhorias na cerca concertina da Escola Municipal Braz Domingues de Araújo, na Comunidade de Bravinhos, nesta cidade.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2378/indicacao_no_151-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2378/indicacao_no_151-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a poda da árvore na Rua Afonso Pena, altura da residência do nº 24, no bairro Rosário, neste município.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2379/indicacao_no_152-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2379/indicacao_no_152-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a poda das árvores da Avenida Tancredo Neves, Avenida Lenheiros, Alameda das Mansões e Avenida das Palmeiras e nas demais avenidas que tiverem árvores de grande porte, neste município.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Indica</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2381/indicacao_no_154-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2381/indicacao_no_154-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a reestruturação da Lei Municipal nº 2.085 que “Dispõe sobre a criação do Conselho Municipal dos Direitos da Pessoa com Deficiência de Carmo do Paranaíba-MG.”</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2389/indicacao_no_155-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2389/indicacao_no_155-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada o encascalhamento e a compactação das estradas rurais de Brasilinha, Jardins, Malhada e Farofa e região.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2390/indicacao_no_156-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2390/indicacao_no_156-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado recapeamento as ruas da cidade que se encontram em pior estado de conservação em seu asfalto.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2394/indicacao_no_157-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2394/indicacao_no_157-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja construindo uma pista de caminhada com iluminação do trecho que compreende entre a saída do Distrito de Quintinos até o trevo sentido à Comunidade Morro do Cabeça.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2401/indicacao_no_158-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2401/indicacao_no_158-2023.pdf</t>
   </si>
   <si>
     <t>Indica que sejam trocadas as lâmpadas da Avenida Tancredo Neves do posto de gasolina Alto Niterói até à Câmera de segurança olho-vivo sentido estrada Moacir Caetano de Almeida, conhecida como “Soares”, neste município.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2402/indicacao_no_159-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2402/indicacao_no_159-2023.pdf</t>
   </si>
   <si>
     <t>Indica que sejam trocadas as lâmpadas dos postes de todo o município instalando as lâmpadas de LED gradativamente.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2406/indicacao_no_160-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2406/indicacao_no_160-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalado um semáforo no cruzamento da Avenida Tancredo de Almeida Neves com a Avenida Elias de Deus Vieira, no bairro Alto Niterói.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2407/indicacao_no_161-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2407/indicacao_no_161-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a manutenção da Rua Agostinho de Deus, altura da residência nº 430, no bairro Lagoinha, neste município.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2415/indicacao_no_162-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2415/indicacao_no_162-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a irrigação da estrada rural no trecho do ponto de apoio próximo ao “Celso do João Rosa” até à Comunidade Água Limpa.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2416/indicacao_no_163-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2416/indicacao_no_163-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a limpeza interna e externa do poliesportivo localizado no bairro Santa Cruz.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2418/indicacao_no_164-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2418/indicacao_no_164-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja disponibilizadas as quadras das escolas municipais para a realização de campeonatos de bairros, neste município.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2419/indicacao_no_165-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2419/indicacao_no_165-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a irrigação da área conhecida como “Campo de Aviação”, neste município.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2424/indicacao_no_166-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2424/indicacao_no_166-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalado um semáforo no entroncamento da Rua Sete de Setembro com a Rua Zico da Usina, neste município.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2425/indicacao_no_167-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2425/indicacao_no_167-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada com URGÊNCIA a manutenção da estrada vicinal de Furdas.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2427/indicacao_no_168-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2427/indicacao_no_168-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o recapeamento da Rua Geraldina Teixeira Braz, no bairro Alvorada, e ainda que seja instalada uma lixeira no local.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2428/indicacao_no_169-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2428/indicacao_no_169-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a reestruturação e funcionamento da Lei Municipal nº 2.094 de 13 de julho de 2011 que “Dispõe sobre a criação do Conselho Municipal de Prevenção ao Uso de Drogas – COMAD, institui o Fundo Municipal Antidrogas – REMAD.”.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2431/indicacao_no_170-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2431/indicacao_no_170-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a troca do poste de energia e iluminação de madeira localizado na Rua Candido Lataliza, altura da residência de nº 42, no bairro Paranaíba, neste município.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2432/indicacao_no_171-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2432/indicacao_no_171-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a limpeza dos eucaliptos localizados na entrada da nossa cidade.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2435/indicacao_no_172-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2435/indicacao_no_172-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja criado o Centro de Referência à Mulher no município de Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2436/indicacao_no_173-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2436/indicacao_no_173-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja criada as Olimpíadas Municipais Inclusivas em Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2442/indicacao_no_174-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2442/indicacao_no_174-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalado Placas de Estacionamento Regulamentado - "Placa Estacionamento permitido - no máximo 15 minutos", na Avenida Tancredo Neves, altura do comércio de nº 2634, no bairro Alvorada, neste município.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2446/indicacao_no_175-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2446/indicacao_no_175-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado as demandas na Escola Professora Geralda Maria de Oliveira.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2447/indicacao_no_176-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2447/indicacao_no_176-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalados ventiladores no espaço em que se realiza as fisioterapias pela Prefeitura, localizado na Rua Governador Valadares, nº 864, neste município.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2449/indicacao_no_177-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2449/indicacao_no_177-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalado um bueiro no cruzamento da Rua Francisco de Paula com a Rua São Vicente, neste município.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2452/indicacao_no_178-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2452/indicacao_no_178-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalado um redutor de velocidade “quebra-molas” na Rua Gabriel Gontijo, na altura da residência de nº 121, bairro Niterói, nesta cidade.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2454/indicacao_no_179-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2454/indicacao_no_179-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja criado pelo Poder Executivo um incentivo fiscal para as mulheres empreendedoras credenciadas na Sala de Empreendedorismo Mineiro de Carmo do Paranaíba/MG.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2455/indicacao_no_180-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2455/indicacao_no_180-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a limpeza e o paisagismo nos canteiros centrais da Avenida Tancredo de Almeida Neves entre a altura da residência de nº 30 e a subestação da CEMIG, neste município.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2460/indicacao_no_181-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2460/indicacao_no_181-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada manutenção da Rua Gabriel Resende, altura da residência de nº 539, no bairro Alvorada, neste município.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2463/indicacao_no_182-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2463/indicacao_no_182-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalado um bueiro na Rua Lázaro Hugo Guimarães, na altura da residência de nº 84, no bairro Bela Vista II, neste município.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2464/indicacao_no_183-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2464/indicacao_no_183-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a reforma da Praça Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>Indica que seja realizada a restauração e manutenção do matadouro, neste município.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>Indica que seja realizada a construção de guias (meio-fio) na estrada da saída conhecida como “Cachoeirinha”, neste município.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
@@ -2346,3384 +2346,3387 @@
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Indica que sejam disponibilizados recursos para a participação e qualificação em seminários para a equipe da Odontologia municipal.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Indica que seja realizada uma força tarefa na Secretaria de Obras deste município, afim de que sejam entregues todos os mata-burros constantes na fila de espera do Programa Mata-burro para todos.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2478/indicacao_no_189-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2478/indicacao_no_189-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o asfaltamento do trecho da Avenida das Palmeiras até o Recanto São Franscisco, neste município.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2479/indicacao_no_190-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2479/indicacao_no_190-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a recuperação do asfalto da Comunidade de Mata do Salgado e que seja instalado uma academia ao ar livre e um parquinho infantil na praça da referida comunidade.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2487/indicacao_no_191-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2487/indicacao_no_191-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a revitalização da praça da Comunidade de Pimentas, na Zona Rural deste Município de Carmo do Paranaíba/MG.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2488/indicacao_no_192-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2488/indicacao_no_192-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o cascalhamento da estrada de Pimentas, desde o começo do morro até a divisa do município perto do rio Abaeté.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2500/indicacao_no_193-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2500/indicacao_no_193-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a manutenção e a limpeza da Rua Professora Marta de Matos, na altura da residência nº 1020, no bairro Santa Cruz, neste município.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2502/indicacao_no_194-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2502/indicacao_no_194-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a limpeza do lote localizado na Rua Eltelvina Angélica, altura da residência de nº 223, no bairro Bela Vista, e ainda que seja instalada uma placa de proibição do descarte de lixo no local.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2503/indicacao_o_195-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2503/indicacao_o_195-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a aquisição de kits esportivos para todas as escolas municipais de Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2504/indicacao_o_196-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2504/indicacao_o_196-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a instalação de ventiladores nas salas de aulas das escolas municipais no nosso município.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2505/indicacao_o_197-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2505/indicacao_o_197-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja proporcionado uma biblioteca inclusiva em todas as unidades dos CEMEI’s do nosso município.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2506/indicacao_no_198-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2506/indicacao_no_198-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada o recolhimento e a limpeza da esquina no cruzamento da Rua Iraci Elizeu altura da residência nº 75 com a Avenida Paranaíba, e ainda que seja instalada uma caçamba de lixo no local para o descarte correto do lixo, neste município.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2514/indicacao_no_199_-_2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2514/indicacao_no_199_-_2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalada uma caçamba na Avenida João Batista, na altura do número 16, bairro Amazonas, nas proximidades da Rodovia de acesso à Carmo do Paranaíba/MG, neste Município.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2515/indicacao_no_200_-_2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2515/indicacao_no_200_-_2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja restaurado o muro da Escola Municipal Madre Maria do Carmo, neste Município de Carmo do Paranaíba/MG.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2516/indicacao_no_201_-_2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2516/indicacao_no_201_-_2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja retirado o lixo orgânico e demais materiais que não são de construção civil do Aterro Municipal de Construção Civil e das estradas próximas ao local, e também que seja ampliada a fiscalização deste espaço público.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2517/indicacao_no_202_-_2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2517/indicacao_no_202_-_2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja reformada a Fonte das Lavadeiras e que seja (m) designado (s) Rodante (s) para a segurança do local.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2520/indicacao_no_203-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2520/indicacao_no_203-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja criado uma Unidade de Pronto Atendimento Odontológico – UPA ODONTO, que funcione 24 horas e sete dias da semana, instalada juntamente à UPA.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2521/indicacao_no_204-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2521/indicacao_no_204-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a manutenção e pintura das faixas de pedestres no centro da cidade.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2556/indicacao_no_205-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2556/indicacao_no_205-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalado um bebedouro de água para os usuários da Unidade de Saúde Básica “Sérgio José de Oliveira – Negrinho da Vila” do bairro Alvorada, neste Município de Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2557/indicacao_no_206-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2557/indicacao_no_206-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o recapeamento da Rua Antônio Costa, na altura do número 421, neste Município de Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2558/indicacao_no_207-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2558/indicacao_no_207-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja retirada a grelha de água pluvial na Rua Antônio do Firmo, altura da residência de nº 585, neste município.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2559/indicacao_no_208-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2559/indicacao_no_208-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada o recapeamento da Rua Professora Marta de Matos, na altura da residência nº 1020, no bairro Santa Cruz, neste município.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2560/indicacao_no_209-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2560/indicacao_no_209-2023.pdf</t>
   </si>
   <si>
     <t>Indica que sejam realizadas demandas na Comunidade de Campo do Meio.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2561/indicacao_no_210-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2561/indicacao_no_210-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada o recolhimento e a limpeza da esquina na Rua Geraldo Braz de Araújo, altura da residência de nº 1890, bairro Guanabara, que seja instalada uma placa de proibição de descarte irregular de lixo e ainda que seja instalada uma caçamba de lixo no local para o descarte correto do lixo, neste município.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2562/indicacao_no_211-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2562/indicacao_no_211-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado asfaltamento da rua sem denominação entre a Rua 10 e a Rua Bonfim, no bairro Santa Cruz, neste município.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2563/indicacao_no_212-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2563/indicacao_no_212-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a recuperação da Rua Calçada de Pedras da Fonte do Mandioca, neste município.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2564/indicacao_no_213-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2564/indicacao_no_213-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalado um parquinho na Praça Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2565/indicacao_no_214-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2565/indicacao_no_214-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja disponibilizado um espaço ao fundo do “campo de aviação” para a construção de pista para prática de drift.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2566/indicacao_no_215-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2566/indicacao_no_215-2023.pdf</t>
   </si>
   <si>
     <t>Indica que a Rua Afonso Pena seja de mão única.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2574/indicacao_no_216-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2574/indicacao_no_216-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja feita uma limpeza e plantio de gramas na Avenida das Palmeiras, no bairro Nova Floresta.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>Dinei Mendes, Rubinho de Quintinos, Subtenente Vaz</t>
   </si>
   <si>
     <t>Indica que instalado ar condicionado na nova UBS do Distrito de Quintinos.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>Indica que seja solicitado ao DER-MG (Departamento de Estradas de Rodagem do Estado de Minas Gerais) por meio do órgão responsável, a poda das árvores nas laterais da Rodovia LMG-743, trecho de Carmo do Paranaíba-MG ao Distrito de Quintinos, e ainda, que sejam refeitas as placas de sinalização da referida rodovia.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2595/indicacao_no_219-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2595/indicacao_no_219-2023.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado o plantio de grama nos canteiros e a poda das árvores na Alameda das Mansões, bairro Jardim das Palmeiras, neste Município de Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>MVETO</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
     <t>César Caetano de Almeida Filho</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2092/mensagem_de_veto_no_01-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2092/mensagem_de_veto_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Parcial à Proposição de Lei nº 915 de 17 de janeiro de 2023, originária do Projeto de Lei nº 104/2022, de autoria do Chefe do Poder Executivo que "Dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente nos termos previstos na Lei Federal nº 8.069 de 13 de julho de 1990 - Estatuto da Criança e do Adolescente e na Constituição Federal de 1988.".</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2138/mensagem_de_veto_no_02_de_06_de_marco_de_2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2138/mensagem_de_veto_no_02_de_06_de_marco_de_2023.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Parcial à Proposição de Lei nº 923 de 23 de fevereiro de 2023, originária do Projeto de Lei nº 09/2023, de autoria do vereador Igor que "Institui o Campeonato Municipal de Futebol de Campo e Futsal Amador no Calendário de Eventos Desportivos do Município de Carmo do Paranaíba (MG) e dá outras providências.".</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2139/mensagem_de_veto_no_03_de_06_de_marco_de_2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2139/mensagem_de_veto_no_03_de_06_de_marco_de_2023.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Total à Proposição de Lei nº 922 de 23 de fevereiro de 2023, originária do Projeto de Lei nº 05/2023, de autoria do vereador Igor que "Denomina de “Rua CELIO ANTONIO DE SOUZA” a Rua C, localizada no Bairro Paranaíba, neste Município de Carmo do Paranaíba, e dá outras providências.".</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2256/mensagem_de_veto_no_04-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2256/mensagem_de_veto_no_04-2023.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Parcial à Proposição de Lei nº 944 de 27 de abril de 2023, originária do Projeto de Lei nº 46/2023 anexo ao Projeto Substitutivo nº 02/2023, de autoria do Chefe do Poder Executivo que "Autoriza o Poder Executivo do Município de Carmo do Paranaíba (MG) a efetuar repasses financeiros de subvenções, contribuições e auxílios às entidades que menciona e outros auxílios financeiros a pessoas físicas."</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2271/mensagem_de_veto_no_05-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2271/mensagem_de_veto_no_05-2023.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Integral à Proposição de Lei nº 939 de 27 de abril de 2023, originária do Projeto de Lei nº 31/2023, de autoria da vereadora Maira que "Dispõe sobre a Instituição de Cadastro e Carteira de Identificação da Pessoa com TEA – Transtorno do Espectro Autista, e dá outras providências.".</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2272/mensagem_de_veto_no_06-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2272/mensagem_de_veto_no_06-2023.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Integral à Proposição de Lei nº 940 de 27 de abril de 2023, originária do Projeto de Lei nº 33/2023, de autoria da vereadora Maira que "Institui a obrigatoriedade de o Poder Executivo propiciar tratamento especializado, educação e assistência específicas a todos os Autistas, Independentemente de idade, no âmbito do município de Carmo do Paranaíba (MG)."</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2273/mensagem_de_veto_no_07-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2273/mensagem_de_veto_no_07-2023.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Integral à Proposição de Lei nº 941 de 27 de abril de 2023, originária do Projeto de Lei nº 39/2023, de autoria da vereadora Maira que "Institui a Semana Municipal de Conscientização do Autismo, a Carteira de Identificação da Pessoa com Deficiência (CIPCD) e o uso do colar de girassol como instrumento auxiliar de orientação para a identificação das pessoas com TEA, no âmbito do Município de Carmo do Paranaíba (MG).".</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2342/mensagem_de_veto_no_08-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2342/mensagem_de_veto_no_08-2023.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Integral à Proposição de Lei nº 955 de 12 de junho de 2023, originária do Projeto de Lei nº 50/2023, de autoria do vereador Luis Ricardo que "Dispõe sobre a divulgação da Agenda Oficial de compromissos do Chefe do Poder Executivo Municipal.".</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2343/mensagem_de_veto_no_09-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2343/mensagem_de_veto_no_09-2023.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Integral à Proposição de Lei nº 956 de 12 de junho de 2023, originária do Projeto de Lei nº 51/2023, de autoria do vereador Luis Ricardo que "Autoriza o Poder Executivo a instalar pontos de internet sem fio gratuito em pontos que específica na cidade, e dá outras providências.".</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2344/mensagem_de_veto_no_10-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2344/mensagem_de_veto_no_10-2023.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Integral à Proposição de Lei nº 957 de 12 de junho de 2023, originária do Projeto de Lei nº 53/2023, de autoria do vereador Luis Ricardo que "Dispõe sobre a proibição da suspensão do fornecimento de água e energia elétrica, nos imóveis onde residam pessoas enfermas, em fase terminal ou acamadas, que integram o cadastro único.".</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2345/mensagem_de_veto_no_11-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2345/mensagem_de_veto_no_11-2023.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Integral à Proposição de Lei nº 958 de 12 de junho de 2023, originária do Projeto de Lei nº 54/2023, de autoria do vereador Luis Ricardo que "Dispõe sobre a obrigatoriedade do comparecimento anual do Prefeito e Secretários Municipais, à Câmara Municipal, para pronunciamento a respeito da situação do Município.".</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2346/mensagem_de_veto_no_12-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2346/mensagem_de_veto_no_12-2023.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Parcial à Proposição de Lei nº 959 de 12 de junho de 2023, originária do Projeto de Lei nº 74/2023, de autoria do vereador Igor que "Dispõe sobre a Política Municipal de prevenção e de combate ao racismo institucional.".</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2388/mensagem_de_veto_no_13-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2388/mensagem_de_veto_no_13-2023.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Integral à Proposição de Lei nº 968 de 26 de junho de 2023, originária do Projeto de Lei nº 87/2023, de autoria do vereador Luis Ricardo que "Autoriza o Poder Executivo a efetuar o pagamento de parcela remuneratória denominada Incentivo Financeiro Adicional (IFA) aos servidores ocupantes dos cargos de Agentes Comunitários de Saúde – ACS e aos Agentes de Combate às Endemias – ACE e dá outras providências.".</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2413/mensagem_de_veto_no_14_de_27_de_julho_de_2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2413/mensagem_de_veto_no_14_de_27_de_julho_de_2023.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Integral à Proposição de Lei nº 972 de 10 de julho de 2023, originária do Projeto de Lei nº 38/2023, de autoria da vereadora Maira que "Institui a inclusão do símbolo Mundial de Autismo nas placas de atendimento preferencial, nos estabelecimentos públicos e privados no âmbito do Município de Carmo do Paranaíba (MG) e dá outras providências.".</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2414/mensagem_de_veto_no_15_de_27_de_julho_de_2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2414/mensagem_de_veto_no_15_de_27_de_julho_de_2023.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Integral à Proposição de Lei nº 971 de 10 de julho de 2023, originária do Projeto de Lei nº 36/2023, de autoria da vereadora Maira que "Dispõe sobre a triagem precoce para diagnóstico do TEA - Transtorno do Espectro do Autismo nas unidades de saúde do município de Carmo do Paranaíba (MG), por meio da aplicação do questionário MCHAT.".</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2482/mensagem_de_veto_no_16-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2482/mensagem_de_veto_no_16-2023.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Integral à Proposição de Lei nº 992 de 28 de agosto de 2023, originária do Projeto de Lei nº 103/2023, de autoria do vereador Enivaldo que "Dispõe sobre o uso obrigatório de detectores de metais nos estabelecimentos que menciona no Município de Carmo do Paranaíba (MG) e dá outras providências.".</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2483/mensagem_de_veto_no_17-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2483/mensagem_de_veto_no_17-2023.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Integral à Proposição de Lei nº 989 de 28 de agosto de 2023, originária do Projeto de Lei nº 57/2023, de autoria do vereador Luis Ricardo que "Autoriza as escolas da rede pública do ensino fundamental do município a firmar convênio com empresas privadas e cooperativas para doação de uniforme escolar e da outras providências.".</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2491/mensagem_de_veto_no_18-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2491/mensagem_de_veto_no_18-2023.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Integral à Proposição de Lei nº 1004 de 14 de setembro de 2023, originária do Projeto de Lei nº 52/2023, de autoria dos vereadores Igor e Luis Ricardo que "Dispõe sobre a criação do Programa “Talentos da Terra” e dá outras providências.".</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2492/mensagem_de_veto_no_19-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2492/mensagem_de_veto_no_19-2023.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Integral à Proposição de Lei nº 997 de 11 de setembro de 2023, originária do Projeto de Lei nº 80/2023, de autoria do vereador Luis Ricardo que "Dispõe sobre a Lei das Águas – Lei Municipal de preservação e manutenção da água do município e da outras providências.".</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2576/mensagem_de_veto_no_20_de_16_de_novembro_de_2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2576/mensagem_de_veto_no_20_de_16_de_novembro_de_2023.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto Integral à Proposição de Lei nº 1016 de 30 de outubro de 2023, originária do Projeto de Lei nº 117/2023, de autoria da vereadora Maira que "Autoriza o Poder Executivo a criar o Centro de Referência à Mulher no âmbito do município de Carmo do Paranaíba, e dá outras providências.".</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>MOCAP</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2167/mocao_de_aplauso_no_01-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2167/mocao_de_aplauso_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso a sra. Giovanna Noronha Almeida.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2233/mocao_de_aplauso_no_02-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2233/mocao_de_aplauso_no_02-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso a Ilustríssima Senhora PAULA GOMES SILVA, pelo título de Campeã sul-americana de Karatê no ano de 2023.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2235/mocao_de_aplauso_no_03-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2235/mocao_de_aplauso_no_03-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao Lions Clube Maurício Rios do município de Carmo do Paranaíba pelos seus 50 anos de fundação.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2267/mocao_de_aplauso_no_04-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2267/mocao_de_aplauso_no_04-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao Ilustríssimo Senhor HELIO HILTON REZENDE, pelo Certificado de Proteção de Cultivar de Abacate (Persea Americana Mill.) denominada ADALGIZA.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2278/mocao_de_aplauso_no_05-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2278/mocao_de_aplauso_no_05-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso a Sra. Mary Louise Cypreste.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>Dr. Mucio Advogado, Enivaldo do Gás, Igão do Niterói, Julio do Sindicato, Luis Ricardo Bomba</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2279/mocao_de_aplauso_no_06-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2279/mocao_de_aplauso_no_06-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao Sr. João Braz de Queiroz.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2297/mocao_de_aplauso_no_07-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2297/mocao_de_aplauso_no_07-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao “Projeto Carmo”.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2301/mocao_de_aplauso_no_08-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2301/mocao_de_aplauso_no_08-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao Ponte de Terra Tênis Clube e aos seus profissionais pelos títulos da Copa Regional nas categorias Pré Mirim (Sub 11) e Mirim (Sub 13).</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2322/mocao_de_aplauso_no_09-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2322/mocao_de_aplauso_no_09-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao Sr. Wellington Alves.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2333/mocao_de_aplausos_no_10-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2333/mocao_de_aplausos_no_10-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao Ilustríssimo Senhor PATRICK DE ANDRADE BRAGA pelo primeiro lugar do Campeonato Brasileiro de Karatê (etapa Goiás), conquistando a medalha de ouro na categoria sub 14 – nasc. 2010/2011 BR/Vd – 40 kg.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2352/mocao_de_aplauso_no_11-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2352/mocao_de_aplauso_no_11-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao Ilustríssimo Senhor VENINO LOPES DA SILVA.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2353/mocao_de_aplauso_no_12-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2353/mocao_de_aplauso_no_12-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao Ilustríssimo Senhor WALMIR BARBOSA DE PAULA.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2354/mocao_de_aplauso_no_13-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2354/mocao_de_aplauso_no_13-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso a Sra. DAYSE RAFAELA MARIANO SILVA.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>Dr. Mucio Advogado, Maira Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2358/mocao_de_aplauso_no_14-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2358/mocao_de_aplauso_no_14-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao Ilustríssimo Senhor ROGÉRIO BRAZ DE LIMA.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2359/mocao_de_aplauso_no_15-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2359/mocao_de_aplauso_no_15-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao Sr. José Geraldo da Silva.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2360/mocao_de_aplauso_no_16-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2360/mocao_de_aplauso_no_16-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao Sr. Miguel Vargas.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2363/mocao_de_aplauso_no_17-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2363/mocao_de_aplauso_no_17-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao Sr. Ghutemberg Oliveira Ribeiro.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2372/mocao_de_aplauso_no_18-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2372/mocao_de_aplauso_no_18-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao Ilustríssimo Senhor VALDANO REIS MOREIRA.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2384/mocao_de_aplauso_no_19-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2384/mocao_de_aplauso_no_19-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso a sra. Sara Cardoso Vinhal.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2396/mocao_de_aplauso_no_20-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2396/mocao_de_aplauso_no_20-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso para “Os Landas Futebol Clube” pelo título de Campeão Intermunicipal de Arapuá no ano de 2023.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2397/mocao_de_aplauso_no_21-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2397/mocao_de_aplauso_no_21-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao Tevez Futebol Clube pelo título da Copa Carmo de Futebol de 2023.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2423/mocao_de_aplauso_no_22-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2423/mocao_de_aplauso_no_22-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao Sr. VALTER MENDES SOARES.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2456/mocao_de_aplauso_no_23-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2456/mocao_de_aplauso_no_23-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso à ENLACE MAISON pelo empreendedorismo e sucesso no ramo da moda, em especial no segmento “Noivas e Festas”.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>Rodrigo Carneiro Pintor, Subtenente Vaz</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2457/mocao_de_aplauso_no_24-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2457/mocao_de_aplauso_no_24-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao Ilustríssimo Senhor JOSÉ RONALDO DE MELO.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2458/mocao_de_aplauso_no_25-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2458/mocao_de_aplauso_no_25-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao Ilustríssimo Senhor DOIMAR GERALDO DE CASTRO.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>Dinei Mendes, Laura Melo, Subtenente Vaz</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2459/mocao_de_aplauso_no_26-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2459/mocao_de_aplauso_no_26-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao Ilustríssimo Senhor CLÁUDIO ANTÔNIO DE MORAIS e ao PROMEN.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2461/mocao_de_aplauso_no_27-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2461/mocao_de_aplauso_no_27-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso à sra. Suzy Mary da Silva Siqueira pelo belíssimo trabalho desempenhado em prol da educação inclusiva e especial, frente à Direção da Escola Estadual Sizenando Amaral, a qual tem trazido notoriedade ao referido educandário, prestando total assistência aos estudantes e seus familiares, o que resultou no expressivo aumento do número de alunos em 2023.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2462/mocao_de_aplauso_no_28-2023..pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2462/mocao_de_aplauso_no_28-2023..pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao Sr. José Carlos Silva, também conhecido como “Cabo Jota”, pela expressiva atuação, engajamento e dedicação frente a PPVD (Patrulha de Prevenção à Violência Doméstica).</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>Laura Melo, Maira Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2465/mocao_de_aplauso_no_29-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2465/mocao_de_aplauso_no_29-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso a Sra. Kerlem dos Reis Lopes, pela expressiva atuação, engajamento e dedicação frente a PPVD (Patrulha de Prevenção à Violência Doméstica).</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2466/mocao_de_aplauso_no_30-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2466/mocao_de_aplauso_no_30-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao Sr. Hiago Marciano Araújo Caixeta, pelo belíssimo e eficiente trabalho prestado como Delegado da Polícia Civil frente à Delegacia Civil de Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2507/mocao_de_aplausos_no_31-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2507/mocao_de_aplausos_no_31-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao Paranaíba Esporte Clube pelo título de Campeão Regional 2023 da Liga Patense de Desportos.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2567/mocao_de_aplauso_no_32-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2567/mocao_de_aplauso_no_32-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao Sr. José Eustáquio da Silva, em reconhecimento ao notável e eficiente trabalho realizado em prol do esporte de Carmo do Paranaíba sob a liderança do Paranaíba Esporte Clube.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>Igão do Niterói, Rodrigo Carneiro Pintor</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2568/mocao_de_aplauso_no_33-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2568/mocao_de_aplauso_no_33-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao sr. JOÃO EUSTÁQUIO GONÇALVES DOS REIS.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2575/mocao_de_aplauso_no_34-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2575/mocao_de_aplauso_no_34-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrados os seus aplausos a 90ª CIA PM DE POLÍCIA MILITAR, PODER JUDICIÁRIO E MINISTÉRIO PÚBLICO DA COMARCA DE CARMO DO PARANAÍBA, O CONSELHO COMUNITÁRIO DE SEGURANÇA PÚBLICA, A CARPEC, A SICOOB, O SINDICATO DOS PRODUTORES RURAIS, O LEGISLATIVO e a PREFEITURA  MUNICIPAL de Carmo do Paranaíba, pelo trabalho em parceria, que possibilitou a implantação e funcionamento do programa OLHO VIVO, que reduziu o índice de  criminalidade e se tornou um programa modelo para dezenas de municípios de todo o Brasil. Enaltecendo o nome de Carmo do Paranaíba em âmbito nacional.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2579/mocao_de_aplauso_no_35-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2579/mocao_de_aplauso_no_35-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso a sra. Mariana Lima Veloso.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>Dr. Mucio Advogado, Enivaldo do Gás, Maira Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2596/mocao_de_aplauso_no_36-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2596/mocao_de_aplauso_no_36-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao Sr. PATRICK DE ANDRADE BRAGA pelo terceiro lugar da Etapa Final do Campeonato Brasileiro em São Bernardo dos Campos/SP.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2597/mocao_de_aplauso_no_37-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2597/mocao_de_aplauso_no_37-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao Sr. João Pedro de Queiroz Brandão pela classificação para a final do Campeonato Brasileiro de Karatê disputado em São Bernardo dos Campos/SP.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2598/mocao_de_aplauso_no_38-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2598/mocao_de_aplauso_no_38-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao Sr. Nicolas Benjamim Mariano Silva.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2601/mocao_de_aplauso_no_39-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2601/mocao_de_aplauso_no_39-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao sr. Ismael José de Andrade.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2602/mocao_de_aplauso_no_40-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2602/mocao_de_aplauso_no_40-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso a Escola Municipal Dr. Júlio do Couto Gontijo, a Escola Estadual Antônio Atanásio e a Escola Municipal Professor Gaspar Braz de Araújo pelas premiações no 11° Prêmio Região do Cerrado Mineiro.</t>
   </si>
   <si>
+    <t>2477</t>
+  </si>
+  <si>
+    <t>MOÇAP</t>
+  </si>
+  <si>
+    <t>Moção de Apoio</t>
+  </si>
+  <si>
+    <t>Maira Queiroz, Dinei Mendes, Dr. Mucio Advogado, Enivaldo do Gás, Igão do Niterói, Laura Melo, Luis Ricardo Bomba, Rodrigo Carneiro Pintor, Rubinho de Quintinos, Subtenente Vaz</t>
+  </si>
+  <si>
+    <t>Deixar registrado nosso apoio ao PROJETO PRO VIDA DE MINAS GERAIS - contra o aborto, Pela legalização da vida!</t>
+  </si>
+  <si>
     <t>2208</t>
   </si>
   <si>
     <t>MOCPE</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2208/mocao_de_pesar_no_01-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2208/mocao_de_pesar_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu voto de pesar pelo falecimento do senhor JOSÉ MOÍSES DE CARVALHO.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2280/mocao_de_pesar_no_02-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2280/mocao_de_pesar_no_02-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu voto de pesar pelo falecimento do senhor GONZAGA GOMES CAROLINO.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>Dinei Mendes, Laura Melo, Maira Queiroz, Rodrigo Carneiro Pintor, Rubinho de Quintinos, Subtenente Vaz</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2501/mocao_de_pesar_no_03-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2501/mocao_de_pesar_no_03-2023.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu voto de pesar pelo falecimento da senhora Praxedes Augusta da Silva.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>PDC</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2306/projeto_de_decreto_legislativo_no_01-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2306/projeto_de_decreto_legislativo_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Outorga o Título de Honra ao Mérito ao Senhor Ronaldo Henrique Alves Barbosa por sua dedicação ao desenvolvimento do esporte e da comunidade carmense.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2391/projeto_de_decreto_legislativo_no_02-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2391/projeto_de_decreto_legislativo_no_02-2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadã Carmense à Deputada Estadual Ludimila Fonseca Azevedo Falcão.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2448/projeto_de_decreto_legislativo_no_03-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2448/projeto_de_decreto_legislativo_no_03-2023.pdf</t>
   </si>
   <si>
     <t>Outorga o Título de Honra ao Mérito ao Senhor Tarcísio Daniel da Silva por sua dedicação ao desenvolvimento da comunidade carmense.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2450/projeto_de_decreto_legislativo_no_04-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2450/projeto_de_decreto_legislativo_no_04-2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Carmense ao sr. Carlos Eduardo Gabas.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2467/projeto_de_decreto_legislativo_no_05-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2467/projeto_de_decreto_legislativo_no_05-2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Carmense ao sr. José Vitor de Resende Aguiar.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2468/projeto_de_decreto_legislativo_no_06-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2468/projeto_de_decreto_legislativo_no_06-2023.pdf</t>
   </si>
   <si>
     <t>Outorga o Título de Honra ao Mérito ao Senhor Ajax Barcelos por sua dedicação ao desenvolvimento da comunidade carmense.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2469/projeto_de_decreto_legislativo_no_07-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2469/projeto_de_decreto_legislativo_no_07-2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadão Carmense ao sr. Guilherme da Silva Ordones.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2470/projeto_de_decreto_legislativo_no_08-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2470/projeto_de_decreto_legislativo_no_08-2023.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de Cidadã Carmense a sra. Greyce de Queiroz Elias.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2721/projeto_de_decreto_legislativo_no_09-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2721/projeto_de_decreto_legislativo_no_09-2023.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Mulher Destaque Carmense a sra. Nilza Lucilene de Matos Rodrigues.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2722/projeto_de_decreto_legislativo_no_10-2024.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2722/projeto_de_decreto_legislativo_no_10-2024.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Mulher Destaque Carmense a sra. Denise Soares de Melo Pereira.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2723/projeto_de_decreto_legislativo_no_11-2024.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2723/projeto_de_decreto_legislativo_no_11-2024.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Mulher Destaque Carmense a sra. Desirée Resende Silva Azevedo.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2053/projeto_de_lei_complementar_no_01-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2053/projeto_de_lei_complementar_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 14 de 30 de junho de 2022 que “Dispõe sobre a reestruturação do Plano de Cargos, Carreiras e Vencimentos dos Servidores da Câmara Municipal de Carmo do Paranaíba/MG, e dá outras providências.”</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2051/projeto_de_lei_no_01-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2051/projeto_de_lei_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.512 de 27 de março de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2054/projeto_de_lei_no_02-2023_2.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2054/projeto_de_lei_no_02-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos dos servidores da Câmara Municipal de Carmo do Paranaíba, e dá outras providências.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2070/projeto_de_lei_no_03-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2070/projeto_de_lei_no_03-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Meu Primeiro Emprego no âmbito do Município de Carmo do Paranaíba (MG) e dá outras providências.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2073/projeto_de_lei_no_04-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2073/projeto_de_lei_no_04-2023.pdf</t>
   </si>
   <si>
     <t>Reconhece e Declara como entidade de utilidade pública municipal, a Câmara de Dirigentes Lojistas de Carmo do Paranaíba - MG – CDL.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2074/projeto_de_lei_no_05-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2074/projeto_de_lei_no_05-2023.pdf</t>
   </si>
   <si>
     <t>Denomina de “Rua CELIO ANTONIO DE SOUZA” a Rua C, localizada no Bairro Paranaíba, neste Município de Carmo do Paranaíba, e dá outras providências.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2077/projeto_de_lei_no_06-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2077/projeto_de_lei_no_06-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a manter locação do imóvel de propriedade de Sérgio Rodrigues Álvares e manter a cessão deste ao Estado de Minas Gerais, para funcionamento da AF - Administração Fazendária.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2078/projeto_de_lei_no_07-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2078/projeto_de_lei_no_07-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo de Carmo do Paranaíba, Estado de Minas Gerais, a assinar convênio com a EMATER - MG e abrir Crédito Especial.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2079/projeto_de_lei_no_08-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2079/projeto_de_lei_no_08-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral dos vencimentos dos servidores ativos, aposentados e pensionistas, da Administração Direta e Indireta do Poder Executivo do Município de Carmo do Paranaíba que especifica, nos termos desta lei e da outras providências.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2087/projeto_de_lei_no_09-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2087/projeto_de_lei_no_09-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Campeonato Municipal de Futebol de Campo e Futsal Amador no Calendário de Eventos Desportivos do Município de Carmo do Paranaíba (MG) e dá outras providências.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2089/projeto_de_lei_no_10-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2089/projeto_de_lei_no_10-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de área urbana que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2090/projeto_de_lei_no_11-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2090/projeto_de_lei_no_11-2023.pdf</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2091/projeto_de_lei_no_12-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2091/projeto_de_lei_no_12-2023.pdf</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2096/projeto_de_lei_no_13-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2096/projeto_de_lei_no_13-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para alienação de área urbana já desafetada pela Lei Municipal nº 2.682, de 05 de abril de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2110/projeto_de_lei_no_14-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2110/projeto_de_lei_no_14-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Suplementar por Superávit Financeiro no Orçamento Vigente e dá outras providências.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2111/projeto_de_lei_no_15-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2111/projeto_de_lei_no_15-2023.pdf</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2112/projeto_de_lei_no_16-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2112/projeto_de_lei_no_16-2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 5º da Lei Municipal nº 2.752 de 14 de dezembro de 2022, que "Estima a Receita e Fixa a Despesa para o Município de Carmo do Paranaíba-MG, para o Exercício Financeiro de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2136/projeto_de_lei_no_17-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2136/projeto_de_lei_no_17-2023.pdf</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2137/projeto_de_lei_no_18-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2137/projeto_de_lei_no_18-2023.pdf</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2144/projeto_de_lei_no_19-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2144/projeto_de_lei_no_19-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial por Superávit Financeiro no Orçamento Vigente e dá outras providências.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2145/projeto_de_lei_no_20-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2145/projeto_de_lei_no_20-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional por Superávit Financeiro no Orçamento Vigente e dá outras providências.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2146/projeto_de_lei_no_21-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2146/projeto_de_lei_no_21-2023.pdf</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2149/projeto_de_lei_no_22-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2149/projeto_de_lei_no_22-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Suplementar por Excesso de Arrecadação por estimativa no Orçamento Vigente e dá outras providências.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2150/projeto_de_lei_no_23-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2150/projeto_de_lei_no_23-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial por anulação de dotação no Orçamento Vigente e dá outras providências.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2151/projeto_de_lei_no_24-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2151/projeto_de_lei_no_24-2023.pdf</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2152/projeto_de_lei_no_25-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2152/projeto_de_lei_no_25-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Suplementar por excesso de Arrecadação por Estimava no Orçamento Vigente e dá outras providências.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2153/projeto_de_lei_no_26-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2153/projeto_de_lei_no_26-2023.pdf</t>
   </si>
   <si>
     <t>Desafeta bem público e autoriza permuta por lote no Loteamento Jardim das Américas, no Distrito de Quintinos, no município de Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2154/projeto_de_lei_no_27-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2154/projeto_de_lei_no_27-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral dos vencimentos dos Secretários Municipais, da Administração Direta e Indireta do Poder Executivo do Município de Carmo do Paranaíba, nos termos desta Lei e dá outras providências.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2155/projeto_de_lei_no_28-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2155/projeto_de_lei_no_28-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Carmo do Paranaíba (MG) a efetuar repasses financeiros de subvenções, contribuições e auxílios às entidades que menciona e outros auxílios financeiros a pessoas físicas.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2164/projeto_de_lei_no_29-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2164/projeto_de_lei_no_29-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas de equidade de gênero, de igualdade das condições de trabalho, de oportunidade e de remuneração no serviço público.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2165/projeto_de_lei_no_30-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2165/projeto_de_lei_no_30-2023.pdf</t>
   </si>
   <si>
     <t>Denomina de “Rua Adão José Leonardo” a Rua Dois, localizada no Bairro Boaventura Braz, neste Município de Carmo do Paranaíba, e dá outras providências.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2175/projeto_de_lei_no_31-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2175/projeto_de_lei_no_31-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição de Cadastro e Carteira de Identificação da Pessoa com TEA – Transtorno do Espectro Autista, e dá outras providências.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2181/projeto_de_lei_no_32-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2181/projeto_de_lei_no_32-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo de Carmo do Paranaíba, Estado de Minas Gerais, a abrir Crédito Adicional Suplementar por Anulação no valor de R$ 345.009,80 (trezentos e quarenta e cinco mil, nove reais e oitenta centavos), e dá outras providências.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2182/projeto_de_lei_no_33-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2182/projeto_de_lei_no_33-2023.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade de o Poder Executivo propiciar tratamento especializado, educação e assistência específicas a todos os Autistas, Independentemente de idade, no âmbito do município de Carmo do Paranaíba (MG).</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2183/projeto_de_lei_no_34-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2183/projeto_de_lei_no_34-2023.pdf</t>
   </si>
   <si>
     <t>Denomina a Unidade de Serviço de Atendimento Móvel de Urgência (SAMU), localizada na Rua Vereador José Gomes de Oliveira, sem número, no bairro Paranaíba, nesta cidade, e dá outras providências.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2184/projeto_de_lei_no_35-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2184/projeto_de_lei_no_35-2023.pdf</t>
   </si>
   <si>
     <t>Cria o Dia Municipal da Conscientização do Autismo e dá outras providências.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2194/projeto_de_lei_no_36-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2194/projeto_de_lei_no_36-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a triagem precoce para diagnóstico do TEA - Transtorno do Espectro do Autismo nas unidades de saúde do município de Carmo do Paranaíba (MG), por meio da aplicação do questionário MCHAT.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2195/projeto_de_lei_no_37-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2195/projeto_de_lei_no_37-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de brinquedos adaptados para crianças com deficiência em locais públicos de lazer.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2196/projeto_de_lei_no_38-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2196/projeto_de_lei_no_38-2023.pdf</t>
   </si>
   <si>
     <t>Institui a inclusão do símbolo Mundial de Autismo nas placas de atendimento preferencial, nos estabelecimentos públicos e privados no âmbito do Município de Carmo do Paranaíba (MG) e dá outras providências</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2198/projeto_de_lei_no_39-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2198/projeto_de_lei_no_39-2023.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Conscientização do Autismo, a Carteira de Identificação da Pessoa com Deficiência (CIPCD) e o uso do colar de girassol como instrumento auxiliar de orientação para a identificação das pessoas com TEA, no âmbito do Município de Carmo do Paranaíba (MG).</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>Dr. Mucio Advogado, Julio do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2199/projeto_de_lei_no_40-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2199/projeto_de_lei_no_40-2023.pdf</t>
   </si>
   <si>
     <t>Cria o “Programa Escolas Seguras” no âmbito do Município de Carmo do Paranaíba (MG) e dá outras providências.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2209/projeto_de_lei_no_41-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2209/projeto_de_lei_no_41-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2210/plo_42.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2210/projeto_de_lei_no_42-2023.pdf</t>
   </si>
   <si>
     <t>Denomina de “Rua CELIO ANTONIO DE SOUZA” a Rua Três, localizada no Bairro Boaventura Braz, neste Município de Carmo do Paranaíba, e dá outras providências</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2227/projeto_de_lei_no_43-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2227/projeto_de_lei_no_43-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Mês Maio Furta-Cor, dedicado às ações de conscientização, incentivo ao cuidado e promoção da saúde materna, no calendário de Carmo do Paranaíba/MG.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>Cria o Programa "Prata da Casa", estabelecendo a obrigatoriedade  de oportunidade para a apresentação de   grupos, bandas, cantores ou instrumentistas locais, em eventos musicais que utilizam financiamento público municipal.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2229/projeto_de_lei_no_45-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2229/projeto_de_lei_no_45-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a exibição de vídeos educativos antidrogas e no combate à violência nas escolas nas aberturas de shows e eventos culturais no Município de Carmo do Paranaíba e dá outras providências.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2230/projeto_de_lei_no_46-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2230/projeto_de_lei_no_46-2023.pdf</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2231/projeto_de_lei_no_47-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2231/projeto_de_lei_no_47-2023.pdf</t>
   </si>
   <si>
     <t>Institui o "Programa Vacinação Domiciliar de Idosos" no âmbito do município de Carmo do Paranaíba (MG) e dá outras providências.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2232/projeto_de_lei_no_48-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2232/projeto_de_lei_no_48-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Doador Voluntário de Sangue e a Semana Municipal de Incentivo à Doação de Sangue, no âmbito do município de Carmo do Paranaíba (MG) e dá outras providências.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2238/projeto_de_lei_no_49-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2238/projeto_de_lei_no_49-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a custear e contratar Plano de Saúde para os vereadores e servidores da Câmara Municipal de Carmo do Paranaíba (MG) e dá outras providências.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2241/projeto_de_lei_no_50-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2241/projeto_de_lei_no_50-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação da Agenda Oficial de compromissos do Chefe do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2242/projeto_de_lei_no_51-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2242/projeto_de_lei_no_51-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instalar pontos de internet sem fio gratuito em pontos que específica na cidade, e dá outras providências.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>Igão do Niterói, Luis Ricardo Bomba</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2243/projeto_de_lei_no_52-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2243/projeto_de_lei_no_52-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa “Talentos da Terra” e dá outras providências.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2244/projeto_de_lei_no_53-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2244/projeto_de_lei_no_53-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da suspensão do fornecimento de água e energia elétrica, nos imóveis onde residam pessoas enfermas, em fase terminal ou acamadas, que integram o cadastro único.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2245/projeto_de_lei_no_54-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2245/projeto_de_lei_no_54-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do comparecimento anual do Prefeito e Secretários Municipais, à Câmara Municipal, para pronunciamento a respeito da situação do Município.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2246/projeto_de_lei_no_55-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2246/projeto_de_lei_no_55-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre obrigatoriedade da publicação de Decretos Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2247/projeto_de_lei_no_56-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2247/projeto_de_lei_no_56-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal Adote uma Escola e da outras providências.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2248/projeto_de_lei_no_57-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2248/projeto_de_lei_no_57-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza as escolas da rede pública do ensino fundamental do município a firmar convênio com empresas privadas e cooperativas para doação de uniforme escolar e da outras providências.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2249/projeto_de_lei_no_58-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2249/projeto_de_lei_no_58-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a implantar projeto de distribuição de kit escolar aos alunos da rede municipal de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2250/projeto_de_lei_no_59-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2250/projeto_de_lei_no_59-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação de óculos de grau, pelo Poder Público Municipal aos alunos regularmente matriculados no ensino fundamental da rede pública municipal.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2252/projeto_de_lei_no_60-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2252/projeto_de_lei_no_60-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação das listagens dos pacientes que aguardam por consultas com especialistas, exames e cirurgias na rede pública do município de Carmo do Paranaíba e dá outras providências.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2253/projeto_de_lei_no_61-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2253/projeto_de_lei_no_61-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Executivo Municipal a implantar junto à Secretaria Municipal de Educação o “Projeto Pintando o Sete” nas Escolas e da outras providências.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2254/projeto_de_lei_no_62-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2254/projeto_de_lei_no_62-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura a fornecer merenda escolar, cesta básica durante o período de férias ou recesso escolar aos alunos da rede pública de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2255/projeto_de_lei_no_63-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2255/projeto_de_lei_no_63-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza criação no âmbito da Secretaria Municipal de Educação, o curso pré-vestibular e preparatório para ingresso no ensino superior e concursos públicos e dá outras providências.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>Fica assegurado aos agentes comunitários de saúde e combate a endemias, a percepção do adicional de insalubridade, criado pela lei federal 13.342 de 03 de outubro de 2016, e emenda constitucional nº 120 de 05 de  maio de 2022, com base no vencimento base dos agentes, a ser regulamentado na forma da lei e dá outras providências.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2258/projeto_de_lei_no_65-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2258/projeto_de_lei_no_65-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de matéria de Ética e Práticas de Segurança na Internet para alunos do Ensino Fundamental e da outras providências.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2259/projeto_de_lei_no_66-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2259/projeto_de_lei_no_66-2023.pdf</t>
   </si>
   <si>
     <t>Institui a Semana da Orientação Profissional para o Primeiro Emprego nas escolas públicas municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2260/projeto_de_lei_no_67-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2260/projeto_de_lei_no_67-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Suplementar por Anulação de Dotação no Orçamento Vigente e dá outras providências.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2261/projeto_de_lei_no_68-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2261/projeto_de_lei_no_68-2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação do §2º do art. 1º da Lei Municipal nº 2.775 de 08 de maio de 2023, que autoriza o Poder Executivo do Município de Carmo do Paranaíba - MG a efetuar repasses financeiros de subvenções, contribuições e auxílios às entidades que menciona e outros auxílios financeiros a pessoas físicas.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>Cria o Programa Municipal de Alfabetização Digital da Terceira Idade e dá outras providências.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2268/projeto_de_lei_no_70-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2268/projeto_de_lei_no_70-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a fornecer atendimento educacional especializado aos alunos identificados com “altas habilidades ou superdotados” no âmbito do Município e dá outras providências.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2269/projeto_de_lei_no_71-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2269/projeto_de_lei_no_71-2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 5º da Lei Municipal nº 2.752 de 14 de dezembro de 2022, que "Estima a Receita e Fixa a Despesa para o Município de Carmo do Paranaíba-MG, para o Exercício Financeiro de 2023", e dá outras providências.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2270/projeto_de_lei_no_72-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2270/projeto_de_lei_no_72-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a modificação do Quadro Geral dos Servidores previsto na Lei 2.009/2009, e dá outras providências.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2274/projeto_de_lei_no_73-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2274/projeto_de_lei_no_73-2023.pdf</t>
   </si>
   <si>
     <t>Institui a Semana de Combate à Pedofilia e Exploração Sexual contra Crianças e Adolescentes, no âmbito do Município de Carmo do Paranaíba (MG), e dá outras providências.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2303/projeto_de_lei_no_74-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2303/projeto_de_lei_no_74-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de prevenção e de combate ao racismo institucional.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2304/projeto_de_lei_no_75-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2304/projeto_de_lei_no_75-2023.pdf</t>
   </si>
   <si>
     <t>Institui a semana de divulgação e valorização do Estatuto da Criança e do Adolescente - ECA, no município de Carmo do Paranaíba (MG), e dá outras providências.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2307/projeto_de_lei_no_76-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2307/projeto_de_lei_no_76-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o replantio de árvores caídas e retiradas no âmbito municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2308/projeto_de_lei_no_77-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2308/projeto_de_lei_no_77-2023.pdf</t>
   </si>
   <si>
     <t>Institui a Semana da Água no município e da outras providências.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2309/projeto_de_lei_no_78-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2309/projeto_de_lei_no_78-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Título Amigo do Meio Ambiente e dá outras providências.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2310/projeto_de_lei_no_79-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2310/projeto_de_lei_no_79-2023.pdf</t>
   </si>
   <si>
     <t>Estabelece multa para a empresa responsável pela distribuição de água para o município, se comprovada a distribuição de água contaminada para consumo da população.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2311/projeto_de_lei_no_80-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2311/projeto_de_lei_no_80-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei das Águas – Lei Municipal de preservação e manutenção da água do município e da outras providências.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2312/projeto_de_lei_no_81-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2312/projeto_de_lei_no_81-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de banheiros químicos nas feiras livres nos horários que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2315/projeto_de_lei_no_82-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2315/projeto_de_lei_no_82-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Suplementar por Excesso de Arrecadação por Estimativa no Orçamento Vigente e dá outras providências.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2316/projeto_de_lei_no_83-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2316/projeto_de_lei_no_83-2023.pdf</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2317/projeto_de_lei_no_84-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2317/projeto_de_lei_no_84-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do município de Carmo do Paranaíba (MG) a efetuar repasses financeiros de contribuição à entidade que menciona.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2320/projeto_de_lei_no_85-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2320/projeto_de_lei_no_85-2023.pdf</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a custear e contratar Plano de Saúde para os servidores ativos e inativos da Administração Direta e Indireta do Poder Executivo do Município de Carmo do Paranaíba e dá outras providências.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2325/projeto_de_lei_ordinaria_no_87-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2325/projeto_de_lei_no_87-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetuar o pagamento de parcela remuneratória denominada Incentivo Financeiro Adicional (IFA) aos servidores ocupantes dos cargos de Agentes Comunitários de Saúde – ACS e aos Agentes de Combate às Endemias – ACE e dá outras providências.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2334/projeto_de_lei_no_88-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2334/projeto_de_lei_no_88-2023.pdf</t>
   </si>
   <si>
     <t>Modifica-se o § 4º e acrescenta-se o § 5º ao Art. 8º e altera o caput do art. 10, da Lei Municipal nº 2.512, de 27 de março de 2019, que dispõe sobre as diárias de viagens no âmbito do Poder Legislativo, e dá outras providências</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2336/projeto_de_lei_no_89-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2336/projeto_de_lei_no_89-2023.pdf</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2337/projeto_de_lei_no_90-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2337/projeto_de_lei_no_90-2023.pdf</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2340/projeto_de_lei_no_91-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2340/projeto_de_lei_no_91-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Municipal de Parcerias Público-Privadas e Concessões do Município de Carmo do Paranaíba, e dá outras providências.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2341/projeto_de_lei_no_92-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2341/projeto_de_lei_no_92-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a constituição de Fundo Municipal de Saneamento Básico do Município de Carmo do Paranaíba/MG e dá outras providências.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2350/projeto_de_lei_no_93-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2350/projeto_de_lei_no_93-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar por Excesso de Arrecadação no Orçamento Vigente e dá outras providências.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2351/projeto_de_lei_no_94-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2351/projeto_de_lei_no_94-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento Vigente e dá outras providências.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2362/07_-_projeto_de_lei_no_95-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2362/projeto_de_lei_no_95-2023.pdf</t>
   </si>
   <si>
     <t>Institui a “Semana e o dia do Campo Limpo” no âmbito do município de Carmo do Paranaíba e dá outras providências.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>Dr. Mucio Advogado, Enivaldo do Gás, Julio do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2385/projeto_de_lei_no_96-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2385/projeto_de_lei_no_96-2023.pdf</t>
   </si>
   <si>
     <t>Denomina as Ruas 01, 02, 03, 04 e 05 do loteamento Belo Horizonte, neste Município de Carmo do Paranaíba, e dá outras providências.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2386/projeto_de_lei_no_97-2023_-_completo.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2386/projeto_de_lei_no_97-2023_-.pdf</t>
   </si>
   <si>
     <t>Denomina de JOSÉ GONTIJO DA COSTA, a Rua 2 do loteamento Alta Villa, neste Município de Carmo do Paranaíba, e dá outras providências.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2387/projeto_de_lei_n_98-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2387/projeto_de_lei_no_98-2023.pdf</t>
   </si>
   <si>
     <t>Denomina de ROGÉRIO COSTA TEIXEIRA, a Rua 8 do loteamento Alta Villa, neste Município de Carmo do Paranaíba, e dá outras providências.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2393/projeto_de_lei_99-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2393/projeto_de_lei_no_99-2023.pdf</t>
   </si>
   <si>
     <t>Denomina de SEBASTIÃO BARBOSA LAGARES, a Rua 4 do loteamento Alta Villa, neste Município de Carmo do Paranaíba, e dá outras providências.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2395/projeto_de_lei_no_100-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2395/projeto_de_lei_no_100-2023.pdf</t>
   </si>
   <si>
     <t>Denomina de “Rua Antônio Ramos Portilho” a Rua 7, localizada no Bairro Residencial Vitória, neste Município de Carmo do Paranaíba, e dá outras providências.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2398/projeto_de_lei_no_101-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2398/projeto_de_lei_no_101-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Brigada Municipal de Carmo do Paranaíba (MG), e dá outras providências.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2404/projeto_de_lei_no_102-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2404/projeto_de_lei_no_102-2023.pdf</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2405/projeto_de_lei_no_103-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2405/projeto_de_lei_no_103-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso obrigatório de detectores de metais nos estabelecimentos que menciona no Município de Carmo do Paranaíba (MG) e dá outras providências.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2408/projeto_de_lei_no_104-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2408/projeto_de_lei_no_104-2023.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Carmo do Paranaíba o Circuito Carmense de Corrida de Rua, e dá outras providências.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2409/projeto_de_lei_no_105-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2409/projeto_de_lei_no_105-2023.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Carmo do Paranaíba o Circuito Carmense de Ciclismo, e dá outras providências.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2410/projeto_de_lei_no_106-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2410/projeto_de_lei_no_106-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial por Excesso de Arrecadação no Orçamento Vigente e dá outras providências.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2411/projeto_de_lei_no_107-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2411/projeto_de_lei_no_107-2023.pdf</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2412/projeto_de_lei_no_108-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2412/projeto_de_lei_no_108-2023.pdf</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2417/projeto_de_lei_no_109-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2417/projeto_de_lei_no_109-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a instituição do auxílio-alimentação para os servidores públicos do Município de Carmo do Paranaíba/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2420/projeto_de_lei_no_110-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2420/projeto_de_lei_no_110-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Suplementar por Excesso de Arrecadação no Orçamento Vigente e dá outras providências.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2421/projeto_de_lei_no_111-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2421/projeto_de_lei_no_111-2023.pdf</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2422/projeto_de_lei_no_112-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2422/projeto_de_lei_no_112-2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1º da Lei Municipal 2.775 de 08 de maio de 2023.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2429/projeto_de_lei_no_113-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2429/projeto_de_lei_no_113-2023.pdf</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2433/projeto_de_lei_no_114-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2433/projeto_de_lei_no_114-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para as ações de promoção da Dignidade Menstrual e o fornecimento gratuito de absorventes higiênicos no Município de Carmo do Paranaíba (MG) e dá outras providências.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2434/projeto_de_lei_no_115-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2434/projeto_de_lei_no_115-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Direito da Mulher no Atendimento e Acesso à Saúde em Carmo do Paranaíba (MG), e dá outras providências.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2438/projeto_de_lei_no_116-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2438/projeto_de_lei_no_116-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.753 de 14 de dezembro de 2022 que “Institui o Programa Bolsa Atleta no âmbito do Município de Carmo do Paranaíba (MG)”, e dá outras providências.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2440/projeto_de_lei_no_117-2023_-_registro_de_votacao_1o_2o_turno_e_redacao_final.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2440/projeto_de_lei_no_117-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar o Centro de Referência à Mulher no âmbito do município de Carmo do Paranaíba, e dá outras providências.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2443/projeto_de_lei_no_118-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2443/projeto_de_lei_no_118-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização da doação de um terreno para construção da sede do Instituto de Previdência dos Servidores Municipais de Carmo do Paranaíba - IPSEM.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2451/projeto_de_lei_no_119-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2451/projeto_de_lei_no_119-2023.pdf</t>
   </si>
   <si>
     <t>Fica instituído o “Programa Educação no Trânsito" nas escolas da rede pública de ensino municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2453/projeto_de_lei_no_120-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2453/projeto_de_lei_no_120-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a isenção do Imposto Predial e Territorial Urbano - IPTU para idosos no âmbito do município de Carmo do Paranaíba (MG), e dá outras providências.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2480/projeto_de_lei_no_121-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2480/projeto_de_lei_no_121-2023.pdf</t>
   </si>
   <si>
     <t>Institui a “Política Municipal de Conscientização e Orientação sobre o Lúpus” e o “Dia Municipal de Conscientização sobre o Lúpus” no Município de Carmo do Paranaíba (MG), e dá outras providências.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2481/projeto_de_lei_no_122-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2481/projeto_de_lei_no_122-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prioridade de atendimento para pessoas que realizam tratamento de quimioterapia, radioterapia, hemodiálise ou utilizem bolsa de colostomia no município de Carmo do Paranaíba (MG), e dá outras providências.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2484/projeto_de_lei_no_123_de_2023_-_autoriza_abertura_de_credito.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2484/projeto_de_lei_no_123_de_2023.pdf</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2485/projeto_de_lei_no_123_de_2023_-_autoriza_abertura_de_credito.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2485/projeto_de_lei_no_124-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Carmo do Paranaíba (MG) a efetuar repasses financeiros de subvenções e contribuições.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2486/projeto_de_lei_no_125-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2486/projeto_de_lei_no_125-2023.pdf</t>
   </si>
   <si>
     <t>Denomina de Antônio Rodrigues Preto, a Rua 5 do loteamento Alta Villa, neste Município de Carmo do Paranaíba, e dá outras providências.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2493/projeto_de_lei_no_126-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2493/projeto_de_lei_no_126-2023.pdf</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2494/projeto_de_lei_no_127-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2494/projeto_de_lei_no_127-2023.pdf</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a instituir o piso salarial municipal do Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira, no Município de Carmo do Paranaíba/MG.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2498/projeto_de_lei_no_129-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2498/projeto_de_lei_no_129-2023.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa para o Município de Carmo do Paranaíba-MG, para o Exercício Financeiro de 2024.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2499/projeto_de_lei_no_130-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2499/projeto_de_lei_no_130-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Assistência Financeira Complementar repassada pela União Federal visando dar cumprimento ao disposto na Lei Federal nº 14.434, de 04 de agosto de 2022.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>Denomina de José Gontijo da Costa, a Rua 2 do loteamento Alta Villa, neste Município de Carmo do Paranaíba, e dá outras providências.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2509/projeto_de_lei_no_132-2023.pdf</t>
+  </si>
+  <si>
     <t>Denomina de José Moisés de Carvalho, a Rua 9 do loteamento Alta Villa, neste Município de Carmo do Paranaíba, e dá outras providências.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2510/projeto_de_lei_no_133-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2510/projeto_de_lei_no_133-2023.pdf</t>
   </si>
   <si>
     <t>Denomina de Hélio Ferreira da Silva, a Rua 10 do loteamento Alta Villa, neste Município de Carmo do Paranaíba, e dá outras providências.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2511/projeto_de_lei_no_134-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2511/projeto_de_lei_no_134-2023.pdf</t>
   </si>
   <si>
     <t>Denomina de Geralda Gonçalves da Costa, a Rua 11 do loteamento Alta Villa, neste Município de Carmo do Paranaíba, e dá outras providências.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2512/projeto_de_lei_ordinaria_no_135-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2512/projeto_de_lei_no_135-2023.pdf</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2513/projeto_de_lei_ordinaria_no_136-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2513/projeto_de_lei_no_136-2023.pdf</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2518/projeto_de_lei_ordinaria_no_137-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2518/projeto_de_lei_no_137-2023.pdf</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2555/projeto_de_lei_no_138-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2555/projeto_de_lei_no_138-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Incentivo no Empreendedorismo Feminino, no âmbito do Município de Carmo do Paranaíba, Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2571/projeto_de_lei_no_139-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2571/projeto_de_lei_no_139-2023.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do município de Carmo do Paranaíba (MG), o Sistema Municipal Saúde Escola, e dá outras providências.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2577/projeto_de_lei_no_140-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2577/projeto_de_lei_no_140-2023.pdf</t>
   </si>
   <si>
     <t>Denomina de Raul Caetano Pereira Neto, a Rua 3 do loteamento Alta Villa, neste Município de Carmo do Paranaíba, e dá outras providências.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2578/projeto_de_lei_no_141-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2578/projeto_de_lei_no_141-2023.pdf</t>
   </si>
   <si>
     <t>Denomina de Maria Helena Borges Veloso a Rua 12 do loteamento Alta Villa, neste Município de Carmo do Paranaíba, e dá outras providências.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2580/projeto_de_lei_no_142-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2580/projeto_de_lei_no_142-2023.pdf</t>
   </si>
   <si>
     <t>Denomina de OSWALDO BRAZ DA CUNHA, a Rua 6 do loteamento Alta Villa, neste Município de Carmo do Paranaíba, e dá outras providências.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2581/projeto_de_lei_no_143-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2581/projeto_de_lei_no_143-2023.pdf</t>
   </si>
   <si>
     <t>Denomina de Lindolfo Goulart da Silva, a Rua 13 do loteamento Alta Villa, neste Município de Carmo do Paranaíba, e dá outras providências.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>Julio do Sindicato, Maira Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2582/projeto_de_lei_no_144-2023_-_completo.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2582/projeto_de_lei_no_144-2023.pdf</t>
   </si>
   <si>
     <t>Denomina de Gonzaga Gomes Carolino, a Rua 14 do loteamento Alta Villa, neste Município de Carmo do Paranaíba, e dá outras providências.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2583/projeto_de_lei_no_145-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2583/projeto_de_lei_no_145-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redução da carga horária do servidor público municipal que seja pai ou mãe, tutor, curador ou responsável por pessoa com o transtorno do espectro autista, pessoa com deficiência intelectual e/ou física ou outra deficiência no âmbito do município de Carmo do Paranaíba e dá outras providências.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2584/projeto_de_lei_no_146-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2584/projeto_de_lei_no_146-2023.pdf</t>
   </si>
   <si>
     <t>Define, no âmbito do Município de Carmo do Paranaíba - MG, o valor para pagamento das obrigações de pequeno valor (RPV), nos termos do art. 100, § § 3º e 4º, da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2585/projeto_de_lei_no_147-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2585/projeto_de_lei_no_147-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento das localidades rurais do Município de Carmo do Paranaíba que identifica e dá outras providências.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2586/projeto_de_lei_no_148-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2586/projeto_de_lei_no_148-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Carmo do Paranaíba, Estado de Minas Gerais, a efetuar repasses financeiros de subvenções, contribuições e auxílios às entidades que menciona e outros auxílios financeiros a pessoas físicas.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2600/projeto_de_lei_no_149-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2600/projeto_de_lei_no_149-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a realizar a recuperação e manutenção das estradas rurais secundárias e dá outras providências.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2603/projeto_de_lei_no_150-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2603/projeto_de_lei_no_150-2023.pdf</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2147/projeto_de_resolucao_legislativa_no_01-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2147/projeto_de_resolucao_legislativa_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução Legislativa nº 77 de 18 de março de 2019 que "Regula o uso de veículos oficiais da Câmara Municipal de Carmo do Paranaíba, e dá outras providências.", e dá outras providências.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2148/projeto_de_resolucao_legislativa_no_02-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2148/projeto_de_resolucao_legislativa_no_02-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução Legislativa nº 94 de 11 de agosto de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>Altera a Resolução Legislativa nº 034 de 14 de outubro de 2011 que Estabelece o uso de uniformes nas dependências da Câmara Municipal de Carmo do Paranaíba, e dá outras providências.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2192/projeto_de_resolucao_legislativa_no_04-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2192/projeto_de_resolucao_legislativa_no_04-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Escola do Legislativo de Carmo do Paranaíba (MG), no âmbito da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2382/projeto_de_resolucao_legislativa_no_05-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2382/projeto_de_resolucao_legislativa_no_05-2023.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas do Município de Carmo do Paranaíba, relativa ao Exercício Financeiro de 2019.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2383/projeto_de_resolucao_legislativa_no_06-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2383/projeto_de_resolucao_legislativa_no_06-2023.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa da Câmara Municipal de Carmo do Paranaíba, Estado de Minas Gerais, para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2392/projeto_de_resolucao_legislativa_no_07-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2392/projeto_de_resolucao_legislativa_no_07-2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta através de Regimento Interno da Escola do Legislativo no âmbito da Câmara Municipal de Carmo do Paranaíba e dá outras providências.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2439/projeto_de_resolucao_legislativa_no_08-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2439/projeto_de_resolucao_legislativa_no_08-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a transferência de bem móvel da Câmara Municipal de Carmo do Paranaíba para o Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2573/projeto_de_res._legislativa_no_09-2023_-_mesa_-_novo_regimento_interno_da_camara_1.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2573/projeto_de_res._legislativa_no_09-2023_-_mesa_-_novo_regimento_interno_da_camara_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regimento Interno da Câmara Municipal de Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>PS</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2093/projeto_substitutivo_no_01-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2093/projeto_substitutivo_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Projeto Substitutivo nº 84/2021 que “Dispõe sobre a Regularização Fundiária Urbana de que trata a Lei nº 13.465 de 11 de julho de 2017.”</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>Luis Ricardo Bomba, Maira Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2234/projeto_substitutivo_no_02-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2234/projeto_substitutivo_no_02-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO SUBSTITUTIVO nº 02/2023 AO PROJETO DE LEI Nº - 46/2023 que "Autoriza o Poder Executivo do Município de Carmo do Paranaíba (MG) a efetuar repasses financeiros de subvenções, contribuições e auxílios às entidades que menciona e outros auxílios financeiros a pessoas físicas.".</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2519/projeto_de_lei_substitutivo_no_03-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2519/projeto_de_lei_substitutivo_no_03-2023.pdf</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2554/projeto_substitutivo_no_04-2023_ok.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2554/projeto_substitutivo_no_04-2023_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Assistência Financeira Complementar repassada pela União Federal visando dar cumprimento ao disposto na Lei Federal de nº-14.434 de 04 de agosto de 2022.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2570/projeto_substitutivo_no_05-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2570/projeto_substitutivo_no_05-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para as ações de promoção da Dignidade Menstrual e o fornecimento gratuito de absorventes higiênicos nas escolas públicas do Município de Carmo do Paranaíba (MG) e dá outras providências.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2588/projeto_substitutivo_no_06-2023-_maira_-_pl_114.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2588/projeto_substitutivo_no_06-2023-_maira_-_pl_114.pdf</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2590/projeto_substitutivo_no_07-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2590/projeto_substitutivo_no_07-2023.pdf</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2591/projeto_substitutivo_no_08-2023_a_proposta_de_emenda_a_lom_no_03-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2591/projeto_substitutivo_no_08-2023_a_proposta_de_emenda_a_lom_no_03-2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Orgânica Municipal de Carmo do Paranaíba/MG.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>Dinei Mendes, Dr. Mucio Advogado, Enivaldo do Gás, Igão do Niterói, Laura Melo, Rubinho de Quintinos, Subtenente Vaz</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2592/projeto_substitutivo_no_09-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2592/projeto_substitutivo_no_09-2023.pdf</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>PEPL</t>
   </si>
   <si>
     <t>Proposta de Emenda</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2052/proposta_de_emenda_de_no_01-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2052/proposta_de_emenda_de_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Fica acrescido no art. 32 o inciso VI do Projeto de Lei nº 104/2022.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2062/proposta_de_emenda_no_02-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2062/proposta_de_emenda_no_02-2023.pdf</t>
   </si>
   <si>
     <t>Fica acrescido o art. 8º e 9º ao Projeto de Lei Complementar nº 01-2023.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2063/proposta_de_emenda_no_03-2023_-_altera_plc_01-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2063/proposta_de_emenda_no_03-2023_-_altera_plc_01-2023.pdf</t>
   </si>
   <si>
     <t>Fica alterado os arts. 2º, 3º e 7º do Projeto de Lei Complementar nº 01/2023.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>Luis Ricardo Bomba, Rodrigo Carneiro Pintor</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2082/proposta_de_emenda_no_04-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2082/proposta_de_emenda_no_04-2023.pdf</t>
   </si>
   <si>
     <t>Fica suprimido o art. 2º do Projeto de Lei nº 08/2023 e renumera-se os demais artigos.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2083/proposta_de_emenda_no_05-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2083/proposta_de_emenda_no_05-2023.pdf</t>
   </si>
   <si>
     <t>Fica suprimido o art. 4º do Projeto de Lei nº 02/2023 e renumera-se os demais artigos.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2084/propostas_de_emenda_modificativa_no_06-2023_-_plc_01-2023_-_altera_plc_no_01-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2084/propostas_de_emenda_modificativa_no_06-2023_-_plc_01-2023_-_altera_plc_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Fica alterado o art. 2º, 3º e 7º do Projeto de Lei Complementar nº 01/2023.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>Igão do Niterói, Julio do Sindicato, Luis Ricardo Bomba, Maira Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2085/proposta_de_emenda_no_07-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2085/proposta_de_emenda_no_07-2023.pdf</t>
   </si>
   <si>
     <t>Fica alterado o art. 1º do Projeto de Lei Complementar nº 01/2023.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2086/proposta_de_emenda_no_08-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2086/proposta_de_emenda_no_08-2023.pdf</t>
   </si>
   <si>
     <t>Fica alterado o art. 1º e seus incisos do Projeto de Lei nº 02/2023.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação - xx</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2129/proposta_de_emenda_no_09-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2129/proposta_de_emenda_no_09-2023.pdf</t>
   </si>
   <si>
     <t>Fica alterado caput do art. 44 e seus incisos do Projeto Substitutivo nº 01/2023.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2263/proposta_de_emenda_no_10-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2263/proposta_de_emenda_no_10-2023.pdf</t>
   </si>
   <si>
     <t>Fica alterado os art. 1º e 3º do Projeto de Lei nº 49/2023.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>Dr. Mucio Advogado, Enivaldo do Gás, Igão do Niterói, Maira Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2281/proposta_de_emenda_no_11-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2281/proposta_de_emenda_no_11-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Projeto de Lei nº 59/2022.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2314/proposta_de_emenda_no_12-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2314/proposta_de_emenda_no_12-2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos arts. 11, 12, 16, 38, 41 e 46 do Projeto de Lei nº 41/2023.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2319/proposta_de_emenda_no_13-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2319/proposta_de_emenda_no_13-2023.pdf</t>
   </si>
   <si>
     <t>Fica alterado o art. 1º do Projeto de Lei nº 55/2023.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2323/proposta_de_emenda_no_14-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2323/proposta_de_emenda_no_14-2023.pdf</t>
   </si>
   <si>
     <t>Fica acrescido os art. 4º e 5º e renumera-se os demais do Projeto de Lei nº 83/2023.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>Dinei Mendes, Laura Melo, Rubinho de Quintinos, Subtenente Vaz</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2335/proposta_de_emenda_no_15-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2335/proposta_de_emenda_no_15-2023.pdf</t>
   </si>
   <si>
     <t>Fica alterado o anexo I do Projeto de Lei nº 72/2023.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2437/proposta_de_emenda_no_16-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2437/proposta_de_emenda_no_16-2023.pdf</t>
   </si>
   <si>
     <t>Altera os incisos III e IV do art. 4º do Projeto de Lei nº 60/2023.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2444/proposta_de_emenda_no_17-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2444/proposta_de_emenda_no_17-2023.pdf</t>
   </si>
   <si>
     <t>Altera o § 2º do art. 1º do Projeto de Lei nº 79/2023.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2445/proposta_de_emenda_no_18-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2445/proposta_de_emenda_no_18-2023.pdf</t>
   </si>
   <si>
     <t>Altera o art 3º do Projeto de Lei nº 80/2023.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2476/proposta_de_emenda_no_19-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2476/proposta_de_emenda_no_19-2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 3º do Projeto de Lei nº 27/2023.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2541/proposta_de_emenda_no_20-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2541/proposta_de_emenda_no_20-2023.pdf</t>
   </si>
   <si>
     <t>Modifica o Quadro de Detalhamento de Despesas do Projeto de Lei nº 129/2023.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2542/proposta_de_emenda_no_21-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2542/proposta_de_emenda_no_21-2023.pdf</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2543/proposta_de_emenda_no_22-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2543/proposta_de_emenda_no_22-2023.pdf</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2544/proposta_de_emenda_no_23-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2544/proposta_de_emenda_no_23-2023.pdf</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2545/proposta_de_emenda_no_24-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2545/proposta_de_emenda_no_24-2023.pdf</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2546/proposta_de_emenda_no_25-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2546/proposta_de_emenda_no_25-2023.pdf</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2547/proposta_de_emenda_no_26-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2547/proposta_de_emenda_no_26-2023.pdf</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2548/proposta_de_emenda_no_27-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2548/proposta_de_emenda_no_27-2023.pdf</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>Enivaldo do Gás, Maira Queiroz</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2549/proposta_de_emenda_no_28-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2549/proposta_de_emenda_no_28-2023.pdf</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2550/proposta_de_emenda_no_29-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2550/proposta_de_emenda_no_29-2023.pdf</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2551/proposta_de_emenda_no_30-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2551/proposta_de_emenda_no_30-2023.pdf</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2552/proposta_de_emenda_no_31-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2552/proposta_de_emenda_no_31-2023.pdf</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2553/proposta_de_emenda_no_32-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2553/proposta_de_emenda_no_32-2023.pdf</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2587/proposta_de_emenda_no_33-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2587/proposta_de_emenda_no_33-2023.pdf</t>
   </si>
   <si>
     <t>Ficam suprimidos os incisos V e VI do art. 3º, o art. 4º e 5º do Projeto de Lei nº 95/2023.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à LOM</t>
   </si>
   <si>
     <t>Dr. Mucio Advogado, Enivaldo do Gás, Igão do Niterói, Julio do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2128/proposta_de_emenda_a_lom_no_01-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2128/proposta_de_emenda_a_lom_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Ficam alterados os §§8º, 10 e 13 ao art. 107 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2197/proposta_de_emenda_a_lom_no_02-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2197/proposta_de_emenda_a_lom_no_02-2023.pdf</t>
   </si>
   <si>
     <t>Altera o art. 56 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>Maira Queiroz, Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2569/proposta_de_emenda_a_lei_organica_municipal_no_03-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2569/proposta_de_emenda_a_lei_organica_municipal_no_03-2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação de arts. da Lei Orgânica Municipal.</t>
   </si>
   <si>
+    <t>2522</t>
+  </si>
+  <si>
+    <t>PEIMP</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda Impositiva à LOA</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2522/proposta_de_emenda_impositiva_no_01-2023.pdf</t>
+  </si>
+  <si>
+    <t>Fica acrescido valores nas fichas 232, 832 e 297 e fica reduzido da dotação 56.</t>
+  </si>
+  <si>
+    <t>2523</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2523/proposta_de_emenda_impositiva_no_02-2023.pdf</t>
+  </si>
+  <si>
+    <t>Fica acrescido valores nas fichas 414, 144, 156, 378 e 250 e fica reduzido da dotação 56.</t>
+  </si>
+  <si>
+    <t>2524</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2524/proposta_de_emenda_impositiva_no_03-2023.pdf</t>
+  </si>
+  <si>
+    <t>Fica acrescido valores nas fichas 232, 197 e 342 e fica reduzido da dotação 56.</t>
+  </si>
+  <si>
+    <t>2525</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2525/proposta_de_emenda_impositiva_no_04-2023.pdf</t>
+  </si>
+  <si>
+    <t>Fica acrescido valores na ficha 248 e fica reduzido da dotação 56.</t>
+  </si>
+  <si>
+    <t>2526</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2526/proposta_de_emenda_impositiva_no_05-2023.pdf</t>
+  </si>
+  <si>
+    <t>Fica acrescido valores nas fichas 184 e 153 e fica reduzido da dotação 56.</t>
+  </si>
+  <si>
+    <t>2527</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2527/proposta_de_emenda_impositiva_no_06-2023.pdf</t>
+  </si>
+  <si>
+    <t>Fica acrescido valores na ficha 833 e fica reduzido da dotação 56.</t>
+  </si>
+  <si>
+    <t>2528</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2528/proposta_de_emenda_impositiva_no_07-2023.pdf</t>
+  </si>
+  <si>
+    <t>Fica acrescido valores nas fichas 197, 342, 297, 475, 815 e 250 e fica reduzido da dotação 56.</t>
+  </si>
+  <si>
+    <t>2529</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2529/proposta_de_emenda_impositiva_no_08-2023.pdf</t>
+  </si>
+  <si>
+    <t>Fica acrescido valores nas fichas 197, 490, 231 e 724 e fica reduzido da dotação 56.</t>
+  </si>
+  <si>
+    <t>2530</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2530/proposta_de_emenda_impositiva_no_09-2023.pdf</t>
+  </si>
+  <si>
+    <t>Fica acrescido valore na ficha 265 e fica reduzido da dotação 56.</t>
+  </si>
+  <si>
+    <t>2531</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2531/proposta_de_emenda_impositiva_no_10-2023.pdf</t>
+  </si>
+  <si>
+    <t>Fica acrescido valor na ficha 151 e fica reduzido da dotação 56.</t>
+  </si>
+  <si>
+    <t>2532</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2532/proposta_de_emenda_impositiva_no_011-2023.pdf</t>
+  </si>
+  <si>
+    <t>2533</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2533/proposta_de_emenda_impositiva_no_12-2023.pdf</t>
+  </si>
+  <si>
+    <t>Fica acrescido valor na ficha 251 e fica reduzido da dotação 56.</t>
+  </si>
+  <si>
+    <t>2534</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2534/proposta_de_emenda_impositiva_no_13-2023.pdf</t>
+  </si>
+  <si>
+    <t>Fica acrescido valor na ficha 184 e fica reduzido da dotação 56.</t>
+  </si>
+  <si>
+    <t>2535</t>
+  </si>
+  <si>
+    <t>Laura Melo, Rubinho de Quintinos, Subtenente Vaz</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2535/proposta_de_emenda_impositiva_no_14-2023.pdf</t>
+  </si>
+  <si>
+    <t>Fica acrescido valor na ficha 60 e fica reduzido da dotação 56.</t>
+  </si>
+  <si>
+    <t>2536</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2536/proposta_de_emenda_impositiva_no_15-2023.pdf</t>
+  </si>
+  <si>
+    <t>Fica acrescido valor na ficha 772 e fica reduzido da dotação 56.</t>
+  </si>
+  <si>
+    <t>2537</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2537/proposta_de_emenda_impositiva_no_16-2023.pdf</t>
+  </si>
+  <si>
+    <t>Fica acrescido valores nas fichas 457 e 475 e fica reduzido da dotação 56.</t>
+  </si>
+  <si>
+    <t>2538</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2538/proposta_de_emenda_impositiva_no_17-2023.pdf</t>
+  </si>
+  <si>
+    <t>Fica acrescido valores nas fichas 220 e fica reduzido da dotação 56.</t>
+  </si>
+  <si>
+    <t>2539</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2539/proposta_de_emenda_impositiva_no_18-2023.pdf</t>
+  </si>
+  <si>
+    <t>Fica acrescido valores nas fichas 265, 268, 269, 378, 117 e 808 e fica reduzido da dotação 56.</t>
+  </si>
+  <si>
+    <t>2540</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2540/proposta_de_emenda_impositiva_no_19-2023.pdf</t>
+  </si>
+  <si>
+    <t>Fica acrescido valores nas fichas 808, 475, 294 e 101 e fica reduzido da dotação 56.</t>
+  </si>
+  <si>
     <t>2100</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2100/requerimento_no_01-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2100/requerimento_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Requer as informações do CEO.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2101/requerimento_no_02-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2101/requerimento_no_02-2023.pdf</t>
   </si>
   <si>
     <t>Requer as razões pelas exonerações dos secretários municipais.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2106/requerimento_no_03-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2106/requerimento_no_03-2023.pdf</t>
   </si>
   <si>
     <t>Requer a convocação da nova Secretária Municipal de Administração, Planejamento e Finanças, a Sra. Renata Barbosa Siqueira.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2107/requerimento_no_04-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2107/requerimento_no_04-2023.pdf</t>
   </si>
   <si>
     <t>Requer a convocação do novo Secretário Municipal de Transportes e Estradas, o Sr. Aparecido José de Melo.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2108/requerimento_no_05-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2108/requerimento_no_05-2023.pdf</t>
   </si>
   <si>
     <t>Requer a convocação do novo Secretário Municipal de Governo e Desenvolvimento Econômico, o Sr. Roberto Vital dos Santos.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2109/requerimento_no_06-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2109/requerimento_no_06-2023.pdf</t>
   </si>
   <si>
     <t>Requer a convocação do novo Secretário Municipal de Agricultura, Pecuária e Meio Ambiente, o Sr. Umberto Eustáquio Barcelos Filho.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2133/requerimento_no_07-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2133/requerimento_no_07-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca do funcionamento do Curtume Boa Vista e que seja fiscalizado o estabelecimento de forma continua pela Administração Pública Municipal, para que seja minimizado o problema de mau cheiro nas redondezas.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2134/requerimento_no_08-2023_..pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2134/requerimento_no_08-2023_..pdf</t>
   </si>
   <si>
     <t>Requer a convocação dos secretários e servidores municipais, com fulcro no art. 14, inciso XII do Regimento Interno, para comparecimento na sede da Câmara Municipal no dia 09 de março de 2023, para que preste esclarecimentos.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2173/requerimento_no_09-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2173/requerimento_no_09-2023.pdf</t>
   </si>
   <si>
     <t>Requer explicações referentes as irregularidades vislumbradas no livro de ponto do servidor Victor Vinícius Alves Vinhal de Queiroz.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2207/requerimento_no_10-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2207/requerimento_no_10-2023.pdf</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>Dr. Mucio Advogado, Luis Ricardo Bomba</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2264/requerimento_no_11-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2264/requerimento_no_11-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações e a documentação referentes aos gastos com a Praça São Francisco de Assis.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>Requer o estudo técnico elaborado para as obras realizadas no bairro Novo Paraíso, nesta cidade, com o intuito de solucionar os problemas com pernilongos e outros insetos naquele local, além do relatório de gastos públicos.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2266/requerimento_no_13-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2266/requerimento_no_13-2023.pdf</t>
   </si>
   <si>
     <t>Requer a lista das comunidades rurais que estão aptas e com a documentação regularizada para receber os repasses de subvenções, contribuições e auxílios</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2283/requerimento_no_14-_2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2283/requerimento_no_14-_2023.pdf</t>
   </si>
   <si>
     <t>Requer explicações referentes informações sobre o recebimento e aplicação do incentivo financeiro criado pelo art. 9º-D, da Lei Federal nº 12.994, nos últimos cinco anos.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2284/requerimento_no_15-_2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2284/requerimento_no_15-_2023.pdf</t>
   </si>
   <si>
     <t>Requer cópia dos exames PGR, PCMSO, LTCAT e PPRA, dos Servidores Públicos de Carmo do Paranaíba, os quais são obrigação do Município tê-los.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2285/requerimento_no_16-_2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2285/requerimento_no_16-_2023.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o pagamento de incentivo financeiro aos servidores públicos ocupantes dos cargos de Auxiliar de Saúde Bocal, Técnico de Saúde Bocal e Dentistas, que atuam nas UBS, pelo cumprimento de metas do Programa Previne Brasil.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2286/requerimento_no_17-_2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2286/requerimento_no_17-_2023.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes ao servidor Leonardo Martins Gondim.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2287/requerimento_no_18-_2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2287/requerimento_no_18-_2023.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a atual situação referente a Escola Municipal Braz Domingos de Araújo, da Comunidade de Bravinhos.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2288/requerimento_no_19-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2288/requerimento_no_19-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes aos servidores que operadores de Raios X no nosso município.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2299/requerimento_no_20-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2299/requerimento_no_20-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes ao servidor Victor Vinícius Alves Vinhal de Queiroz.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2300/requerimento_no_21-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2300/requerimento_no_21-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre quais as ações estão sendo tomadas referente a fiscalização das limpezas nos lotes particulares e também das áreas públicas do município de Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2361/requerimento_no_22-2023_-_mucio_-_convocacao_secretarios_-_assinado.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2361/requerimento_no_22-2023_-_mucio_-_convocacao_secretarios_-_assinado.pdf</t>
   </si>
   <si>
     <t>Requer a convocação a convocação dos secretários de Administração, Planejamento e Finanças e também ao Secretário de Governo e Desenvolvimento Econômico.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2373/requerimento_no_23-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2373/requerimento_no_23-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes à condução e funcionamento do Programa Bolsa Atleta no nosso município.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2399/requerimento_no_24-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2399/requerimento_no_24-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações e a documentação detalhada dos gastos realizados por meio da aprovação da suplementação do Projeto de Lei nº 26/2021 e da sanção da Lei Municipal nº 2.611 de 27 de maio de 2021.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2400/requerimento_no_25-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2400/requerimento_no_25-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca de quais direitos/pagamentos foram suspensos durante a vigência da Lei Complementar nº 173/2022 no município; Considerando a aprovação da Lei Complementar nº 173/2022 requer informações se o município vem aplicando-a aos profissionais da saúde e considerando também a Lei nº 14.536/2023 que alterou a Lei nº 11.350/2006, a fim de considerar os Agentes Comunitários de Saúde e os Agentes de Combate às Endemias como profissionais de saúde, como profissões regulamentadas, para a finalidade que especifica. Requer esclarecimentos se o município tem aplicado a estas categorias o previsto na Lei Complementar nº 191/2022.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2403/requerimento_no_26-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2403/requerimento_no_26-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações referente aos 2 (dois) últimos leilões realizados no município.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2430/requerimento_no_27-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2430/requerimento_no_27-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações detalhadas referente a execução da Emenda Impositiva nº 15/2022.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2441/requerimento_no_28-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2441/requerimento_no_28-2023.pdf</t>
   </si>
   <si>
     <t>Requer a convocação do sr. Humberto Queiroz Melo – Secretário Municipal de Administração, Planejamento e Finanças, convocando-o para comparecimento na sede da Câmara Municipal no dia 31 de agosto de 2023, às 17h00min, para que preste esclarecimentos sobre a implantação do Sistema Aprova Digital e o acesso limitado à prévia dos documentos gerados e encaminhados à Câmara Municipal.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2495/requerimento_no_29-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2495/requerimento_no_29-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes aos servidores públicos que são profissionais da enfermagem (enfermeiros, técnicos em enfermagem e auxiliares de enfermagem).</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2589/requerimento_no_30-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2589/requerimento_no_30-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes a relação dos cargos aptos para receber o pagamento de horas extras, bem como o respectivo relatório de pagamento de horas extras, com indicação do nome do servidor, cargo, quantidade de horas extras pagas e data do pagamento, no ano de 2023.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2599/requerimento_no31-2023.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2599/requerimento_no31-2023.pdf</t>
   </si>
   <si>
     <t>Requer informações referente a adequação do Município de Carmo do Paranaíba para o pagamento do Piso Salarial dos profissionais de enfermagem.</t>
-  </si>
-[...190 lines deleted...]
-    <t>Deixar registrado nosso apoio ao PROJETO PRO VIDA DE MINAS GERAIS - contra o aborto, Pela legalização da vida!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -6027,67 +6030,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2055/indicacao_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2056/indicacao_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2057/indicacao_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2058/indicacao_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2059/indicacao_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2060/indicacao_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2061/indicacao_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2064/indicacao_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2065/indicacao_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2066/indicacao_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2067/indicacao_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2068/indicacao_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2069/indicacao_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2071/indicacao_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2072/indicacao_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2075/indicacao_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2076/indicacao_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2080/indicacao_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2081/indicacao_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2088/indicacao_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2094/indicacao_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2095/indicacao_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2097/indicacao_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2098/indicacao_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2099/indicacao_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2102/indicacao_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2103/indicacao_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2104/indicacao_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2105/indicacao_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2113/indicacao_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2114/indicacao_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2115/indicacao_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2116/indicacao_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2117/indicacao_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2118/indicacao_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2119/indicacao_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2120/indicacao_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2121/indicacao_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2122/indicacao_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2124/indicacao_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2125/indicacao_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2126/indicacao_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2127/indicacao_no_44-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2130/indicacao_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2131/indicacao_no_46-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2132/indicacao_no_47-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2135/indicacao_no_48-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2140/indicacao_no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2141/indicacao_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2143/indicacao_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2156/indicacao_no_53-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2157/indicacao_no_54-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2158/indicacao_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2159/indicacao_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2160/indicacao_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2161/indicacao_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2162/indicacao_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2163/indicacao_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2168/indicacao_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2169/indicacao_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2170/indicacao_no_63-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2171/indicacao_no_64-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2172/indicacao_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2174/indicacao_no_66-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2176/indicacao_no_67-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2177/indicacao_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2178/indicacao_no_69-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2179/indicacao_no_70-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2180/indicacao_no_71-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2185/indicacao_no_72-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2186/indicacao_no_73-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2187/indicacao_no_74-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2188/indicacao_no_75-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2189/indicacao_no_76-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2190/indicacao_no_77-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2191/indicacao_no_78-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2193/indicacao_no_79-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2200/indicacao_no_80-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2201/indicacao_no_81-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2202/indicacao_no_82-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2203/indicacao_no_83-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2204/indicacao_no_84-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2205/indicacao_no_85-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2206/indicacao_no_86-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2211/indicacao_no_87-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2212/indicacao_no_88-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2213/indicacao_no_89-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2214/indicacao_no_90-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2215/indicacao_no_91-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2216/indicacao_no_92-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2217/indicacao_no_93-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2218/indicacao_no_94-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2219/indicacao_no_95-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2220/indicacao_no_96-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2221/indicacao_no_97-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2222/indicacao_no_98-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2223/indicacao_no_99-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2224/indicacao_no_100-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2225/indicacao_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2226/indicacao_no_102-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2236/indicacao_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2237/indicacao_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2239/indicacao_no_105-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2240/indicacao_no_106-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2275/indicacao_no_107-2023_-_igor.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2276/indicacao_no_108-2023_-_igor.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2277/indicacao_no_109-2023_-_igor.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2282/indicacao_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2289/indicacao_no_111-_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2290/indicacao_no_112-_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2291/indicacao_no_113-_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2292/indicacao_no_114-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2293/indicacao_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2294/indicacao_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2295/indicacao_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2296/indicacao_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2302/indicacao_no_120-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2305/indicacao_no_121-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2313/indicacao_no_122-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2318/indicacao_no_123-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2321/indicacao_no_124-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2326/indicacao_no_125-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2327/indicacao_no_126-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2328/indicacao_no_127-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2329/indicacao_no_128-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2330/indicacao_no_129-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2331/indicacao_no_130-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2338/indicacao_no_131-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2339/indicacao_no_132-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2347/indicacao_no_133-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2348/indicacao_no_134-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2349/indicacao_no_135-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2355/indicacao_no_136-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2356/indicacao_no_137-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2357/indicacao_no_138-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2364/indicacao_no_139-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2365/indicacao_no_140-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2366/indicacao_no_141-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2367/indicacao_no_142-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2368/indicacao_no_143-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2369/indicacao_no_144-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2370/indicacao_no_145-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2371/indicacao_no_146-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2374/indicacao_no_147-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2375/indicacao_no_148-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2376/indicacao_no_149-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2377/indicacao_no_150-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2378/indicacao_no_151-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2379/indicacao_no_152-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2381/indicacao_no_154-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2389/indicacao_no_155-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2390/indicacao_no_156-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2394/indicacao_no_157-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2401/indicacao_no_158-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2402/indicacao_no_159-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2406/indicacao_no_160-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2407/indicacao_no_161-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2415/indicacao_no_162-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2416/indicacao_no_163-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2418/indicacao_no_164-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2419/indicacao_no_165-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2424/indicacao_no_166-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2425/indicacao_no_167-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2427/indicacao_no_168-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2428/indicacao_no_169-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2431/indicacao_no_170-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2432/indicacao_no_171-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2435/indicacao_no_172-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2436/indicacao_no_173-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2442/indicacao_no_174-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2446/indicacao_no_175-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2447/indicacao_no_176-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2449/indicacao_no_177-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2452/indicacao_no_178-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2454/indicacao_no_179-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2455/indicacao_no_180-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2460/indicacao_no_181-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2463/indicacao_no_182-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2464/indicacao_no_183-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2478/indicacao_no_189-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2479/indicacao_no_190-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2487/indicacao_no_191-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2488/indicacao_no_192-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2500/indicacao_no_193-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2502/indicacao_no_194-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2503/indicacao_o_195-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2504/indicacao_o_196-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2505/indicacao_o_197-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2506/indicacao_no_198-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2514/indicacao_no_199_-_2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2515/indicacao_no_200_-_2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2516/indicacao_no_201_-_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2517/indicacao_no_202_-_2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2520/indicacao_no_203-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2521/indicacao_no_204-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2556/indicacao_no_205-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2557/indicacao_no_206-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2558/indicacao_no_207-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2559/indicacao_no_208-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2560/indicacao_no_209-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2561/indicacao_no_210-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2562/indicacao_no_211-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2563/indicacao_no_212-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2564/indicacao_no_213-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2565/indicacao_no_214-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2566/indicacao_no_215-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2574/indicacao_no_216-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2595/indicacao_no_219-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2092/mensagem_de_veto_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2138/mensagem_de_veto_no_02_de_06_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2139/mensagem_de_veto_no_03_de_06_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2256/mensagem_de_veto_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2271/mensagem_de_veto_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2272/mensagem_de_veto_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2273/mensagem_de_veto_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2342/mensagem_de_veto_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2343/mensagem_de_veto_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2344/mensagem_de_veto_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2345/mensagem_de_veto_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2346/mensagem_de_veto_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2388/mensagem_de_veto_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2413/mensagem_de_veto_no_14_de_27_de_julho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2414/mensagem_de_veto_no_15_de_27_de_julho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2482/mensagem_de_veto_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2483/mensagem_de_veto_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2491/mensagem_de_veto_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2492/mensagem_de_veto_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2576/mensagem_de_veto_no_20_de_16_de_novembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2167/mocao_de_aplauso_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2233/mocao_de_aplauso_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2235/mocao_de_aplauso_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2267/mocao_de_aplauso_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2278/mocao_de_aplauso_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2279/mocao_de_aplauso_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2297/mocao_de_aplauso_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2301/mocao_de_aplauso_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2322/mocao_de_aplauso_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2333/mocao_de_aplausos_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2352/mocao_de_aplauso_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2353/mocao_de_aplauso_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2354/mocao_de_aplauso_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2358/mocao_de_aplauso_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2359/mocao_de_aplauso_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2360/mocao_de_aplauso_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2363/mocao_de_aplauso_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2372/mocao_de_aplauso_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2384/mocao_de_aplauso_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2396/mocao_de_aplauso_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2397/mocao_de_aplauso_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2423/mocao_de_aplauso_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2456/mocao_de_aplauso_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2457/mocao_de_aplauso_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2458/mocao_de_aplauso_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2459/mocao_de_aplauso_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2461/mocao_de_aplauso_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2462/mocao_de_aplauso_no_28-2023..pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2465/mocao_de_aplauso_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2466/mocao_de_aplauso_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2507/mocao_de_aplausos_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2567/mocao_de_aplauso_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2568/mocao_de_aplauso_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2575/mocao_de_aplauso_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2579/mocao_de_aplauso_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2596/mocao_de_aplauso_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2597/mocao_de_aplauso_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2598/mocao_de_aplauso_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2601/mocao_de_aplauso_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2602/mocao_de_aplauso_no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2208/mocao_de_pesar_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2280/mocao_de_pesar_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2501/mocao_de_pesar_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2306/projeto_de_decreto_legislativo_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2391/projeto_de_decreto_legislativo_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2448/projeto_de_decreto_legislativo_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2450/projeto_de_decreto_legislativo_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2467/projeto_de_decreto_legislativo_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2468/projeto_de_decreto_legislativo_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2469/projeto_de_decreto_legislativo_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2470/projeto_de_decreto_legislativo_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2721/projeto_de_decreto_legislativo_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2722/projeto_de_decreto_legislativo_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2723/projeto_de_decreto_legislativo_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2053/projeto_de_lei_complementar_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2051/projeto_de_lei_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2054/projeto_de_lei_no_02-2023_2.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2070/projeto_de_lei_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2073/projeto_de_lei_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2074/projeto_de_lei_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2077/projeto_de_lei_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2078/projeto_de_lei_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2079/projeto_de_lei_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2087/projeto_de_lei_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2089/projeto_de_lei_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2090/projeto_de_lei_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2091/projeto_de_lei_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2096/projeto_de_lei_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2110/projeto_de_lei_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2111/projeto_de_lei_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2112/projeto_de_lei_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2136/projeto_de_lei_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2137/projeto_de_lei_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2144/projeto_de_lei_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2145/projeto_de_lei_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2146/projeto_de_lei_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2149/projeto_de_lei_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2150/projeto_de_lei_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2151/projeto_de_lei_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2152/projeto_de_lei_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2153/projeto_de_lei_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2154/projeto_de_lei_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2155/projeto_de_lei_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2164/projeto_de_lei_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2165/projeto_de_lei_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2175/projeto_de_lei_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2181/projeto_de_lei_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2182/projeto_de_lei_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2183/projeto_de_lei_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2184/projeto_de_lei_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2194/projeto_de_lei_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2195/projeto_de_lei_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2196/projeto_de_lei_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2198/projeto_de_lei_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2199/projeto_de_lei_no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2209/projeto_de_lei_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2210/plo_42.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2227/projeto_de_lei_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2229/projeto_de_lei_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2230/projeto_de_lei_no_46-2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2231/projeto_de_lei_no_47-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2232/projeto_de_lei_no_48-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2238/projeto_de_lei_no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2241/projeto_de_lei_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2242/projeto_de_lei_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2243/projeto_de_lei_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2244/projeto_de_lei_no_53-2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2245/projeto_de_lei_no_54-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2246/projeto_de_lei_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2247/projeto_de_lei_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2248/projeto_de_lei_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2249/projeto_de_lei_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2250/projeto_de_lei_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2252/projeto_de_lei_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2253/projeto_de_lei_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2254/projeto_de_lei_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2255/projeto_de_lei_no_63-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2258/projeto_de_lei_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2259/projeto_de_lei_no_66-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2260/projeto_de_lei_no_67-2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2261/projeto_de_lei_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2268/projeto_de_lei_no_70-2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2269/projeto_de_lei_no_71-2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2270/projeto_de_lei_no_72-2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2274/projeto_de_lei_no_73-2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2303/projeto_de_lei_no_74-2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2304/projeto_de_lei_no_75-2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2307/projeto_de_lei_no_76-2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2308/projeto_de_lei_no_77-2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2309/projeto_de_lei_no_78-2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2310/projeto_de_lei_no_79-2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2311/projeto_de_lei_no_80-2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2312/projeto_de_lei_no_81-2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2315/projeto_de_lei_no_82-2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2316/projeto_de_lei_no_83-2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2317/projeto_de_lei_no_84-2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2320/projeto_de_lei_no_85-2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2325/projeto_de_lei_ordinaria_no_87-2023.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2334/projeto_de_lei_no_88-2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2336/projeto_de_lei_no_89-2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2337/projeto_de_lei_no_90-2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2340/projeto_de_lei_no_91-2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2341/projeto_de_lei_no_92-2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2350/projeto_de_lei_no_93-2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2351/projeto_de_lei_no_94-2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2362/07_-_projeto_de_lei_no_95-2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2385/projeto_de_lei_no_96-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2386/projeto_de_lei_no_97-2023_-_completo.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2387/projeto_de_lei_n_98-2023.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2393/projeto_de_lei_99-2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2395/projeto_de_lei_no_100-2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2398/projeto_de_lei_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2404/projeto_de_lei_no_102-2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2405/projeto_de_lei_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2408/projeto_de_lei_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2409/projeto_de_lei_no_105-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2410/projeto_de_lei_no_106-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2411/projeto_de_lei_no_107-2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2412/projeto_de_lei_no_108-2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2417/projeto_de_lei_no_109-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2420/projeto_de_lei_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2421/projeto_de_lei_no_111-2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2422/projeto_de_lei_no_112-2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2429/projeto_de_lei_no_113-2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2433/projeto_de_lei_no_114-2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2434/projeto_de_lei_no_115-2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2438/projeto_de_lei_no_116-2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2440/projeto_de_lei_no_117-2023_-_registro_de_votacao_1o_2o_turno_e_redacao_final.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2443/projeto_de_lei_no_118-2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2451/projeto_de_lei_no_119-2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2453/projeto_de_lei_no_120-2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2480/projeto_de_lei_no_121-2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2481/projeto_de_lei_no_122-2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2484/projeto_de_lei_no_123_de_2023_-_autoriza_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2485/projeto_de_lei_no_123_de_2023_-_autoriza_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2486/projeto_de_lei_no_125-2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2493/projeto_de_lei_no_126-2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2494/projeto_de_lei_no_127-2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2498/projeto_de_lei_no_129-2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2499/projeto_de_lei_no_130-2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2510/projeto_de_lei_no_133-2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2511/projeto_de_lei_no_134-2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2512/projeto_de_lei_ordinaria_no_135-2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2513/projeto_de_lei_ordinaria_no_136-2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2518/projeto_de_lei_ordinaria_no_137-2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2555/projeto_de_lei_no_138-2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2571/projeto_de_lei_no_139-2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2577/projeto_de_lei_no_140-2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2578/projeto_de_lei_no_141-2023.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2580/projeto_de_lei_no_142-2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2581/projeto_de_lei_no_143-2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2582/projeto_de_lei_no_144-2023_-_completo.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2583/projeto_de_lei_no_145-2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2584/projeto_de_lei_no_146-2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2585/projeto_de_lei_no_147-2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2586/projeto_de_lei_no_148-2023.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2600/projeto_de_lei_no_149-2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2603/projeto_de_lei_no_150-2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2147/projeto_de_resolucao_legislativa_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2148/projeto_de_resolucao_legislativa_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2192/projeto_de_resolucao_legislativa_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2382/projeto_de_resolucao_legislativa_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2383/projeto_de_resolucao_legislativa_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2392/projeto_de_resolucao_legislativa_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2439/projeto_de_resolucao_legislativa_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2573/projeto_de_res._legislativa_no_09-2023_-_mesa_-_novo_regimento_interno_da_camara_1.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2093/projeto_substitutivo_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2234/projeto_substitutivo_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2519/projeto_de_lei_substitutivo_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2554/projeto_substitutivo_no_04-2023_ok.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2570/projeto_substitutivo_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2588/projeto_substitutivo_no_06-2023-_maira_-_pl_114.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2590/projeto_substitutivo_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2591/projeto_substitutivo_no_08-2023_a_proposta_de_emenda_a_lom_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2592/projeto_substitutivo_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2052/proposta_de_emenda_de_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2062/proposta_de_emenda_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2063/proposta_de_emenda_no_03-2023_-_altera_plc_01-2023.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2082/proposta_de_emenda_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2083/proposta_de_emenda_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2084/propostas_de_emenda_modificativa_no_06-2023_-_plc_01-2023_-_altera_plc_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2085/proposta_de_emenda_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2086/proposta_de_emenda_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2129/proposta_de_emenda_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2263/proposta_de_emenda_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2281/proposta_de_emenda_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2314/proposta_de_emenda_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2319/proposta_de_emenda_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2323/proposta_de_emenda_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2335/proposta_de_emenda_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2437/proposta_de_emenda_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2444/proposta_de_emenda_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2445/proposta_de_emenda_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2476/proposta_de_emenda_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2541/proposta_de_emenda_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2542/proposta_de_emenda_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2543/proposta_de_emenda_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2544/proposta_de_emenda_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2545/proposta_de_emenda_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2546/proposta_de_emenda_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2547/proposta_de_emenda_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2548/proposta_de_emenda_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2549/proposta_de_emenda_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2550/proposta_de_emenda_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2551/proposta_de_emenda_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2552/proposta_de_emenda_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2553/proposta_de_emenda_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2587/proposta_de_emenda_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2128/proposta_de_emenda_a_lom_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2197/proposta_de_emenda_a_lom_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2569/proposta_de_emenda_a_lei_organica_municipal_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2100/requerimento_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2101/requerimento_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2106/requerimento_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2107/requerimento_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2108/requerimento_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2109/requerimento_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2133/requerimento_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2134/requerimento_no_08-2023_..pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2173/requerimento_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2207/requerimento_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2264/requerimento_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2266/requerimento_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2283/requerimento_no_14-_2023.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2284/requerimento_no_15-_2023.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2285/requerimento_no_16-_2023.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2286/requerimento_no_17-_2023.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2287/requerimento_no_18-_2023.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2288/requerimento_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2299/requerimento_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2300/requerimento_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2361/requerimento_no_22-2023_-_mucio_-_convocacao_secretarios_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2373/requerimento_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2399/requerimento_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2400/requerimento_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2403/requerimento_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2430/requerimento_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2441/requerimento_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2495/requerimento_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2589/requerimento_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2599/requerimento_no31-2023.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2522/proposta_de_emenda_impositiva_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2523/proposta_de_emenda_impositiva_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2524/proposta_de_emenda_impositiva_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2525/proposta_de_emenda_impositiva_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2526/proposta_de_emenda_impositiva_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2527/proposta_de_emenda_impositiva_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2528/proposta_de_emenda_impositiva_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2529/proposta_de_emenda_impositiva_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2530/proposta_de_emenda_impositiva_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2531/proposta_de_emenda_impositiva_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2532/proposta_de_emenda_impositiva_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2533/proposta_de_emenda_impositiva_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2534/proposta_de_emenda_impositiva_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2535/proposta_de_emenda_impositiva_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2536/proposta_de_emenda_impositiva_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2537/proposta_de_emenda_impositiva_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2538/proposta_de_emenda_impositiva_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2539/proposta_de_emenda_impositiva_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2540/proposta_de_emenda_impositiva_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2055/indicacao_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2056/indicacao_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2057/indicacao_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2058/indicacao_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2059/indicacao_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2060/indicacao_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2061/indicacao_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2064/indicacao_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2065/indicacao_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2066/indicacao_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2067/indicacao_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2068/indicacao_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2069/indicacao_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2071/indicacao_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2072/indicacao_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2075/indicacao_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2076/indicacao_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2080/indicacao_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2081/indicacao_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2088/indicacao_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2094/indicacao_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2095/indicacao_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2097/indicacao_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2098/indicacao_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2099/indicacao_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2102/indicacao_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2103/indicacao_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2104/indicacao_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2105/indicacao_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2113/indicacao_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2114/indicacao_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2115/indicacao_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2116/indicacao_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2117/indicacao_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2118/indicacao_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2119/indicacao_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2120/indicacao_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2121/indicacao_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2122/indicacao_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2124/indicacao_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2125/indicacao_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2126/indicacao_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2127/indicacao_no_44-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2130/indicacao_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2131/indicacao_no_46-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2132/indicacao_no_47-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2135/indicacao_no_48-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2140/indicacao_no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2141/indicacao_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2143/indicacao_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2156/indicacao_no_53-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2157/indicacao_no_54-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2158/indicacao_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2159/indicacao_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2160/indicacao_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2161/indicacao_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2162/indicacao_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2163/indicacao_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2168/indicacao_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2169/indicacao_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2170/indicacao_no_63-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2171/indicacao_no_64-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2172/indicacao_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2174/indicacao_no_66-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2176/indicacao_no_67-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2177/indicacao_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2178/indicacao_no_69-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2179/indicacao_no_70-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2180/indicacao_no_71-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2185/indicacao_no_72-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2186/indicacao_no_73-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2187/indicacao_no_74-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2188/indicacao_no_75-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2189/indicacao_no_76-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2190/indicacao_no_77-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2191/indicacao_no_78-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2193/indicacao_no_79-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2200/indicacao_no_80-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2201/indicacao_no_81-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2202/indicacao_no_82-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2203/indicacao_no_83-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2204/indicacao_no_84-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2205/indicacao_no_85-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2206/indicacao_no_86-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2211/indicacao_no_87-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2212/indicacao_no_88-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2213/indicacao_no_89-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2214/indicacao_no_90-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2215/indicacao_no_91-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2216/indicacao_no_92-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2217/indicacao_no_93-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2218/indicacao_no_94-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2219/indicacao_no_95-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2220/indicacao_no_96-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2221/indicacao_no_97-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2222/indicacao_no_98-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2223/indicacao_no_99-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2224/indicacao_no_100-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2225/indicacao_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2226/indicacao_no_102-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2236/indicacao_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2237/indicacao_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2239/indicacao_no_105-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2240/indicacao_no_106-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2275/indicacao_no_107-2023_-_igor.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2276/indicacao_no_108-2023_-_igor.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2277/indicacao_no_109-2023_-_igor.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2282/indicacao_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2289/indicacao_no_111-_2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2290/indicacao_no_112-_2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2291/indicacao_no_113-_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2292/indicacao_no_114-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2293/indicacao_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2294/indicacao_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2295/indicacao_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2296/indicacao_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2302/indicacao_no_120-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2305/indicacao_no_121-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2313/indicacao_no_122-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2318/indicacao_no_123-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2321/indicacao_no_124-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2326/indicacao_no_125-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2327/indicacao_no_126-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2328/indicacao_no_127-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2329/indicacao_no_128-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2330/indicacao_no_129-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2331/indicacao_no_130-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2338/indicacao_no_131-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2339/indicacao_no_132-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2347/indicacao_no_133-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2348/indicacao_no_134-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2349/indicacao_no_135-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2355/indicacao_no_136-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2356/indicacao_no_137-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2357/indicacao_no_138-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2364/indicacao_no_139-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2365/indicacao_no_140-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2366/indicacao_no_141-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2367/indicacao_no_142-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2368/indicacao_no_143-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2369/indicacao_no_144-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2370/indicacao_no_145-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2371/indicacao_no_146-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2374/indicacao_no_147-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2375/indicacao_no_148-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2376/indicacao_no_149-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2377/indicacao_no_150-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2378/indicacao_no_151-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2379/indicacao_no_152-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2381/indicacao_no_154-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2389/indicacao_no_155-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2390/indicacao_no_156-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2394/indicacao_no_157-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2401/indicacao_no_158-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2402/indicacao_no_159-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2406/indicacao_no_160-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2407/indicacao_no_161-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2415/indicacao_no_162-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2416/indicacao_no_163-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2418/indicacao_no_164-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2419/indicacao_no_165-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2424/indicacao_no_166-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2425/indicacao_no_167-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2427/indicacao_no_168-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2428/indicacao_no_169-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2431/indicacao_no_170-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2432/indicacao_no_171-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2435/indicacao_no_172-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2436/indicacao_no_173-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2442/indicacao_no_174-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2446/indicacao_no_175-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2447/indicacao_no_176-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2449/indicacao_no_177-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2452/indicacao_no_178-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2454/indicacao_no_179-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2455/indicacao_no_180-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2460/indicacao_no_181-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2463/indicacao_no_182-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2464/indicacao_no_183-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2478/indicacao_no_189-2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2479/indicacao_no_190-2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2487/indicacao_no_191-2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2488/indicacao_no_192-2023.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2500/indicacao_no_193-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2502/indicacao_no_194-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2503/indicacao_o_195-2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2504/indicacao_o_196-2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2505/indicacao_o_197-2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2506/indicacao_no_198-2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2514/indicacao_no_199_-_2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2515/indicacao_no_200_-_2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2516/indicacao_no_201_-_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2517/indicacao_no_202_-_2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2520/indicacao_no_203-2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2521/indicacao_no_204-2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2556/indicacao_no_205-2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2557/indicacao_no_206-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2558/indicacao_no_207-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2559/indicacao_no_208-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2560/indicacao_no_209-2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2561/indicacao_no_210-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2562/indicacao_no_211-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2563/indicacao_no_212-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2564/indicacao_no_213-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2565/indicacao_no_214-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2566/indicacao_no_215-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2574/indicacao_no_216-2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2595/indicacao_no_219-2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2092/mensagem_de_veto_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2138/mensagem_de_veto_no_02_de_06_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2139/mensagem_de_veto_no_03_de_06_de_marco_de_2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2256/mensagem_de_veto_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2271/mensagem_de_veto_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2272/mensagem_de_veto_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2273/mensagem_de_veto_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2342/mensagem_de_veto_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2343/mensagem_de_veto_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2344/mensagem_de_veto_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2345/mensagem_de_veto_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2346/mensagem_de_veto_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2388/mensagem_de_veto_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2413/mensagem_de_veto_no_14_de_27_de_julho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2414/mensagem_de_veto_no_15_de_27_de_julho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2482/mensagem_de_veto_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2483/mensagem_de_veto_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2491/mensagem_de_veto_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2492/mensagem_de_veto_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2576/mensagem_de_veto_no_20_de_16_de_novembro_de_2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2167/mocao_de_aplauso_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2233/mocao_de_aplauso_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2235/mocao_de_aplauso_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2267/mocao_de_aplauso_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2278/mocao_de_aplauso_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2279/mocao_de_aplauso_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2297/mocao_de_aplauso_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2301/mocao_de_aplauso_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2322/mocao_de_aplauso_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2333/mocao_de_aplausos_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2352/mocao_de_aplauso_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2353/mocao_de_aplauso_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2354/mocao_de_aplauso_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2358/mocao_de_aplauso_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2359/mocao_de_aplauso_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2360/mocao_de_aplauso_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2363/mocao_de_aplauso_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2372/mocao_de_aplauso_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2384/mocao_de_aplauso_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2396/mocao_de_aplauso_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2397/mocao_de_aplauso_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2423/mocao_de_aplauso_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2456/mocao_de_aplauso_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2457/mocao_de_aplauso_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2458/mocao_de_aplauso_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2459/mocao_de_aplauso_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2461/mocao_de_aplauso_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2462/mocao_de_aplauso_no_28-2023..pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2465/mocao_de_aplauso_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2466/mocao_de_aplauso_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2507/mocao_de_aplausos_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2567/mocao_de_aplauso_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2568/mocao_de_aplauso_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2575/mocao_de_aplauso_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2579/mocao_de_aplauso_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2596/mocao_de_aplauso_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2597/mocao_de_aplauso_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2598/mocao_de_aplauso_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2601/mocao_de_aplauso_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2602/mocao_de_aplauso_no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2208/mocao_de_pesar_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2280/mocao_de_pesar_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2501/mocao_de_pesar_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2306/projeto_de_decreto_legislativo_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2391/projeto_de_decreto_legislativo_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2448/projeto_de_decreto_legislativo_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2450/projeto_de_decreto_legislativo_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2467/projeto_de_decreto_legislativo_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2468/projeto_de_decreto_legislativo_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2469/projeto_de_decreto_legislativo_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2470/projeto_de_decreto_legislativo_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2721/projeto_de_decreto_legislativo_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2722/projeto_de_decreto_legislativo_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2723/projeto_de_decreto_legislativo_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2053/projeto_de_lei_complementar_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2051/projeto_de_lei_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2054/projeto_de_lei_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2070/projeto_de_lei_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2073/projeto_de_lei_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2074/projeto_de_lei_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2077/projeto_de_lei_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2078/projeto_de_lei_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2079/projeto_de_lei_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2087/projeto_de_lei_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2089/projeto_de_lei_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2090/projeto_de_lei_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2091/projeto_de_lei_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2096/projeto_de_lei_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2110/projeto_de_lei_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2111/projeto_de_lei_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2112/projeto_de_lei_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2136/projeto_de_lei_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2137/projeto_de_lei_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2144/projeto_de_lei_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2145/projeto_de_lei_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2146/projeto_de_lei_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2149/projeto_de_lei_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2150/projeto_de_lei_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2151/projeto_de_lei_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2152/projeto_de_lei_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2153/projeto_de_lei_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2154/projeto_de_lei_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2155/projeto_de_lei_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2164/projeto_de_lei_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2165/projeto_de_lei_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2175/projeto_de_lei_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2181/projeto_de_lei_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2182/projeto_de_lei_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2183/projeto_de_lei_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2184/projeto_de_lei_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2194/projeto_de_lei_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2195/projeto_de_lei_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2196/projeto_de_lei_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2198/projeto_de_lei_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2199/projeto_de_lei_no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2209/projeto_de_lei_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2210/projeto_de_lei_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2227/projeto_de_lei_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2229/projeto_de_lei_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2230/projeto_de_lei_no_46-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2231/projeto_de_lei_no_47-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2232/projeto_de_lei_no_48-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2238/projeto_de_lei_no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2241/projeto_de_lei_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2242/projeto_de_lei_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2243/projeto_de_lei_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2244/projeto_de_lei_no_53-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2245/projeto_de_lei_no_54-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2246/projeto_de_lei_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2247/projeto_de_lei_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2248/projeto_de_lei_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2249/projeto_de_lei_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2250/projeto_de_lei_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2252/projeto_de_lei_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2253/projeto_de_lei_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2254/projeto_de_lei_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2255/projeto_de_lei_no_63-2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2258/projeto_de_lei_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2259/projeto_de_lei_no_66-2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2260/projeto_de_lei_no_67-2023.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2261/projeto_de_lei_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2268/projeto_de_lei_no_70-2023.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2269/projeto_de_lei_no_71-2023.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2270/projeto_de_lei_no_72-2023.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2274/projeto_de_lei_no_73-2023.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2303/projeto_de_lei_no_74-2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2304/projeto_de_lei_no_75-2023.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2307/projeto_de_lei_no_76-2023.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2308/projeto_de_lei_no_77-2023.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2309/projeto_de_lei_no_78-2023.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2310/projeto_de_lei_no_79-2023.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2311/projeto_de_lei_no_80-2023.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2312/projeto_de_lei_no_81-2023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2315/projeto_de_lei_no_82-2023.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2316/projeto_de_lei_no_83-2023.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2317/projeto_de_lei_no_84-2023.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2320/projeto_de_lei_no_85-2023.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2325/projeto_de_lei_no_87-2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2334/projeto_de_lei_no_88-2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2336/projeto_de_lei_no_89-2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2337/projeto_de_lei_no_90-2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2340/projeto_de_lei_no_91-2023.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2341/projeto_de_lei_no_92-2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2350/projeto_de_lei_no_93-2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2351/projeto_de_lei_no_94-2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2362/projeto_de_lei_no_95-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2385/projeto_de_lei_no_96-2023.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2386/projeto_de_lei_no_97-2023_-.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2387/projeto_de_lei_no_98-2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2393/projeto_de_lei_no_99-2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2395/projeto_de_lei_no_100-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2398/projeto_de_lei_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2404/projeto_de_lei_no_102-2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2405/projeto_de_lei_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2408/projeto_de_lei_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2409/projeto_de_lei_no_105-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2410/projeto_de_lei_no_106-2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2411/projeto_de_lei_no_107-2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2412/projeto_de_lei_no_108-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2417/projeto_de_lei_no_109-2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2420/projeto_de_lei_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2421/projeto_de_lei_no_111-2023.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2422/projeto_de_lei_no_112-2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2429/projeto_de_lei_no_113-2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2433/projeto_de_lei_no_114-2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2434/projeto_de_lei_no_115-2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2438/projeto_de_lei_no_116-2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2440/projeto_de_lei_no_117-2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2443/projeto_de_lei_no_118-2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2451/projeto_de_lei_no_119-2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2453/projeto_de_lei_no_120-2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2480/projeto_de_lei_no_121-2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2481/projeto_de_lei_no_122-2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2484/projeto_de_lei_no_123_de_2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2485/projeto_de_lei_no_124-2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2486/projeto_de_lei_no_125-2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2493/projeto_de_lei_no_126-2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2494/projeto_de_lei_no_127-2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2498/projeto_de_lei_no_129-2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2499/projeto_de_lei_no_130-2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2509/projeto_de_lei_no_132-2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2510/projeto_de_lei_no_133-2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2511/projeto_de_lei_no_134-2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2512/projeto_de_lei_no_135-2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2513/projeto_de_lei_no_136-2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2518/projeto_de_lei_no_137-2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2555/projeto_de_lei_no_138-2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2571/projeto_de_lei_no_139-2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2577/projeto_de_lei_no_140-2023.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2578/projeto_de_lei_no_141-2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2580/projeto_de_lei_no_142-2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2581/projeto_de_lei_no_143-2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2582/projeto_de_lei_no_144-2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2583/projeto_de_lei_no_145-2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2584/projeto_de_lei_no_146-2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2585/projeto_de_lei_no_147-2023.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2586/projeto_de_lei_no_148-2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2600/projeto_de_lei_no_149-2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2603/projeto_de_lei_no_150-2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2147/projeto_de_resolucao_legislativa_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2148/projeto_de_resolucao_legislativa_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2192/projeto_de_resolucao_legislativa_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2382/projeto_de_resolucao_legislativa_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2383/projeto_de_resolucao_legislativa_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2392/projeto_de_resolucao_legislativa_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2439/projeto_de_resolucao_legislativa_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2573/projeto_de_res._legislativa_no_09-2023_-_mesa_-_novo_regimento_interno_da_camara_1.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2093/projeto_substitutivo_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2234/projeto_substitutivo_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2519/projeto_de_lei_substitutivo_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2554/projeto_substitutivo_no_04-2023_ok.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2570/projeto_substitutivo_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2588/projeto_substitutivo_no_06-2023-_maira_-_pl_114.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2590/projeto_substitutivo_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2591/projeto_substitutivo_no_08-2023_a_proposta_de_emenda_a_lom_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2592/projeto_substitutivo_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2052/proposta_de_emenda_de_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2062/proposta_de_emenda_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2063/proposta_de_emenda_no_03-2023_-_altera_plc_01-2023.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2082/proposta_de_emenda_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2083/proposta_de_emenda_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2084/propostas_de_emenda_modificativa_no_06-2023_-_plc_01-2023_-_altera_plc_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2085/proposta_de_emenda_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2086/proposta_de_emenda_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2129/proposta_de_emenda_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2263/proposta_de_emenda_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2281/proposta_de_emenda_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2314/proposta_de_emenda_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2319/proposta_de_emenda_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2323/proposta_de_emenda_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2335/proposta_de_emenda_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2437/proposta_de_emenda_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2444/proposta_de_emenda_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2445/proposta_de_emenda_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2476/proposta_de_emenda_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2541/proposta_de_emenda_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2542/proposta_de_emenda_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2543/proposta_de_emenda_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2544/proposta_de_emenda_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2545/proposta_de_emenda_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2546/proposta_de_emenda_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2547/proposta_de_emenda_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2548/proposta_de_emenda_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2549/proposta_de_emenda_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2550/proposta_de_emenda_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2551/proposta_de_emenda_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2552/proposta_de_emenda_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2553/proposta_de_emenda_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2587/proposta_de_emenda_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2128/proposta_de_emenda_a_lom_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2197/proposta_de_emenda_a_lom_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2569/proposta_de_emenda_a_lei_organica_municipal_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2522/proposta_de_emenda_impositiva_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2523/proposta_de_emenda_impositiva_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2524/proposta_de_emenda_impositiva_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2525/proposta_de_emenda_impositiva_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2526/proposta_de_emenda_impositiva_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2527/proposta_de_emenda_impositiva_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2528/proposta_de_emenda_impositiva_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2529/proposta_de_emenda_impositiva_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2530/proposta_de_emenda_impositiva_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2531/proposta_de_emenda_impositiva_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2532/proposta_de_emenda_impositiva_no_011-2023.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2533/proposta_de_emenda_impositiva_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2534/proposta_de_emenda_impositiva_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2535/proposta_de_emenda_impositiva_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2536/proposta_de_emenda_impositiva_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2537/proposta_de_emenda_impositiva_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2538/proposta_de_emenda_impositiva_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2539/proposta_de_emenda_impositiva_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2540/proposta_de_emenda_impositiva_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2100/requerimento_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2101/requerimento_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2106/requerimento_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2107/requerimento_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2108/requerimento_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2109/requerimento_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2133/requerimento_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2134/requerimento_no_08-2023_..pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2173/requerimento_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2207/requerimento_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2264/requerimento_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2266/requerimento_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2283/requerimento_no_14-_2023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2284/requerimento_no_15-_2023.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2285/requerimento_no_16-_2023.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2286/requerimento_no_17-_2023.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2287/requerimento_no_18-_2023.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2288/requerimento_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2299/requerimento_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2300/requerimento_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2361/requerimento_no_22-2023_-_mucio_-_convocacao_secretarios_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2373/requerimento_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2399/requerimento_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2400/requerimento_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2403/requerimento_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2430/requerimento_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2441/requerimento_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2495/requerimento_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2589/requerimento_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2023/2599/requerimento_no31-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H550"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="160.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="165.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="164.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -13344,7051 +13347,7051 @@
       </c>
       <c r="G280" s="1" t="s">
         <v>1089</v>
       </c>
       <c r="H280" t="s">
         <v>1090</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
         <v>1091</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
         <v>10</v>
       </c>
       <c r="D281" t="s">
         <v>1092</v>
       </c>
       <c r="E281" t="s">
         <v>1093</v>
       </c>
       <c r="F281" t="s">
-        <v>327</v>
+        <v>1094</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1094</v>
+        <v>179</v>
       </c>
       <c r="H281" t="s">
         <v>1095</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
         <v>1096</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D282" t="s">
-        <v>1092</v>
+        <v>1097</v>
       </c>
       <c r="E282" t="s">
-        <v>1093</v>
+        <v>1098</v>
       </c>
       <c r="F282" t="s">
-        <v>48</v>
+        <v>327</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="H282" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D283" t="s">
-        <v>1092</v>
+        <v>1097</v>
       </c>
       <c r="E283" t="s">
-        <v>1093</v>
+        <v>1098</v>
       </c>
       <c r="F283" t="s">
-        <v>1100</v>
+        <v>48</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="H283" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D284" t="s">
-        <v>1104</v>
+        <v>1097</v>
       </c>
       <c r="E284" t="s">
+        <v>1098</v>
+      </c>
+      <c r="F284" t="s">
         <v>1105</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="G284" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="H284" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
         <v>1108</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D285" t="s">
-        <v>1104</v>
+        <v>1109</v>
       </c>
       <c r="E285" t="s">
-        <v>1105</v>
+        <v>1110</v>
       </c>
       <c r="F285" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="H285" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D286" t="s">
-        <v>1104</v>
+        <v>1109</v>
       </c>
       <c r="E286" t="s">
-        <v>1105</v>
+        <v>1110</v>
       </c>
       <c r="F286" t="s">
-        <v>107</v>
+        <v>53</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="H286" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D287" t="s">
-        <v>1104</v>
+        <v>1109</v>
       </c>
       <c r="E287" t="s">
-        <v>1105</v>
+        <v>1110</v>
       </c>
       <c r="F287" t="s">
-        <v>48</v>
+        <v>107</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="H287" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D288" t="s">
-        <v>1104</v>
+        <v>1109</v>
       </c>
       <c r="E288" t="s">
-        <v>1105</v>
+        <v>1110</v>
       </c>
       <c r="F288" t="s">
-        <v>583</v>
+        <v>48</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
       <c r="H288" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D289" t="s">
-        <v>1104</v>
+        <v>1109</v>
       </c>
       <c r="E289" t="s">
-        <v>1105</v>
+        <v>1110</v>
       </c>
       <c r="F289" t="s">
-        <v>13</v>
+        <v>583</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="H289" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D290" t="s">
-        <v>1104</v>
+        <v>1109</v>
       </c>
       <c r="E290" t="s">
-        <v>1105</v>
+        <v>1110</v>
       </c>
       <c r="F290" t="s">
-        <v>82</v>
+        <v>13</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="H290" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D291" t="s">
-        <v>1104</v>
+        <v>1109</v>
       </c>
       <c r="E291" t="s">
-        <v>1105</v>
+        <v>1110</v>
       </c>
       <c r="F291" t="s">
-        <v>1127</v>
+        <v>82</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="H291" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D292" t="s">
-        <v>1104</v>
+        <v>1109</v>
       </c>
       <c r="E292" t="s">
-        <v>1105</v>
+        <v>1110</v>
       </c>
       <c r="F292" t="s">
-        <v>13</v>
+        <v>1132</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="H292" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="D293" t="s">
-        <v>1104</v>
+        <v>1109</v>
       </c>
       <c r="E293" t="s">
-        <v>1105</v>
+        <v>1110</v>
       </c>
       <c r="F293" t="s">
-        <v>327</v>
+        <v>13</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="H293" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="D294" t="s">
-        <v>1104</v>
+        <v>1109</v>
       </c>
       <c r="E294" t="s">
-        <v>1105</v>
+        <v>1110</v>
       </c>
       <c r="F294" t="s">
-        <v>53</v>
+        <v>327</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="H294" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D295" t="s">
-        <v>1140</v>
+        <v>1109</v>
       </c>
       <c r="E295" t="s">
-        <v>1141</v>
+        <v>1110</v>
       </c>
       <c r="F295" t="s">
-        <v>1127</v>
+        <v>53</v>
       </c>
       <c r="G295" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="H295" t="s">
         <v>1143</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
         <v>1144</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
         <v>10</v>
       </c>
       <c r="D296" t="s">
         <v>1145</v>
       </c>
       <c r="E296" t="s">
         <v>1146</v>
       </c>
       <c r="F296" t="s">
-        <v>1127</v>
+        <v>1132</v>
       </c>
       <c r="G296" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="H296" t="s">
         <v>1148</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
         <v>1149</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D297" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E297" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F297" t="s">
-        <v>1127</v>
+        <v>1132</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="H297" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D298" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E298" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F298" t="s">
-        <v>39</v>
+        <v>1132</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="H298" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D299" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E299" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F299" t="s">
-        <v>107</v>
+        <v>39</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="H299" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D300" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E300" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F300" t="s">
-        <v>39</v>
+        <v>107</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="H300" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D301" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E301" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F301" t="s">
-        <v>902</v>
+        <v>39</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="H301" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D302" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E302" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F302" t="s">
         <v>902</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="H302" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D303" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E303" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F303" t="s">
         <v>902</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="H303" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D304" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E304" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F304" t="s">
-        <v>39</v>
+        <v>902</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="H304" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="D305" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E305" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F305" t="s">
-        <v>902</v>
+        <v>39</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="H305" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="D306" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E306" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F306" t="s">
         <v>902</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
       <c r="H306" t="s">
-        <v>1175</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1178</v>
+        <v>1181</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="D307" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E307" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F307" t="s">
         <v>902</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1179</v>
+        <v>1182</v>
       </c>
       <c r="H307" t="s">
-        <v>1175</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1180</v>
+        <v>1183</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="D308" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E308" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F308" t="s">
         <v>902</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1181</v>
+        <v>1184</v>
       </c>
       <c r="H308" t="s">
-        <v>1182</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="D309" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E309" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F309" t="s">
         <v>902</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="H309" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D310" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E310" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F310" t="s">
         <v>902</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="H310" t="s">
-        <v>1185</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1188</v>
+        <v>1191</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D311" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E311" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F311" t="s">
         <v>902</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="H311" t="s">
         <v>1190</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="D312" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E312" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F312" t="s">
         <v>902</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
       <c r="H312" t="s">
-        <v>1185</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1193</v>
+        <v>1196</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="D313" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E313" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F313" t="s">
         <v>902</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1194</v>
+        <v>1197</v>
       </c>
       <c r="H313" t="s">
-        <v>1185</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1195</v>
+        <v>1198</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="D314" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E314" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F314" t="s">
         <v>902</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1196</v>
+        <v>1199</v>
       </c>
       <c r="H314" t="s">
-        <v>1197</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D315" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E315" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F315" t="s">
         <v>902</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1199</v>
+        <v>1201</v>
       </c>
       <c r="H315" t="s">
-        <v>1200</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="D316" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E316" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F316" t="s">
         <v>902</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="H316" t="s">
-        <v>1185</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1203</v>
+        <v>1206</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="D317" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E317" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F317" t="s">
         <v>902</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1204</v>
+        <v>1207</v>
       </c>
       <c r="H317" t="s">
-        <v>1205</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="D318" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E318" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F318" t="s">
         <v>902</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
       <c r="H318" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="D319" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E319" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F319" t="s">
         <v>902</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
       <c r="H319" t="s">
-        <v>1185</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="D320" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E320" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F320" t="s">
         <v>902</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1212</v>
+        <v>1215</v>
       </c>
       <c r="H320" t="s">
-        <v>1213</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="D321" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E321" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F321" t="s">
         <v>902</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="H321" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="D322" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E322" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F322" t="s">
         <v>902</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="H322" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="D323" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E323" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F323" t="s">
         <v>902</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="H323" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="D324" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E324" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F324" t="s">
-        <v>53</v>
+        <v>902</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
       <c r="H324" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="D325" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E325" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F325" t="s">
         <v>53</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="H325" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="D326" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E326" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F326" t="s">
         <v>53</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="H326" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="D327" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E327" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F327" t="s">
-        <v>902</v>
+        <v>53</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="H327" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="D328" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E328" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F328" t="s">
-        <v>53</v>
+        <v>902</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="H328" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="D329" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E329" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F329" t="s">
-        <v>231</v>
+        <v>53</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
       <c r="H329" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="D330" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E330" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F330" t="s">
-        <v>583</v>
+        <v>231</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
       <c r="H330" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="D331" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E331" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F331" t="s">
-        <v>53</v>
+        <v>583</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
       <c r="H331" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="D332" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E332" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F332" t="s">
         <v>53</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
       <c r="H332" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="D333" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E333" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F333" t="s">
         <v>53</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
       <c r="H333" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="D334" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E334" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F334" t="s">
         <v>53</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="H334" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="D335" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E335" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F335" t="s">
-        <v>1257</v>
+        <v>53</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1258</v>
+        <v>1259</v>
       </c>
       <c r="H335" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="D336" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E336" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F336" t="s">
-        <v>902</v>
+        <v>1262</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
       <c r="H336" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="D337" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E337" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F337" t="s">
-        <v>39</v>
+        <v>902</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="H337" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="D338" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E338" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F338" t="s">
         <v>39</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1267</v>
+        <v>1269</v>
       </c>
       <c r="H338" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="D339" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E339" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F339" t="s">
         <v>39</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>179</v>
+        <v>1272</v>
       </c>
       <c r="H339" t="s">
-        <v>1270</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1271</v>
+        <v>1274</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="D340" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E340" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F340" t="s">
         <v>39</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1272</v>
+        <v>179</v>
       </c>
       <c r="H340" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="D341" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E341" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F341" t="s">
-        <v>902</v>
+        <v>39</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
       <c r="H341" t="s">
-        <v>1222</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1276</v>
+        <v>1279</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="D342" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E342" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F342" t="s">
-        <v>39</v>
+        <v>902</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1277</v>
+        <v>1280</v>
       </c>
       <c r="H342" t="s">
-        <v>1278</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="D343" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E343" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F343" t="s">
         <v>39</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
       <c r="H343" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="D344" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E344" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F344" t="s">
-        <v>1127</v>
+        <v>39</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="H344" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="D345" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E345" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F345" t="s">
-        <v>107</v>
+        <v>1132</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1286</v>
+        <v>1288</v>
       </c>
       <c r="H345" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="D346" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E346" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F346" t="s">
         <v>107</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1289</v>
+        <v>1291</v>
       </c>
       <c r="H346" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1291</v>
+        <v>1293</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="D347" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E347" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F347" t="s">
-        <v>1292</v>
+        <v>107</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="H347" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="D348" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E348" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F348" t="s">
-        <v>107</v>
+        <v>1297</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1296</v>
+        <v>1298</v>
       </c>
       <c r="H348" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="D349" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E349" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F349" t="s">
         <v>107</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="H349" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1301</v>
+        <v>1303</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="D350" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E350" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F350" t="s">
-        <v>13</v>
+        <v>107</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="H350" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="D351" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E351" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F351" t="s">
-        <v>107</v>
+        <v>13</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="H351" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1307</v>
+        <v>1309</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="D352" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E352" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F352" t="s">
         <v>107</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
       <c r="H352" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="D353" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E353" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F353" t="s">
         <v>107</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1311</v>
+        <v>1313</v>
       </c>
       <c r="H353" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="D354" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E354" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F354" t="s">
         <v>107</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
       <c r="H354" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="D355" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E355" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F355" t="s">
-        <v>1292</v>
+        <v>107</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
       <c r="H355" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="D356" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E356" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F356" t="s">
-        <v>107</v>
+        <v>1297</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
       <c r="H356" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="D357" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E357" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F357" t="s">
         <v>107</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
       <c r="H357" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="D358" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E358" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F358" t="s">
         <v>107</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="H358" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="D359" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E359" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F359" t="s">
         <v>107</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>179</v>
+        <v>1331</v>
       </c>
       <c r="H359" t="s">
-        <v>1329</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1330</v>
+        <v>1333</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="D360" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E360" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F360" t="s">
         <v>107</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1331</v>
+        <v>179</v>
       </c>
       <c r="H360" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="D361" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E361" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F361" t="s">
         <v>107</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="H361" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="D362" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E362" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F362" t="s">
-        <v>902</v>
+        <v>107</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1337</v>
+        <v>1339</v>
       </c>
       <c r="H362" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="D363" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E363" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F363" t="s">
         <v>902</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1340</v>
+        <v>1342</v>
       </c>
       <c r="H363" t="s">
-        <v>1341</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="D364" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E364" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F364" t="s">
-        <v>53</v>
+        <v>902</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>179</v>
+        <v>1345</v>
       </c>
       <c r="H364" t="s">
-        <v>1343</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1344</v>
+        <v>1347</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="D365" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E365" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F365" t="s">
-        <v>107</v>
+        <v>53</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1345</v>
+        <v>179</v>
       </c>
       <c r="H365" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1347</v>
+        <v>1349</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="D366" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E366" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F366" t="s">
-        <v>902</v>
+        <v>107</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="H366" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="D367" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E367" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F367" t="s">
         <v>902</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="H367" t="s">
-        <v>1352</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1353</v>
+        <v>1355</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="D368" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E368" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F368" t="s">
-        <v>53</v>
+        <v>902</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1354</v>
+        <v>1356</v>
       </c>
       <c r="H368" t="s">
-        <v>1355</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1356</v>
+        <v>1358</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="D369" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E369" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F369" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1357</v>
+        <v>1359</v>
       </c>
       <c r="H369" t="s">
-        <v>1358</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="D370" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E370" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F370" t="s">
         <v>39</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
       <c r="H370" t="s">
-        <v>1361</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1362</v>
+        <v>1364</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="D371" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E371" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F371" t="s">
-        <v>107</v>
+        <v>39</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
       <c r="H371" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="D372" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E372" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F372" t="s">
         <v>107</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1366</v>
+        <v>1368</v>
       </c>
       <c r="H372" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="D373" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E373" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F373" t="s">
         <v>107</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="H373" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="D374" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E374" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F374" t="s">
         <v>107</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1372</v>
+        <v>1374</v>
       </c>
       <c r="H374" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="D375" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E375" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F375" t="s">
         <v>107</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1375</v>
+        <v>1377</v>
       </c>
       <c r="H375" t="s">
-        <v>1376</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1377</v>
+        <v>1379</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="D376" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E376" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F376" t="s">
         <v>107</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="H376" t="s">
-        <v>1379</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1380</v>
+        <v>1382</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="D377" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E377" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F377" t="s">
-        <v>902</v>
+        <v>107</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="H377" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1383</v>
+        <v>1385</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="D378" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E378" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F378" t="s">
         <v>902</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
       <c r="H378" t="s">
-        <v>1185</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="D379" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E379" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F379" t="s">
         <v>902</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1386</v>
+        <v>1389</v>
       </c>
       <c r="H379" t="s">
-        <v>1387</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="D380" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E380" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F380" t="s">
         <v>902</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="H380" t="s">
-        <v>1255</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1390</v>
+        <v>1393</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="D381" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E381" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F381" t="s">
-        <v>48</v>
+        <v>902</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>179</v>
+        <v>1394</v>
       </c>
       <c r="H381" t="s">
-        <v>1391</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1392</v>
+        <v>1395</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="D382" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E382" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F382" t="s">
-        <v>107</v>
+        <v>48</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1393</v>
+        <v>179</v>
       </c>
       <c r="H382" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="D383" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E383" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F383" t="s">
-        <v>1127</v>
+        <v>107</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1396</v>
+        <v>1398</v>
       </c>
       <c r="H383" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="D384" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E384" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F384" t="s">
-        <v>902</v>
+        <v>1132</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
       <c r="H384" t="s">
-        <v>1185</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1400</v>
+        <v>1403</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="D385" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E385" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F385" t="s">
         <v>902</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1401</v>
+        <v>1404</v>
       </c>
       <c r="H385" t="s">
-        <v>1185</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1402</v>
+        <v>1405</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="D386" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E386" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F386" t="s">
         <v>902</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1403</v>
+        <v>1406</v>
       </c>
       <c r="H386" t="s">
-        <v>1404</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1405</v>
+        <v>1407</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="D387" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E387" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F387" t="s">
         <v>902</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="H387" t="s">
-        <v>1407</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1408</v>
+        <v>1410</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="D388" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E388" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F388" t="s">
         <v>902</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1409</v>
+        <v>1411</v>
       </c>
       <c r="H388" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1411</v>
+        <v>1413</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="D389" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E389" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F389" t="s">
         <v>902</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1412</v>
+        <v>1414</v>
       </c>
       <c r="H389" t="s">
-        <v>1413</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1414</v>
+        <v>1416</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="D390" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E390" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F390" t="s">
-        <v>583</v>
+        <v>902</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="H390" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="D391" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E391" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F391" t="s">
-        <v>1418</v>
+        <v>583</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="H391" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="D392" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E392" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F392" t="s">
-        <v>53</v>
+        <v>1423</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
       <c r="H392" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="D393" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E393" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F393" t="s">
         <v>53</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
       <c r="H393" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="D394" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E394" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F394" t="s">
         <v>53</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
       <c r="H394" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="D395" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E395" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F395" t="s">
-        <v>396</v>
+        <v>53</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
       <c r="H395" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="D396" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E396" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F396" t="s">
-        <v>39</v>
+        <v>396</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
       <c r="H396" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="D397" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E397" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F397" t="s">
-        <v>902</v>
+        <v>39</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
       <c r="H397" t="s">
-        <v>1208</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="D398" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E398" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F398" t="s">
-        <v>82</v>
+        <v>902</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1439</v>
+        <v>1442</v>
       </c>
       <c r="H398" t="s">
-        <v>1440</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="D399" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E399" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F399" t="s">
-        <v>39</v>
+        <v>82</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="H399" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="D400" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E400" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F400" t="s">
         <v>39</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="H400" t="s">
-        <v>1446</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1447</v>
+        <v>1449</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="D401" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E401" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F401" t="s">
-        <v>902</v>
+        <v>39</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
       <c r="H401" t="s">
-        <v>1449</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1450</v>
+        <v>1452</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="D402" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E402" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F402" t="s">
         <v>902</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1451</v>
+        <v>1453</v>
       </c>
       <c r="H402" t="s">
-        <v>1449</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1452</v>
+        <v>1455</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="D403" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E403" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F403" t="s">
         <v>902</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="H403" t="s">
-        <v>1449</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1454</v>
+        <v>1457</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="D404" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E404" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F404" t="s">
         <v>902</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1455</v>
+        <v>1458</v>
       </c>
       <c r="H404" t="s">
-        <v>1456</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1457</v>
+        <v>1459</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="D405" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E405" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F405" t="s">
         <v>902</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="H405" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1460</v>
+        <v>1462</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="D406" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E406" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F406" t="s">
         <v>902</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1461</v>
+        <v>1463</v>
       </c>
       <c r="H406" t="s">
-        <v>1185</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1462</v>
+        <v>1465</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="D407" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E407" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F407" t="s">
         <v>902</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1463</v>
+        <v>1466</v>
       </c>
       <c r="H407" t="s">
-        <v>1464</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="D408" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E408" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F408" t="s">
         <v>902</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1466</v>
+        <v>1468</v>
       </c>
       <c r="H408" t="s">
-        <v>1197</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="D409" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E409" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F409" t="s">
-        <v>53</v>
+        <v>902</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1468</v>
+        <v>1471</v>
       </c>
       <c r="H409" t="s">
-        <v>1469</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="D410" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E410" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F410" t="s">
         <v>53</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="H410" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="D411" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E411" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F411" t="s">
         <v>53</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
       <c r="H411" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1476</v>
+        <v>1478</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="D412" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E412" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F412" t="s">
         <v>53</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1477</v>
+        <v>1479</v>
       </c>
       <c r="H412" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="D413" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E413" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F413" t="s">
-        <v>902</v>
+        <v>53</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
       <c r="H413" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="D414" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E414" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F414" t="s">
-        <v>39</v>
+        <v>902</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="H414" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="D415" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E415" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F415" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="H415" t="s">
-        <v>1487</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1488</v>
+        <v>1490</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="D416" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E416" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F416" t="s">
-        <v>82</v>
+        <v>53</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1489</v>
+        <v>1491</v>
       </c>
       <c r="H416" t="s">
-        <v>1490</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1491</v>
+        <v>1493</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="D417" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E417" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F417" t="s">
         <v>82</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
       <c r="H417" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="D418" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E418" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F418" t="s">
-        <v>902</v>
+        <v>82</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="H418" t="s">
-        <v>1197</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1496</v>
+        <v>1499</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="D419" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E419" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F419" t="s">
         <v>902</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1497</v>
+        <v>1500</v>
       </c>
       <c r="H419" t="s">
-        <v>1498</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="D420" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E420" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F420" t="s">
-        <v>53</v>
+        <v>902</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
       <c r="H420" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="D421" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E421" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F421" t="s">
-        <v>902</v>
+        <v>53</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1503</v>
+        <v>1505</v>
       </c>
       <c r="H421" t="s">
-        <v>1197</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1504</v>
+        <v>1507</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="D422" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E422" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F422" t="s">
         <v>902</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1505</v>
+        <v>1508</v>
       </c>
       <c r="H422" t="s">
-        <v>1498</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1506</v>
+        <v>1509</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="D423" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E423" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F423" t="s">
-        <v>107</v>
+        <v>902</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>179</v>
+        <v>1510</v>
       </c>
       <c r="H423" t="s">
-        <v>1507</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1508</v>
+        <v>1511</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="D424" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E424" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F424" t="s">
-        <v>902</v>
+        <v>107</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1509</v>
+        <v>179</v>
       </c>
       <c r="H424" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="D425" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E425" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F425" t="s">
         <v>902</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
       <c r="H425" t="s">
-        <v>1513</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="D426" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E426" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F426" t="s">
-        <v>53</v>
+        <v>902</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>179</v>
+        <v>1517</v>
       </c>
       <c r="H426" t="s">
-        <v>1515</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1516</v>
+        <v>1519</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="D427" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E427" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F427" t="s">
         <v>53</v>
       </c>
       <c r="G427" s="1" t="s">
         <v>179</v>
       </c>
       <c r="H427" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="D428" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E428" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F428" t="s">
         <v>53</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1519</v>
+        <v>1522</v>
       </c>
       <c r="H428" t="s">
-        <v>1520</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1521</v>
+        <v>1524</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="D429" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E429" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F429" t="s">
         <v>53</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1522</v>
+        <v>1525</v>
       </c>
       <c r="H429" t="s">
-        <v>1523</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1524</v>
+        <v>1527</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="D430" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E430" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F430" t="s">
-        <v>902</v>
+        <v>53</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1525</v>
+        <v>1528</v>
       </c>
       <c r="H430" t="s">
-        <v>1449</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1526</v>
+        <v>1530</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="D431" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E431" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F431" t="s">
         <v>902</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1527</v>
+        <v>1531</v>
       </c>
       <c r="H431" t="s">
-        <v>1459</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1528</v>
+        <v>1532</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="D432" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E432" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F432" t="s">
         <v>902</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1529</v>
+        <v>1533</v>
       </c>
       <c r="H432" t="s">
-        <v>1382</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1530</v>
+        <v>1534</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="D433" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E433" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F433" t="s">
         <v>902</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1531</v>
+        <v>1535</v>
       </c>
       <c r="H433" t="s">
-        <v>1532</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1533</v>
+        <v>1536</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="D434" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E434" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F434" t="s">
-        <v>1127</v>
+        <v>902</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1534</v>
+        <v>1537</v>
       </c>
       <c r="H434" t="s">
-        <v>1535</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1536</v>
+        <v>1539</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>587</v>
+        <v>582</v>
       </c>
       <c r="D435" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E435" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F435" t="s">
-        <v>396</v>
+        <v>1132</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1537</v>
+        <v>1540</v>
       </c>
       <c r="H435" t="s">
-        <v>1538</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1539</v>
+        <v>1542</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="D436" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E436" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F436" t="s">
         <v>396</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1540</v>
+        <v>1543</v>
       </c>
       <c r="H436" t="s">
-        <v>1541</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1542</v>
+        <v>1545</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>595</v>
+        <v>591</v>
       </c>
       <c r="D437" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E437" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F437" t="s">
-        <v>53</v>
+        <v>396</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1543</v>
+        <v>1546</v>
       </c>
       <c r="H437" t="s">
-        <v>1544</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1545</v>
+        <v>1548</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
       <c r="D438" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E438" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F438" t="s">
         <v>53</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1546</v>
+        <v>1549</v>
       </c>
       <c r="H438" t="s">
-        <v>1547</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1548</v>
+        <v>1551</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="D439" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E439" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F439" t="s">
-        <v>1549</v>
+        <v>53</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="H439" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="D440" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E440" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F440" t="s">
-        <v>1549</v>
+        <v>1555</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1553</v>
+        <v>1556</v>
       </c>
       <c r="H440" t="s">
-        <v>1554</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>607</v>
+      </c>
+      <c r="D441" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E441" t="s">
+        <v>1151</v>
+      </c>
+      <c r="F441" t="s">
         <v>1555</v>
       </c>
-      <c r="B441" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G441" s="1" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
       <c r="H441" t="s">
-        <v>1557</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1558</v>
+        <v>1561</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="D442" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E442" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F442" t="s">
         <v>902</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1559</v>
+        <v>1562</v>
       </c>
       <c r="H442" t="s">
-        <v>1560</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1561</v>
+        <v>1564</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>619</v>
+        <v>615</v>
       </c>
       <c r="D443" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E443" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F443" t="s">
         <v>902</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1562</v>
+        <v>1565</v>
       </c>
       <c r="H443" t="s">
-        <v>1563</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1564</v>
+        <v>1567</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="D444" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E444" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F444" t="s">
-        <v>48</v>
+        <v>902</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1565</v>
+        <v>1568</v>
       </c>
       <c r="H444" t="s">
-        <v>1566</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1567</v>
+        <v>1570</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
       <c r="D445" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="E445" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="F445" t="s">
-        <v>902</v>
+        <v>48</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1568</v>
+        <v>1571</v>
       </c>
       <c r="H445" t="s">
-        <v>1513</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1569</v>
+        <v>1573</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>10</v>
+        <v>627</v>
       </c>
       <c r="D446" t="s">
-        <v>1570</v>
+        <v>1150</v>
       </c>
       <c r="E446" t="s">
-        <v>1571</v>
+        <v>1151</v>
       </c>
       <c r="F446" t="s">
-        <v>1127</v>
+        <v>902</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
       <c r="H446" t="s">
-        <v>1573</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D447" t="s">
-        <v>1570</v>
+        <v>1576</v>
       </c>
       <c r="E447" t="s">
-        <v>1571</v>
+        <v>1577</v>
       </c>
       <c r="F447" t="s">
-        <v>1127</v>
+        <v>1132</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1575</v>
+        <v>1578</v>
       </c>
       <c r="H447" t="s">
-        <v>1576</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>17</v>
+      </c>
+      <c r="D448" t="s">
+        <v>1576</v>
+      </c>
+      <c r="E448" t="s">
         <v>1577</v>
       </c>
-      <c r="B448" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F448" t="s">
-        <v>1127</v>
+        <v>1132</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>179</v>
+        <v>1581</v>
       </c>
       <c r="H448" t="s">
-        <v>1578</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1579</v>
+        <v>1583</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D449" t="s">
-        <v>1570</v>
+        <v>1576</v>
       </c>
       <c r="E449" t="s">
-        <v>1571</v>
+        <v>1577</v>
       </c>
       <c r="F449" t="s">
-        <v>1127</v>
+        <v>1132</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1580</v>
+        <v>179</v>
       </c>
       <c r="H449" t="s">
-        <v>1581</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1582</v>
+        <v>1585</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D450" t="s">
-        <v>1570</v>
+        <v>1576</v>
       </c>
       <c r="E450" t="s">
-        <v>1571</v>
+        <v>1577</v>
       </c>
       <c r="F450" t="s">
-        <v>1127</v>
+        <v>1132</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1583</v>
+        <v>1586</v>
       </c>
       <c r="H450" t="s">
-        <v>1584</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1585</v>
+        <v>1588</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D451" t="s">
-        <v>1570</v>
+        <v>1576</v>
       </c>
       <c r="E451" t="s">
-        <v>1571</v>
+        <v>1577</v>
       </c>
       <c r="F451" t="s">
-        <v>1127</v>
+        <v>1132</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1586</v>
+        <v>1589</v>
       </c>
       <c r="H451" t="s">
-        <v>1587</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1588</v>
+        <v>1591</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D452" t="s">
-        <v>1570</v>
+        <v>1576</v>
       </c>
       <c r="E452" t="s">
-        <v>1571</v>
+        <v>1577</v>
       </c>
       <c r="F452" t="s">
-        <v>1127</v>
+        <v>1132</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1589</v>
+        <v>1592</v>
       </c>
       <c r="H452" t="s">
-        <v>1590</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1591</v>
+        <v>1594</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D453" t="s">
-        <v>1570</v>
+        <v>1576</v>
       </c>
       <c r="E453" t="s">
-        <v>1571</v>
+        <v>1577</v>
       </c>
       <c r="F453" t="s">
-        <v>1127</v>
+        <v>1132</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1592</v>
+        <v>1595</v>
       </c>
       <c r="H453" t="s">
-        <v>1593</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1594</v>
+        <v>1597</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D454" t="s">
-        <v>1570</v>
+        <v>1576</v>
       </c>
       <c r="E454" t="s">
-        <v>1571</v>
+        <v>1577</v>
       </c>
       <c r="F454" t="s">
-        <v>1127</v>
+        <v>1132</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1595</v>
+        <v>1598</v>
       </c>
       <c r="H454" t="s">
-        <v>1596</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="D455" t="s">
-        <v>1598</v>
+        <v>1576</v>
       </c>
       <c r="E455" t="s">
-        <v>1599</v>
+        <v>1577</v>
       </c>
       <c r="F455" t="s">
-        <v>13</v>
+        <v>1132</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="H455" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D456" t="s">
-        <v>1598</v>
+        <v>1604</v>
       </c>
       <c r="E456" t="s">
-        <v>1599</v>
+        <v>1605</v>
       </c>
       <c r="F456" t="s">
-        <v>1603</v>
+        <v>13</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
       <c r="H456" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1606</v>
+        <v>1608</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D457" t="s">
-        <v>1598</v>
+        <v>1604</v>
       </c>
       <c r="E457" t="s">
-        <v>1599</v>
+        <v>1605</v>
       </c>
       <c r="F457" t="s">
-        <v>53</v>
+        <v>1609</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1607</v>
+        <v>1610</v>
       </c>
       <c r="H457" t="s">
-        <v>1472</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1608</v>
+        <v>1612</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D458" t="s">
-        <v>1598</v>
+        <v>1604</v>
       </c>
       <c r="E458" t="s">
-        <v>1599</v>
+        <v>1605</v>
       </c>
       <c r="F458" t="s">
-        <v>107</v>
+        <v>53</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1609</v>
+        <v>1613</v>
       </c>
       <c r="H458" t="s">
-        <v>1610</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1611</v>
+        <v>1614</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D459" t="s">
-        <v>1598</v>
+        <v>1604</v>
       </c>
       <c r="E459" t="s">
-        <v>1599</v>
+        <v>1605</v>
       </c>
       <c r="F459" t="s">
-        <v>583</v>
+        <v>107</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1612</v>
+        <v>1615</v>
       </c>
       <c r="H459" t="s">
-        <v>1613</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1614</v>
+        <v>1617</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D460" t="s">
-        <v>1598</v>
+        <v>1604</v>
       </c>
       <c r="E460" t="s">
-        <v>1599</v>
+        <v>1605</v>
       </c>
       <c r="F460" t="s">
-        <v>53</v>
+        <v>583</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1615</v>
+        <v>1618</v>
       </c>
       <c r="H460" t="s">
-        <v>1613</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1616</v>
+        <v>1620</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D461" t="s">
-        <v>1598</v>
+        <v>1604</v>
       </c>
       <c r="E461" t="s">
-        <v>1599</v>
+        <v>1605</v>
       </c>
       <c r="F461" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1617</v>
+        <v>1621</v>
       </c>
       <c r="H461" t="s">
-        <v>1596</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1618</v>
+        <v>1622</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D462" t="s">
-        <v>1598</v>
+        <v>1604</v>
       </c>
       <c r="E462" t="s">
-        <v>1599</v>
+        <v>1605</v>
       </c>
       <c r="F462" t="s">
         <v>13</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1619</v>
+        <v>1623</v>
       </c>
       <c r="H462" t="s">
-        <v>1620</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1621</v>
+        <v>1624</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D463" t="s">
-        <v>1598</v>
+        <v>1604</v>
       </c>
       <c r="E463" t="s">
-        <v>1599</v>
+        <v>1605</v>
       </c>
       <c r="F463" t="s">
-        <v>1622</v>
+        <v>13</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
       <c r="H463" t="s">
-        <v>1620</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1624</v>
+        <v>1627</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="D464" t="s">
-        <v>1625</v>
+        <v>1604</v>
       </c>
       <c r="E464" t="s">
+        <v>1605</v>
+      </c>
+      <c r="F464" t="s">
+        <v>1628</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="H464" t="s">
         <v>1626</v>
-      </c>
-[...7 lines deleted...]
-        <v>1628</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D465" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="E465" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="F465" t="s">
-        <v>1127</v>
+        <v>13</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1630</v>
+        <v>1633</v>
       </c>
       <c r="H465" t="s">
-        <v>1631</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>17</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E466" t="s">
         <v>1632</v>
       </c>
-      <c r="B466" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F466" t="s">
-        <v>1053</v>
+        <v>1132</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1633</v>
+        <v>1636</v>
       </c>
       <c r="H466" t="s">
-        <v>1634</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1635</v>
+        <v>1638</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D467" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="E467" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="F467" t="s">
-        <v>1636</v>
+        <v>1053</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1637</v>
+        <v>1639</v>
       </c>
       <c r="H467" t="s">
-        <v>1638</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1639</v>
+        <v>1641</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D468" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="E468" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="F468" t="s">
-        <v>1636</v>
+        <v>1642</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1640</v>
+        <v>1643</v>
       </c>
       <c r="H468" t="s">
-        <v>1641</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>30</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E469" t="s">
+        <v>1632</v>
+      </c>
+      <c r="F469" t="s">
         <v>1642</v>
       </c>
-      <c r="B469" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G469" s="1" t="s">
-        <v>1643</v>
+        <v>1646</v>
       </c>
       <c r="H469" t="s">
-        <v>1644</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1645</v>
+        <v>1648</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D470" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="E470" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="F470" t="s">
-        <v>1646</v>
+        <v>13</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
       <c r="H470" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D471" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="E471" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="F471" t="s">
-        <v>1646</v>
+        <v>1652</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1650</v>
+        <v>1653</v>
       </c>
       <c r="H471" t="s">
-        <v>1651</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>43</v>
+      </c>
+      <c r="D472" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E472" t="s">
+        <v>1632</v>
+      </c>
+      <c r="F472" t="s">
         <v>1652</v>
       </c>
-      <c r="B472" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G472" s="1" t="s">
-        <v>1654</v>
+        <v>1656</v>
       </c>
       <c r="H472" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1656</v>
+        <v>1658</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="D473" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="E473" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="F473" t="s">
-        <v>583</v>
+        <v>1659</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1657</v>
+        <v>1660</v>
       </c>
       <c r="H473" t="s">
-        <v>1658</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1659</v>
+        <v>1662</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="D474" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="E474" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="F474" t="s">
-        <v>1660</v>
+        <v>583</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1661</v>
+        <v>1663</v>
       </c>
       <c r="H474" t="s">
-        <v>1662</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1663</v>
+        <v>1665</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="D475" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="E475" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="F475" t="s">
-        <v>13</v>
+        <v>1666</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1664</v>
+        <v>1667</v>
       </c>
       <c r="H475" t="s">
-        <v>1665</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="D476" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="E476" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="F476" t="s">
-        <v>327</v>
+        <v>13</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="H476" t="s">
-        <v>1668</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1669</v>
+        <v>1672</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="D477" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="E477" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="F477" t="s">
-        <v>13</v>
+        <v>327</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1670</v>
+        <v>1673</v>
       </c>
       <c r="H477" t="s">
-        <v>1671</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1672</v>
+        <v>1675</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D478" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="E478" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="F478" t="s">
-        <v>1673</v>
+        <v>13</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1674</v>
+        <v>1676</v>
       </c>
       <c r="H478" t="s">
-        <v>1675</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1676</v>
+        <v>1678</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D479" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="E479" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="F479" t="s">
-        <v>107</v>
+        <v>1679</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1677</v>
+        <v>1680</v>
       </c>
       <c r="H479" t="s">
-        <v>1678</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1679</v>
+        <v>1682</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="D480" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="E480" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="F480" t="s">
         <v>107</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1680</v>
+        <v>1683</v>
       </c>
       <c r="H480" t="s">
-        <v>1681</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1682</v>
+        <v>1685</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="D481" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="E481" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="F481" t="s">
         <v>107</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1683</v>
+        <v>1686</v>
       </c>
       <c r="H481" t="s">
-        <v>1684</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1685</v>
+        <v>1688</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="D482" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="E482" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="F482" t="s">
-        <v>396</v>
+        <v>107</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="H482" t="s">
-        <v>1687</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D483" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="E483" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="F483" t="s">
-        <v>39</v>
+        <v>396</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1689</v>
+        <v>1692</v>
       </c>
       <c r="H483" t="s">
-        <v>1690</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1691</v>
+        <v>1694</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="D484" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="E484" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="F484" t="s">
-        <v>107</v>
+        <v>39</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1692</v>
+        <v>1695</v>
       </c>
       <c r="H484" t="s">
-        <v>1690</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1693</v>
+        <v>1697</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="D485" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="E485" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="F485" t="s">
         <v>107</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="H485" t="s">
-        <v>1690</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="D486" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="E486" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="F486" t="s">
         <v>107</v>
       </c>
       <c r="G486" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="H486" t="s">
         <v>1696</v>
-      </c>
-[...1 lines deleted...]
-        <v>1690</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1697</v>
+        <v>1701</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="D487" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="E487" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="F487" t="s">
         <v>107</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1698</v>
+        <v>1702</v>
       </c>
       <c r="H487" t="s">
-        <v>1690</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1699</v>
+        <v>1703</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="D488" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="E488" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="F488" t="s">
-        <v>53</v>
+        <v>107</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1700</v>
+        <v>1704</v>
       </c>
       <c r="H488" t="s">
-        <v>1690</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1701</v>
+        <v>1705</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="D489" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="E489" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="F489" t="s">
         <v>53</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1702</v>
+        <v>1706</v>
       </c>
       <c r="H489" t="s">
-        <v>1690</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1703</v>
+        <v>1707</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="D490" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="E490" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="F490" t="s">
         <v>53</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1704</v>
+        <v>1708</v>
       </c>
       <c r="H490" t="s">
-        <v>1690</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1705</v>
+        <v>1709</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="D491" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="E491" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="F491" t="s">
-        <v>1706</v>
+        <v>53</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1707</v>
+        <v>1710</v>
       </c>
       <c r="H491" t="s">
-        <v>1690</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1708</v>
+        <v>1711</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="D492" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="E492" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="F492" t="s">
-        <v>53</v>
+        <v>1712</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1709</v>
+        <v>1713</v>
       </c>
       <c r="H492" t="s">
-        <v>1690</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1710</v>
+        <v>1714</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="D493" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="E493" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="F493" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1711</v>
+        <v>1715</v>
       </c>
       <c r="H493" t="s">
-        <v>1690</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1712</v>
+        <v>1716</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="D494" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="E494" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="F494" t="s">
         <v>13</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1713</v>
+        <v>1717</v>
       </c>
       <c r="H494" t="s">
-        <v>1690</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1714</v>
+        <v>1718</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="D495" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="E495" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="F495" t="s">
         <v>13</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1715</v>
+        <v>1719</v>
       </c>
       <c r="H495" t="s">
-        <v>1690</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1716</v>
+        <v>1720</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="D496" t="s">
-        <v>1625</v>
+        <v>1631</v>
       </c>
       <c r="E496" t="s">
-        <v>1626</v>
+        <v>1632</v>
       </c>
       <c r="F496" t="s">
-        <v>1673</v>
+        <v>13</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1717</v>
+        <v>1721</v>
       </c>
       <c r="H496" t="s">
-        <v>1718</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1719</v>
+        <v>1722</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
-        <v>10</v>
+        <v>150</v>
       </c>
       <c r="D497" t="s">
-        <v>1720</v>
+        <v>1631</v>
       </c>
       <c r="E497" t="s">
-        <v>1721</v>
+        <v>1632</v>
       </c>
       <c r="F497" t="s">
-        <v>1722</v>
+        <v>1679</v>
       </c>
       <c r="G497" s="1" t="s">
         <v>1723</v>
       </c>
       <c r="H497" t="s">
         <v>1724</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
         <v>1725</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D498" t="s">
-        <v>1720</v>
+        <v>1726</v>
       </c>
       <c r="E498" t="s">
-        <v>1721</v>
+        <v>1727</v>
       </c>
       <c r="F498" t="s">
-        <v>13</v>
+        <v>1728</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1726</v>
+        <v>1729</v>
       </c>
       <c r="H498" t="s">
-        <v>1727</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1728</v>
+        <v>1731</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D499" t="s">
-        <v>1720</v>
+        <v>1726</v>
       </c>
       <c r="E499" t="s">
-        <v>1721</v>
+        <v>1727</v>
       </c>
       <c r="F499" t="s">
-        <v>1729</v>
+        <v>13</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1730</v>
+        <v>1732</v>
       </c>
       <c r="H499" t="s">
-        <v>1731</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1732</v>
+        <v>1734</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D500" t="s">
-        <v>1733</v>
+        <v>1726</v>
       </c>
       <c r="E500" t="s">
-        <v>1734</v>
+        <v>1727</v>
       </c>
       <c r="F500" t="s">
-        <v>107</v>
+        <v>1735</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="H500" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D501" t="s">
-        <v>1733</v>
+        <v>1739</v>
       </c>
       <c r="E501" t="s">
-        <v>1734</v>
+        <v>1740</v>
       </c>
       <c r="F501" t="s">
-        <v>1127</v>
+        <v>39</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="H501" t="s">
-        <v>1739</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>17</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1739</v>
+      </c>
+      <c r="E502" t="s">
         <v>1740</v>
       </c>
-      <c r="B502" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F502" t="s">
-        <v>1127</v>
+        <v>219</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="H502" t="s">
-        <v>1742</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1743</v>
+        <v>1746</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D503" t="s">
-        <v>1733</v>
+        <v>1739</v>
       </c>
       <c r="E503" t="s">
-        <v>1734</v>
+        <v>1740</v>
       </c>
       <c r="F503" t="s">
-        <v>1127</v>
+        <v>82</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1744</v>
+        <v>1747</v>
       </c>
       <c r="H503" t="s">
-        <v>1745</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1746</v>
+        <v>1749</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D504" t="s">
-        <v>1733</v>
+        <v>1739</v>
       </c>
       <c r="E504" t="s">
-        <v>1734</v>
+        <v>1740</v>
       </c>
       <c r="F504" t="s">
-        <v>1127</v>
+        <v>48</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1747</v>
+        <v>1750</v>
       </c>
       <c r="H504" t="s">
-        <v>1748</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1749</v>
+        <v>1752</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D505" t="s">
-        <v>1733</v>
+        <v>1739</v>
       </c>
       <c r="E505" t="s">
-        <v>1734</v>
+        <v>1740</v>
       </c>
       <c r="F505" t="s">
-        <v>1127</v>
+        <v>48</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1750</v>
+        <v>1753</v>
       </c>
       <c r="H505" t="s">
-        <v>1751</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1752</v>
+        <v>1755</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D506" t="s">
-        <v>1733</v>
+        <v>1739</v>
       </c>
       <c r="E506" t="s">
-        <v>1734</v>
+        <v>1740</v>
       </c>
       <c r="F506" t="s">
-        <v>39</v>
+        <v>396</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1753</v>
+        <v>1756</v>
       </c>
       <c r="H506" t="s">
-        <v>1754</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1755</v>
+        <v>1758</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D507" t="s">
-        <v>1733</v>
+        <v>1739</v>
       </c>
       <c r="E507" t="s">
-        <v>1734</v>
+        <v>1740</v>
       </c>
       <c r="F507" t="s">
-        <v>1127</v>
+        <v>53</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1756</v>
+        <v>1759</v>
       </c>
       <c r="H507" t="s">
-        <v>1757</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1758</v>
+        <v>1761</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D508" t="s">
-        <v>1733</v>
+        <v>1739</v>
       </c>
       <c r="E508" t="s">
-        <v>1734</v>
+        <v>1740</v>
       </c>
       <c r="F508" t="s">
-        <v>1127</v>
+        <v>107</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1759</v>
+        <v>1762</v>
       </c>
       <c r="H508" t="s">
-        <v>1760</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1761</v>
+        <v>1764</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="D509" t="s">
-        <v>1733</v>
+        <v>1739</v>
       </c>
       <c r="E509" t="s">
-        <v>1734</v>
+        <v>1740</v>
       </c>
       <c r="F509" t="s">
         <v>13</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1762</v>
+        <v>1765</v>
       </c>
       <c r="H509" t="s">
-        <v>1760</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1763</v>
+        <v>1767</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="D510" t="s">
-        <v>1733</v>
+        <v>1739</v>
       </c>
       <c r="E510" t="s">
-        <v>1734</v>
+        <v>1740</v>
       </c>
       <c r="F510" t="s">
-        <v>1764</v>
+        <v>1712</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1765</v>
+        <v>1768</v>
       </c>
       <c r="H510" t="s">
-        <v>1766</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1767</v>
+        <v>1770</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="D511" t="s">
-        <v>1733</v>
+        <v>1739</v>
       </c>
       <c r="E511" t="s">
-        <v>1734</v>
+        <v>1740</v>
       </c>
       <c r="F511" t="s">
-        <v>107</v>
+        <v>13</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>179</v>
+        <v>1771</v>
       </c>
       <c r="H511" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1769</v>
+        <v>1772</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="D512" t="s">
-        <v>1733</v>
+        <v>1739</v>
       </c>
       <c r="E512" t="s">
-        <v>1734</v>
+        <v>1740</v>
       </c>
       <c r="F512" t="s">
         <v>39</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1770</v>
+        <v>1773</v>
       </c>
       <c r="H512" t="s">
-        <v>1771</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1772</v>
+        <v>1775</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="D513" t="s">
-        <v>1733</v>
+        <v>1739</v>
       </c>
       <c r="E513" t="s">
-        <v>1734</v>
+        <v>1740</v>
       </c>
       <c r="F513" t="s">
-        <v>107</v>
+        <v>583</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1773</v>
+        <v>1776</v>
       </c>
       <c r="H513" t="s">
-        <v>1774</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1775</v>
+        <v>1778</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D514" t="s">
-        <v>1733</v>
+        <v>1739</v>
       </c>
       <c r="E514" t="s">
-        <v>1734</v>
+        <v>1740</v>
       </c>
       <c r="F514" t="s">
-        <v>107</v>
+        <v>1779</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1776</v>
+        <v>1780</v>
       </c>
       <c r="H514" t="s">
-        <v>1777</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1778</v>
+        <v>1782</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D515" t="s">
-        <v>1733</v>
+        <v>1739</v>
       </c>
       <c r="E515" t="s">
-        <v>1734</v>
+        <v>1740</v>
       </c>
       <c r="F515" t="s">
-        <v>107</v>
+        <v>327</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1779</v>
+        <v>1783</v>
       </c>
       <c r="H515" t="s">
-        <v>1780</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1781</v>
+        <v>1785</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="D516" t="s">
-        <v>1733</v>
+        <v>1739</v>
       </c>
       <c r="E516" t="s">
-        <v>1734</v>
+        <v>1740</v>
       </c>
       <c r="F516" t="s">
-        <v>107</v>
+        <v>327</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1782</v>
+        <v>1786</v>
       </c>
       <c r="H516" t="s">
-        <v>1783</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1784</v>
+        <v>1788</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="D517" t="s">
-        <v>1733</v>
+        <v>1739</v>
       </c>
       <c r="E517" t="s">
-        <v>1734</v>
+        <v>1740</v>
       </c>
       <c r="F517" t="s">
         <v>107</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1785</v>
+        <v>1789</v>
       </c>
       <c r="H517" t="s">
-        <v>1786</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1787</v>
+        <v>1791</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="D518" t="s">
-        <v>1733</v>
+        <v>1739</v>
       </c>
       <c r="E518" t="s">
-        <v>1734</v>
+        <v>1740</v>
       </c>
       <c r="F518" t="s">
-        <v>107</v>
+        <v>475</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1788</v>
+        <v>1792</v>
       </c>
       <c r="H518" t="s">
-        <v>1789</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1790</v>
+        <v>1794</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D519" t="s">
-        <v>1733</v>
+        <v>1739</v>
       </c>
       <c r="E519" t="s">
-        <v>1734</v>
+        <v>1740</v>
       </c>
       <c r="F519" t="s">
-        <v>13</v>
+        <v>314</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1791</v>
+        <v>1795</v>
       </c>
       <c r="H519" t="s">
-        <v>1792</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1793</v>
+        <v>1797</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
-        <v>98</v>
+        <v>10</v>
       </c>
       <c r="D520" t="s">
-        <v>1733</v>
+        <v>1798</v>
       </c>
       <c r="E520" t="s">
-        <v>1734</v>
+        <v>1799</v>
       </c>
       <c r="F520" t="s">
-        <v>13</v>
+        <v>107</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1794</v>
+        <v>1800</v>
       </c>
       <c r="H520" t="s">
-        <v>1795</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1796</v>
+        <v>1802</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
-        <v>102</v>
+        <v>17</v>
       </c>
       <c r="D521" t="s">
-        <v>1733</v>
+        <v>1798</v>
       </c>
       <c r="E521" t="s">
-        <v>1734</v>
+        <v>1799</v>
       </c>
       <c r="F521" t="s">
-        <v>13</v>
+        <v>1132</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>1797</v>
+        <v>1803</v>
       </c>
       <c r="H521" t="s">
-        <v>1798</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
+        <v>1805</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>22</v>
+      </c>
+      <c r="D522" t="s">
+        <v>1798</v>
+      </c>
+      <c r="E522" t="s">
         <v>1799</v>
       </c>
-      <c r="B522" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F522" t="s">
-        <v>53</v>
+        <v>1132</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>1800</v>
+        <v>1806</v>
       </c>
       <c r="H522" t="s">
-        <v>1801</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1802</v>
+        <v>1808</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
-        <v>111</v>
+        <v>26</v>
       </c>
       <c r="D523" t="s">
-        <v>1733</v>
+        <v>1798</v>
       </c>
       <c r="E523" t="s">
-        <v>1734</v>
+        <v>1799</v>
       </c>
       <c r="F523" t="s">
-        <v>13</v>
+        <v>1132</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>1803</v>
+        <v>1809</v>
       </c>
       <c r="H523" t="s">
-        <v>1804</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1805</v>
+        <v>1811</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
-        <v>115</v>
+        <v>30</v>
       </c>
       <c r="D524" t="s">
-        <v>1733</v>
+        <v>1798</v>
       </c>
       <c r="E524" t="s">
-        <v>1734</v>
+        <v>1799</v>
       </c>
       <c r="F524" t="s">
-        <v>13</v>
+        <v>1132</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>1806</v>
+        <v>1812</v>
       </c>
       <c r="H524" t="s">
-        <v>1807</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1808</v>
+        <v>1814</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
-        <v>119</v>
+        <v>34</v>
       </c>
       <c r="D525" t="s">
-        <v>1733</v>
+        <v>1798</v>
       </c>
       <c r="E525" t="s">
-        <v>1734</v>
+        <v>1799</v>
       </c>
       <c r="F525" t="s">
-        <v>13</v>
+        <v>1132</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1809</v>
+        <v>1815</v>
       </c>
       <c r="H525" t="s">
-        <v>1810</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1811</v>
+        <v>1817</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
-        <v>123</v>
+        <v>38</v>
       </c>
       <c r="D526" t="s">
-        <v>1733</v>
+        <v>1798</v>
       </c>
       <c r="E526" t="s">
-        <v>1734</v>
+        <v>1799</v>
       </c>
       <c r="F526" t="s">
         <v>39</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1812</v>
+        <v>1818</v>
       </c>
       <c r="H526" t="s">
-        <v>1813</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1814</v>
+        <v>1820</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
-        <v>127</v>
+        <v>43</v>
       </c>
       <c r="D527" t="s">
-        <v>1733</v>
+        <v>1798</v>
       </c>
       <c r="E527" t="s">
-        <v>1734</v>
+        <v>1799</v>
       </c>
       <c r="F527" t="s">
-        <v>1127</v>
+        <v>1132</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1815</v>
+        <v>1821</v>
       </c>
       <c r="H527" t="s">
-        <v>1816</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1817</v>
+        <v>1823</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
-        <v>131</v>
+        <v>47</v>
       </c>
       <c r="D528" t="s">
-        <v>1733</v>
+        <v>1798</v>
       </c>
       <c r="E528" t="s">
-        <v>1734</v>
+        <v>1799</v>
       </c>
       <c r="F528" t="s">
-        <v>107</v>
+        <v>1132</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1818</v>
+        <v>1824</v>
       </c>
       <c r="H528" t="s">
-        <v>1819</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1820</v>
+        <v>1826</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
-        <v>135</v>
+        <v>52</v>
       </c>
       <c r="D529" t="s">
-        <v>1733</v>
+        <v>1798</v>
       </c>
       <c r="E529" t="s">
-        <v>1734</v>
+        <v>1799</v>
       </c>
       <c r="F529" t="s">
-        <v>107</v>
+        <v>13</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>1821</v>
+        <v>1827</v>
       </c>
       <c r="H529" t="s">
-        <v>1822</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>1823</v>
+        <v>1828</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
-        <v>140</v>
+        <v>57</v>
       </c>
       <c r="D530" t="s">
-        <v>1733</v>
+        <v>1798</v>
       </c>
       <c r="E530" t="s">
-        <v>1734</v>
+        <v>1799</v>
       </c>
       <c r="F530" t="s">
-        <v>107</v>
+        <v>1829</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>1824</v>
+        <v>1830</v>
       </c>
       <c r="H530" t="s">
-        <v>1825</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>1826</v>
+        <v>1832</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="D531" t="s">
-        <v>1827</v>
+        <v>1798</v>
       </c>
       <c r="E531" t="s">
-        <v>1828</v>
+        <v>1799</v>
       </c>
       <c r="F531" t="s">
-        <v>39</v>
+        <v>107</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>1829</v>
+        <v>179</v>
       </c>
       <c r="H531" t="s">
-        <v>1830</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>1831</v>
+        <v>1834</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
-        <v>17</v>
+        <v>65</v>
       </c>
       <c r="D532" t="s">
-        <v>1827</v>
+        <v>1798</v>
       </c>
       <c r="E532" t="s">
-        <v>1828</v>
+        <v>1799</v>
       </c>
       <c r="F532" t="s">
-        <v>219</v>
+        <v>39</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>1832</v>
+        <v>1835</v>
       </c>
       <c r="H532" t="s">
-        <v>1833</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>1834</v>
+        <v>1837</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="D533" t="s">
-        <v>1827</v>
+        <v>1798</v>
       </c>
       <c r="E533" t="s">
-        <v>1828</v>
+        <v>1799</v>
       </c>
       <c r="F533" t="s">
-        <v>82</v>
+        <v>107</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>1835</v>
+        <v>1838</v>
       </c>
       <c r="H533" t="s">
-        <v>1836</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>1837</v>
+        <v>1840</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
-        <v>26</v>
+        <v>73</v>
       </c>
       <c r="D534" t="s">
-        <v>1827</v>
+        <v>1798</v>
       </c>
       <c r="E534" t="s">
-        <v>1828</v>
+        <v>1799</v>
       </c>
       <c r="F534" t="s">
-        <v>48</v>
+        <v>107</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>1838</v>
+        <v>1841</v>
       </c>
       <c r="H534" t="s">
-        <v>1839</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>1840</v>
+        <v>1843</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
-        <v>30</v>
+        <v>77</v>
       </c>
       <c r="D535" t="s">
-        <v>1827</v>
+        <v>1798</v>
       </c>
       <c r="E535" t="s">
-        <v>1828</v>
+        <v>1799</v>
       </c>
       <c r="F535" t="s">
-        <v>48</v>
+        <v>107</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>1841</v>
+        <v>1844</v>
       </c>
       <c r="H535" t="s">
-        <v>1842</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>1843</v>
+        <v>1846</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="D536" t="s">
-        <v>1827</v>
+        <v>1798</v>
       </c>
       <c r="E536" t="s">
-        <v>1828</v>
+        <v>1799</v>
       </c>
       <c r="F536" t="s">
-        <v>396</v>
+        <v>107</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>1844</v>
+        <v>1847</v>
       </c>
       <c r="H536" t="s">
-        <v>1845</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>1846</v>
+        <v>1849</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
-        <v>38</v>
+        <v>86</v>
       </c>
       <c r="D537" t="s">
-        <v>1827</v>
+        <v>1798</v>
       </c>
       <c r="E537" t="s">
-        <v>1828</v>
+        <v>1799</v>
       </c>
       <c r="F537" t="s">
-        <v>53</v>
+        <v>107</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>1847</v>
+        <v>1850</v>
       </c>
       <c r="H537" t="s">
-        <v>1848</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>1849</v>
+        <v>1852</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="D538" t="s">
-        <v>1827</v>
+        <v>1798</v>
       </c>
       <c r="E538" t="s">
-        <v>1828</v>
+        <v>1799</v>
       </c>
       <c r="F538" t="s">
         <v>107</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>1850</v>
+        <v>1853</v>
       </c>
       <c r="H538" t="s">
-        <v>1851</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>1852</v>
+        <v>1855</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="D539" t="s">
-        <v>1827</v>
+        <v>1798</v>
       </c>
       <c r="E539" t="s">
-        <v>1828</v>
+        <v>1799</v>
       </c>
       <c r="F539" t="s">
         <v>13</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>1853</v>
+        <v>1856</v>
       </c>
       <c r="H539" t="s">
-        <v>1854</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>1855</v>
+        <v>1858</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
-        <v>52</v>
+        <v>98</v>
       </c>
       <c r="D540" t="s">
-        <v>1827</v>
+        <v>1798</v>
       </c>
       <c r="E540" t="s">
-        <v>1828</v>
+        <v>1799</v>
       </c>
       <c r="F540" t="s">
-        <v>1706</v>
+        <v>13</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>1856</v>
+        <v>1859</v>
       </c>
       <c r="H540" t="s">
-        <v>1857</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>1858</v>
+        <v>1861</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
-        <v>57</v>
+        <v>102</v>
       </c>
       <c r="D541" t="s">
-        <v>1827</v>
+        <v>1798</v>
       </c>
       <c r="E541" t="s">
-        <v>1828</v>
+        <v>1799</v>
       </c>
       <c r="F541" t="s">
         <v>13</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>1859</v>
+        <v>1862</v>
       </c>
       <c r="H541" t="s">
-        <v>1857</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>1860</v>
+        <v>1864</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
-        <v>61</v>
+        <v>106</v>
       </c>
       <c r="D542" t="s">
-        <v>1827</v>
+        <v>1798</v>
       </c>
       <c r="E542" t="s">
-        <v>1828</v>
+        <v>1799</v>
       </c>
       <c r="F542" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>1861</v>
+        <v>1865</v>
       </c>
       <c r="H542" t="s">
-        <v>1862</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>1863</v>
+        <v>1867</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
-        <v>65</v>
+        <v>111</v>
       </c>
       <c r="D543" t="s">
-        <v>1827</v>
+        <v>1798</v>
       </c>
       <c r="E543" t="s">
-        <v>1828</v>
+        <v>1799</v>
       </c>
       <c r="F543" t="s">
-        <v>583</v>
+        <v>13</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>1864</v>
+        <v>1868</v>
       </c>
       <c r="H543" t="s">
-        <v>1865</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>1866</v>
+        <v>1870</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
-        <v>69</v>
+        <v>115</v>
       </c>
       <c r="D544" t="s">
-        <v>1827</v>
+        <v>1798</v>
       </c>
       <c r="E544" t="s">
-        <v>1828</v>
+        <v>1799</v>
       </c>
       <c r="F544" t="s">
-        <v>1867</v>
+        <v>13</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>1868</v>
+        <v>1871</v>
       </c>
       <c r="H544" t="s">
-        <v>1869</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>1870</v>
+        <v>1873</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
-        <v>73</v>
+        <v>119</v>
       </c>
       <c r="D545" t="s">
-        <v>1827</v>
+        <v>1798</v>
       </c>
       <c r="E545" t="s">
-        <v>1828</v>
+        <v>1799</v>
       </c>
       <c r="F545" t="s">
-        <v>327</v>
+        <v>13</v>
       </c>
       <c r="G545" s="1" t="s">
-        <v>1871</v>
+        <v>1874</v>
       </c>
       <c r="H545" t="s">
-        <v>1872</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>1873</v>
+        <v>1876</v>
       </c>
       <c r="B546" t="s">
         <v>9</v>
       </c>
       <c r="C546" t="s">
-        <v>77</v>
+        <v>123</v>
       </c>
       <c r="D546" t="s">
-        <v>1827</v>
+        <v>1798</v>
       </c>
       <c r="E546" t="s">
-        <v>1828</v>
+        <v>1799</v>
       </c>
       <c r="F546" t="s">
-        <v>327</v>
+        <v>39</v>
       </c>
       <c r="G546" s="1" t="s">
-        <v>1874</v>
+        <v>1877</v>
       </c>
       <c r="H546" t="s">
-        <v>1875</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>1876</v>
+        <v>1879</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
-        <v>81</v>
+        <v>127</v>
       </c>
       <c r="D547" t="s">
-        <v>1827</v>
+        <v>1798</v>
       </c>
       <c r="E547" t="s">
-        <v>1828</v>
+        <v>1799</v>
       </c>
       <c r="F547" t="s">
-        <v>107</v>
+        <v>1132</v>
       </c>
       <c r="G547" s="1" t="s">
-        <v>1877</v>
+        <v>1880</v>
       </c>
       <c r="H547" t="s">
-        <v>1878</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>1879</v>
+        <v>1882</v>
       </c>
       <c r="B548" t="s">
         <v>9</v>
       </c>
       <c r="C548" t="s">
-        <v>86</v>
+        <v>131</v>
       </c>
       <c r="D548" t="s">
-        <v>1827</v>
+        <v>1798</v>
       </c>
       <c r="E548" t="s">
-        <v>1828</v>
+        <v>1799</v>
       </c>
       <c r="F548" t="s">
-        <v>475</v>
+        <v>107</v>
       </c>
       <c r="G548" s="1" t="s">
-        <v>1880</v>
+        <v>1883</v>
       </c>
       <c r="H548" t="s">
-        <v>1881</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="B549" t="s">
         <v>9</v>
       </c>
       <c r="C549" t="s">
-        <v>90</v>
+        <v>135</v>
       </c>
       <c r="D549" t="s">
-        <v>1827</v>
+        <v>1798</v>
       </c>
       <c r="E549" t="s">
-        <v>1828</v>
+        <v>1799</v>
       </c>
       <c r="F549" t="s">
-        <v>314</v>
+        <v>107</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>1883</v>
+        <v>1886</v>
       </c>
       <c r="H549" t="s">
-        <v>1884</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>1885</v>
+        <v>1888</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
-        <v>10</v>
+        <v>140</v>
       </c>
       <c r="D550" t="s">
-        <v>1886</v>
+        <v>1798</v>
       </c>
       <c r="E550" t="s">
-        <v>1887</v>
+        <v>1799</v>
       </c>
       <c r="F550" t="s">
-        <v>1888</v>
+        <v>107</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>179</v>
+        <v>1889</v>
       </c>
       <c r="H550" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>