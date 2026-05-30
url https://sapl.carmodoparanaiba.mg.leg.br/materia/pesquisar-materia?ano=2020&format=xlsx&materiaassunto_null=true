--- v0 (2026-03-02)
+++ v1 (2026-05-30)
@@ -54,1831 +54,1831 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Siomar Rodigues</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1262/indicacao_no_01-2020_-_siomar_-_pista_de_skate.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1262/indicacao_no_01-2020_-_siomar_-_pista_de_skate.pdf</t>
   </si>
   <si>
     <t>Indica a reforma, ampliação e adequação aos padrões específicos da pista de Skate localizada entre as ruas nas proximidades da Lagoa Santa Paulina.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Subtenente Vaz</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1263/indicacao_no_02-2020_-_vaz_-_reforma_escola_bravinhos.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1263/indicacao_no_02-2020_-_vaz_-_reforma_escola_bravinhos.pdf</t>
   </si>
   <si>
     <t>Indica a reforma da Escola Municipal de Bravinhos.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Jader Dois Irmãos, Subtenente Vaz</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1264/indicacao_no_03-2020_-_jader_e_vaz_-_dois_quebr_lwjkLvR.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1264/indicacao_no_03-2020_-_jader_e_vaz_-_dois_quebr_lwjkLvR.pdf</t>
   </si>
   <si>
     <t>Indica construir dois quebra-molas na Comunidade de Campo do Meio.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Silvânia Lopes</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1265/indicacao_no_04-2020_-_silvania_e_danilo_-_cons_kz16xTF.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1265/indicacao_no_04-2020_-_silvania_e_danilo_-_cons_kz16xTF.pdf</t>
   </si>
   <si>
     <t>Indica o conserto da estrada de acesso ao Cuscuzeiro.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Jader Dois Irmãos</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1269/indicacao_no_05-2020_-_jader_-_dois_pocos_artes_NWJ2lpD.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1269/indicacao_no_05-2020_-_jader_-_dois_pocos_artes_NWJ2lpD.pdf</t>
   </si>
   <si>
     <t>Indica a construção de dois poços artesianos na região da Escola dos Bravinhos.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Haroldo Andrade</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1274/indicacao_no_06-2020_-_haroldo.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1274/indicacao_no_06-2020_-_haroldo.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de 2 (duas) luminárias nos postes já existentes na Rua F (Abílio Moreira de Melo)</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1282/indicacao_no_07-2020_-_joao_vaz_e_getulio_-_den_BAppxRk.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1282/indicacao_no_07-2020_-_joao_vaz_e_getulio_-_den_BAppxRk.pdf</t>
   </si>
   <si>
     <t>Indica a fiscalização a propagação da Dengue nos bairros Santa Cruz e Morro Grande no município de Carmo do Paranaíba/MG.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Julio do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1283/indicacao_no_08-2020_-_julio_e_vaz_-.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1283/indicacao_no_08-2020_-_julio_e_vaz_-.pdf</t>
   </si>
   <si>
     <t>Indica que seja criado um Projeto de Lei para atender as necessidades de algumas classes sociais de nossa cidade, devido ao período desta pandemia.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Danilo Péia</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1284/indicacao_no_09-2020_-_danilo_-_quebra_mola_rua_EM9Bosc.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1284/indicacao_no_09-2020_-_danilo_-_quebra_mola_rua_EM9Bosc.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de um redutor de velocidade na forma de Quebra-Mola na Rua Gabriel Gontijo.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1288/indicacao_no_010-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1288/indicacao_no_010-2020.pdf</t>
   </si>
   <si>
     <t>Indica para que seja moldado a carga horária extraclasse para os Servidores da Educação Municipal.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1289/indicacao_no_11-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1289/indicacao_no_11-2020.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito a limpeza e a sinalização da Avenida das Palmeiras, entre os bairros Boaventura Braz e Residencial Floresta nesta cidade, para que o local não seja depósito de lixo.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Albert Reis</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1291/indicacao_no_12-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1291/indicacao_no_12-2020.pdf</t>
   </si>
   <si>
     <t>INDICA A REFORMA DA PONTE DA BARRA, PRÓXIMO A FAZENDA BARRA, BEM COMO SEJA FEITOS OS REPAROS NA MESMA ESTRADA.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1293/indicacao_no_13-2020_-_joao_vaz_-_pavimentacao__JF1Nxtm.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1293/indicacao_no_13-2020_-_joao_vaz_-_pavimentacao__JF1Nxtm.pdf</t>
   </si>
   <si>
     <t>Indica e solicita que seja feito a pavimentação de uma viela na Comunidade de Mata do Salgado e da outras providências.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1294/indicacao_no_14-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1294/indicacao_no_14-2020.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a limpeza de terrenos e lotes próximo ao perímetro urbano do nosso município, nos bairros Morro Grande, JB, Alvorada, Minas Gerais e Jardim das Palmeiras e que também tome as medias necessárias para a limpeza dos lotes vagos em todo município, principalmente nos bairros Novo Paraíso e Nova Floresta.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1306/indicacao_no_15-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1306/indicacao_no_15-2020.pdf</t>
   </si>
   <si>
     <t>Indica que regulamente o cargo de Monitor de Creche (Educador Infantil) e elaborando uma Proposta de Lei e apresentando ao Legislativo, uma legislação que estabeleça um Plano de Carreira para os educadores infantis, que estabeleça uma remuneração adequada e os reconheças com profissionais da educação, para fins de aposentadoria.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1307/indicacao_no_17-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1307/indicacao_no_17-2020.pdf</t>
   </si>
   <si>
     <t>Indica que a sinalização de parada obrigatória na Avenida Paranaíba no cruzamento com Rua Ismael Furtado seja disposta com visibilidade, se necessário removendo as árvore que escondem a placa, ou ainda a inversão da parada obrigatória para a Rua Ismael Furtado.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1308/indicacao_no_18-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1308/indicacao_no_18-2020.pdf</t>
   </si>
   <si>
     <t>Indica que seja sinalizado um quebra-molas localizado  na Avenida Tancredo Neves em frente uma residência de número 110, Bairro Alto Niterói.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1309/indicacao_no_19-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1309/indicacao_no_19-2020.pdf</t>
   </si>
   <si>
     <t>Indica que sejam providenciadas as barreiras sanitárias nas principais vias de acesso ao perímetro urbano de Carmo do Paranaíba e da outras providências.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1312/indicacao_no_20-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1312/indicacao_no_20-2020.pdf</t>
   </si>
   <si>
     <t>Indica para que seja criado um "Auxílio Emergencial" para os motoristas que transportam estudantes da rede municipal de educação.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Indica que seja instalado redutor de velocidade na seguinte via pública de Carmo do Paranaíba: Rua Manoel de Oliveira Gondin na altura da residência de nº 156.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Indica que seja realizada limpeza nas últimas ruas do bairro Morro Grande, (sem denominação) no fundo do bairro.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1321/indicacao_no_23-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1321/indicacao_no_23-2020.pdf</t>
   </si>
   <si>
     <t>Indica para que seja feita a recuperação da estrada vicinal, entre a Comunidade da Mata do Salgado e o Município de Arapuá, e dá outras providências.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1328/indicacao_no_24-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1328/indicacao_no_24-2020.pdf</t>
   </si>
   <si>
     <t>Indica que viabilize/construa a “Iluminação Pública”, na rua denominada de “RUA SEM DENOMINAÇÃO”, localizada entre à Avenida Tancredo Neves e a Rua Eugênio Fonseca, no bairro Niterói na nossa cidade;</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1343/indicacao_no_25-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1343/indicacao_no_25-2020.pdf</t>
   </si>
   <si>
     <t>Indica que seja atendido as solicitações dos moradores da Comunidade de Bravinhos. Sendo as seguintes: _x000D_
 a)	Construir um poço artesiano em um local mais alto, que vem atender as 12 (doze) famílias que ficam sem água no período da seca; _x000D_
 b)	Colocar uma segunda caixa d’água com a capacidade de 20 mil litros de água, na propriedade do senhor Lázaro Alex Bernardes, para atender mais 09 (nove) famílias que estão ficando sem água nos últimos meses do ano; _x000D_
 c)	Reformar e colocar tela na quadra da comunidade; _x000D_
 d)	Pavimentar ou colocar brita ao lado, e no interior da Escola Municipal Braz Domingues de Araújo, bem como fazer as reformas necessárias no pátio, cisterna, forro das salas e pintura.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1344/indicacao_no_26-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1344/indicacao_no_26-2020.pdf</t>
   </si>
   <si>
     <t>Indica que estenda a Licença Maternidade para 6 (seis) meses das Servidoras Públicas do município.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1347/indicacao_no_27-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1347/indicacao_no_27-2020.pdf</t>
   </si>
   <si>
     <t>Indica providências em relação aos quebra-molas que estão sem pintura e sem sinalização, e ainda a falta de placas de sinalização em vários cruzamentos do nosso município.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1348/indicacao_no_28-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1348/indicacao_no_28-2020.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalada uma academia ao ar livre na comunidade de Pimentas.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1349/indicacao_no_29-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1349/indicacao_no_29-2020.pdf</t>
   </si>
   <si>
     <t>Indica a reforma e limpeza da praça na comunidade de Mata do Salgado, bem como o recapeamento do asfalto da mesma.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1366/indicacao_no_30-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1366/indicacao_no_30-2020.pdf</t>
   </si>
   <si>
     <t>Indica que seja instalada uma academia ao ar livre na praça localizada na comunidade de Mata do Salgado.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1371/indicacao_no_31-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1371/indicacao_no_31-2020.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizada a limpeza de terrenos baldios de particulares no município de Carmo do Paranaíba/MG.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1377/indicacao_no_32-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1377/indicacao_no_32-2020.pdf</t>
   </si>
   <si>
     <t>Indicando que seja realizada a colocação de placas indicando o nome das ruas no município de Carmo do Paranaíba/MG.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>MVETO</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
     <t>César Caetano de Almeida Filho</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1258/mensagerm_de_veto_no_01-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1258/mensagerm_de_veto_no_01-2020.pdf</t>
   </si>
   <si>
     <t>Veto Parcial a Proposição de Lei nº 698 de 13 de Dezembro de 2019 que "Estima a Receita e Fixa a Despesa para o município de Carmo do Paranaíba-MG, para o Exercício Financeiro de 2020" - Propostas de Emendad Substitutiva nº 13,15, 17, 18, 20, 22, 27, 28 e 30.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1360/mensagem_de_veto_no_02-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1360/mensagem_de_veto_no_02-2020.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO INTEGRAL Nº 02, DE 09 DE SETEMBRO DE 2020, À PROPOSIÇÃO DE LEI Nº 721, DE 17 DE AGOSTO DE 2020, ORIGINÁRIA DO PROJETO DE LEI Nº 019/2020, DE AUTORIA DO VEREADOR ALBERT DENIS REIS DA SILVA, QUE "AUTORIZA O CHEFE DO PODER EXECUTIVO A CONCEDER ADICIONAL DE INSALUBRIDADE AOS SERVIDORES DA SAÚDE PÚBLICA DE CARMO DO PARANAÍBA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1367/mensagem_de_veto_no_03-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1367/mensagem_de_veto_no_03-2020.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO PARCIAL Nº 03, DE 15 DE SETEMBRO DE 2020, À PROPOSIÇÃO DE LEI Nº 727, DE 11 DE SETEMBRO DE 2020, ORIGINÁRIA DO PROJETO DE LEI Nº 031/2020, DE AUTORIA DO CHEFE DO PODER EXECUTIVO E ACRESCIDA DA EMENDA ADITIVA Nº 14/2020, DE AUTORIA DA VEREADORA SILVÂNIA, QUE "DISPÕE SOBRE A MODIFICAÇÃO DO QUADRO GERAL DOS SERVIDORES PREVISTO NA LEI Nº 2.009/2009".</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>MOCRP</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1337/mocao_de_repudio_no_01-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1337/mocao_de_repudio_no_01-2020.pdf</t>
   </si>
   <si>
     <t>Deixar registrado o seu voto de REPÚDIO a atitude do GOVERNO ESTADUAL ao propor uma série de medidas no Projeto de Emenda Constitucional (PEC) 55/2020 e o PLC 46/2020 que prejudicará o Servidor Público Estadual e o serviço público prestado pelo estado aos cidadãos.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>MOCAP</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1286/mocao_de_aplauso_no_01-2020_-_vaz_-_servidores_da_saude.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1286/mocao_de_aplauso_no_01-2020_-_vaz_-_servidores_da_saude.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso aos Servidores Públicos atuantes na área da saúde Pública do Município de Carmo do Paranaíba bem como aos profissionais de saúde da Santa Casa de Misericórdia de nossa cidade.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1322/mocao_de_aplauso_no_02-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1322/mocao_de_aplauso_no_02-2020.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao ilustríssimo Delegado de Polícia Bruno do Carmo Garcia.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1323/mocao_de_aplauso_no_03-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1323/mocao_de_aplauso_no_03-2020.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao ilustríssimo Escrivão da Polícia Vilson Ribeiro da Conceição.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1324/mocao_de_aplauso_no_04-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1324/mocao_de_aplauso_no_04-2020.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao ilustríssimo Investigador da Polícia Daniel da Silva Brito.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1325/mocao_de_aplauso_no_05-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1325/mocao_de_aplauso_no_05-2020.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao ilustríssimo Investigadora da Polícia Lídia Aparecida Silva de Deus.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1326/mocao_de_aplauso_no_06-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1326/mocao_de_aplauso_no_06-2020.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao ilustríssimo Investigador da Polícia Lucas Borges Martins.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1327/mocao_de_aplauso_no_07-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1327/mocao_de_aplauso_no_07-2020.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso ao ilustríssimo Investigador da Polícia Murilo Cambraia da Costa.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1351/mocao_de_aplauso_no_08-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1351/mocao_de_aplauso_no_08-2020.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso aos membros da Diretoria Executiva da Câmara de Dirigentes Lojistas de Carmo do Paranaíba/MG - CDL de Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1357/mocao_de_aplauso_no_09-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1357/mocao_de_aplauso_no_09-2020.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu aplauso à Associação Esportiva Nipo Carmense.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>MOCPE</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1317/mocao_de_pesar_no_01-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1317/mocao_de_pesar_no_01-2020.pdf</t>
   </si>
   <si>
     <t>Deixar registrado seu voto de pesar pelo falecimento do senhor JOÃO DIAS DA SILVA FILHO, nascido em Carmo do Paranaíba – MG, no dia 15/03/1950, cujo óbito ocorreu no dia 31/05/2020.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>PDC</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1287/projeto_de_decreto_legislativo_no_01-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1287/projeto_de_decreto_legislativo_no_01-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Decreto Legislativo que "Aprova os Decretos Municipais de nº 6.151 de 17 de março de 2020, nº 6.154 de 19 de março de 2020, nº 6.162 de 21 de março de 2020 e nº 6.178 de 01 de abril de 2020.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1292/projeto_de_decreto_legislativo_no_02-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1292/projeto_de_decreto_legislativo_no_02-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Decreto de autoria da Mesa Diretora que aprova o Decreto Municipal nº 6.196 de 27 de abril de 2020.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1300/projeto_de_decreto_legislativo_no_003-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1300/projeto_de_decreto_legislativo_no_003-2020.pdf</t>
   </si>
   <si>
     <t>Aprova o Decreto Legislativo nº 6.214 de 12 de maio de 2020.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1301/projeto_de_decreto_legislativo_no_04-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1301/projeto_de_decreto_legislativo_no_04-2020.pdf</t>
   </si>
   <si>
     <t>Aprova o Decreto Municipal nº 6.216 de 13 de maio de 2020.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1303/projeto_de_decreto_legislativo_no_05-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1303/projeto_de_decreto_legislativo_no_05-2020.pdf</t>
   </si>
   <si>
     <t>Aprova o Decreto Municipal de nº 6.218 de 15 de maio de 2020 que Dispõe sobre as medidas excepcionais, temporárias e emergenciais de prevenção de contágio pelo COVID-19 (Novo Coronavírus), no âmbito do Município de Carmo do Paranaíba</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1389/projeto_de_lei_complementar_no_01-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1389/projeto_de_lei_complementar_no_01-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar de nº 012/2020 - Que dispõe sobre o Plano de Cargos, carreira e vencimentos dos servidores da Câmara Municipal de Carmo do Parnaíba/MG.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1255/projeto_de_lei_no_01-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1255/projeto_de_lei_no_01-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de suspensão do fornecimento de água e energia elétrica pelas concessionárias ou permissionárias (COPASA E CEMIG), nos dias de sextas feiras, sábados , domingos, vésperas e dias de feriados no âmbito do Município de Carmo do Paranaíba e dá outras providencias.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1256/projeto_de_lei_no_02-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1256/projeto_de_lei_no_02-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal no âmbito do finisa e dá outras providências.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1259/projeto_de_lei_no_03-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1259/projeto_de_lei_no_03-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual e reajuste dos vencimentos dos servidores da Câmara Municipal de Carmo do Paranaíba, e dá outras providências.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1260/projeto_de_lei_no_04-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1260/projeto_de_lei_no_04-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral e o reajuste dos vencimentos dos servidores ativos, aposentados e pensionistas, da Administração Direta e Indireta do Poder Executivo do Município de Carmo do Paranaíba que especifica, nos termos desta lei e dá outras providências.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1266/projeto_de_lei_no_05-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1266/projeto_de_lei_no_05-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo de Carmo do Paranaíba, Estado de Minas Gerais, a abrir Crédito Suplementar por anulação no valor de R$161.300,00 (cento e sessenta e um mil e trezentos reais), e dá outras providências.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1267/projeto_de_lei_no_06-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1267/projeto_de_lei_no_06-2020.pdf</t>
   </si>
   <si>
     <t>Regulamenta o trânsito no centro comercial de Carmo do Paranaíba - MG, especificamente na Avenida Dr. Aristides de Melo, e dá outras providências.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1268/projeto_de_lei_no_07-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1268/projeto_de_lei_no_07-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a modificação do Quadro Geral dos Servidores previsto na Lei nº 2.009/2009.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>Nenê de Quintinos</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1270/projeto_de_lei_no_08-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1270/projeto_de_lei_no_08-2020.pdf</t>
   </si>
   <si>
     <t>Denomina de "ESTÁDIO MUNICIPAL JOÃO DA COSTA JUNIOR" o Campo de Futebol do Distrito de Quintinos, e dá outras providências.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1271/projeto_de_lei_no_09-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1271/projeto_de_lei_no_09-2020.pdf</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1273/projeto_de_lei_no_10-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1273/projeto_de_lei_no_10-2020.pdf</t>
   </si>
   <si>
     <t>Denomina de “ANTÔNIA BONTEMPO, (Dona TUNICA), a Rua 03, localizada no Bairro Morro Grande neste Município de Carmo do Paranaíba, e dá outras providências”.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1275/projeto_de_lei_no_11-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1275/projeto_de_lei_no_11-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e implantação do   Programa “ÓCULOS PARA IDOSOS”, com a finalidade de assegurar o fornecimento de óculos de grau às pessoas, com 60 (sessenta) anos ou mais, cuja renda mensal per capita seja igual ou inferior a um salário mínimo, no Município de Carmo do Paranaíba/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1278/projeto_de_lei_no_12-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1278/projeto_de_lei_no_12-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redução da jornada de trabalho dos cargos de Psicólogo e Advogado.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1279/projeto_de_lei_no_13-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1279/projeto_de_lei_no_13-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a limitação de participação em módulos educacionais como atividade extra-classe ou extra-escolar no Município de Carmo do Paranaíba/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1280/projeto_de_lei_no_14-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1280/projeto_de_lei_no_14-2020.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 5º e 6º da Lei Municipal nº 2.549, de 31 de dezembro de 2020 - Estima a Receita e Fixa a Despesa para o Município de Carmo do Paranaíba-MG, para o Exercício Financeiro de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1285/projeto_de_lei_n_15-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1285/projeto_de_lei_n_15-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Especial por Anulação no Orçamento Vigente e dá outras providências.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1295/projeto_de_lei_no_16-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1295/projeto_de_lei_no_16-2020.pdf</t>
   </si>
   <si>
     <t>Suspende a exigibilidade do ISS durante o período que específica, e estabelece outras providências.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1296/projeto_de_lei_no_17-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1296/projeto_de_lei_no_17-2020.pdf</t>
   </si>
   <si>
     <t>Instituem medidas de distanciamento social em filas de bancos, órgãos públicos e comércio local, igrejas e estabelece outras providências.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1297/projeto_de_lei_no_18-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1297/projeto_de_lei_no_18-2020.pdf</t>
   </si>
   <si>
     <t>Estabelece limites à propaganda e à publicidade institucional da Administração Pública Municipal, direta e indireta, durante período de emergência ou de calamidade pública, e estabelece outras providências.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1298/projeto_de_lei_no_19-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1298/projeto_de_lei_no_19-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a conceder Adicional de Insalubridade aos Servidores da Saúde Pública de Carmo do Paranaíba, e dá outras providências.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1299/projeto_de_lei_no_20-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1299/projeto_de_lei_no_20-2020.pdf</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1304/projeto_de_lei_no_21-_2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1304/projeto_de_lei_no_21-_2020.pdf</t>
   </si>
   <si>
     <t>Denomina de “Rua Mateus da Costa Marinho” a rua a rua sem denominação conforme marcação em croqui do loteamento em anexo, e dá outras providências.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>Nenê de Quintinos, Siomar Rodigues</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1305/projeto_de_lei_no_22-2020_-.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1305/projeto_de_lei_no_22-2020_-.pdf</t>
   </si>
   <si>
     <t>Denomina de “Rua Ronaldo Alexandre de Almeida” a rua sem denominação conforme marcação em croqui do loteamento em anexo, e dá outras providências.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1313/projeto_de_lei_no_23-2020_g3eI5ca.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1313/projeto_de_lei_no_23-2020_g3eI5ca.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei municipal nº 1.835 de 12 de maio de 2006, que dispõe sobre a reestruturação da Autarquia Municipal denominada Instituto de Previdência dos Servidores Municipais de Carmo do Paranaíba - IPSEM e dá outras providências.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1314/projeto_de_lei_no_24-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1314/projeto_de_lei_no_24-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transferência da Concessão e Pagamento dos Benefícios Temporários ao Município de Carmo do Parnaíba e dá outras providências.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1315/projeto_de_lei_o_25-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1315/projeto_de_lei_o_25-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre folga anual aos Servidores Públicos do Município de Carmo do Paranaíba no dia de seu aniversário.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1316/projeto_de_lei_no_26-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1316/projeto_de_lei_no_26-2020.pdf</t>
   </si>
   <si>
     <t>Dá novas disposições sobre o serviço de inspeção municipal - S.I.M. e dá outras providências.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1329/projeto_de_lei_no_27-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1329/projeto_de_lei_no_27-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1331/projeto_de_lei_no_28-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1331/projeto_de_lei_no_28-2020.pdf</t>
   </si>
   <si>
     <t>Fixa o valor dos subsídios mensais do Prefeito, Vice-Prefeito e dos Secretários Municipais para o quadriênio 2021/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1340/projeto_de_lei_no_29-2020_-.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1340/projeto_de_lei_no_29-2020_-.pdf</t>
   </si>
   <si>
     <t>Altera a redação do §1º do art. 1º da Lei Municipal nº 2.550, de 31 de dezembro de 2019, autoriza abertura de Créditos Adicionais Especiais por Superávit e por Excesso de Arrecadação no Orçamento Vigente e dá outras providências.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1341/projeto_de_lei_no_30-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1341/projeto_de_lei_no_30-2020.pdf</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1342/projeto_de_lei_no_31-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1342/projeto_de_lei_no_31-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manifestação do Quadro Geral dos Servidores previsto na Lei nº 2.009/2009.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1350/projeto_de_lei_no_32-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1350/projeto_de_lei_no_32-2020.pdf</t>
   </si>
   <si>
     <t>Denomina de “Avenida Belchior Pereira da Costa” a Avenida Sem Denominação, no bairro Alto Niterói, perto da “saída do Soares”, e dá outras providências.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1352/projeto_de_lei_no_33-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1352/projeto_de_lei_no_33-2020.pdf</t>
   </si>
   <si>
     <t>Cria o "Dia do Servidor Público Municipal" neste município, e dá outras providências.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1356/projeto_de_lei_no_34-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1356/projeto_de_lei_no_34-2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do §1º do art. 1º da Lei Municipal nº 2.550, de 31 de dezembro de 2019 e autoriza abertura dos Créditos Adicionais Especiais por Excesso de Arrecadação no Orçamento Vigente e dá outras providências.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1358/projeto_de_lei_no_35-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1358/projeto_de_lei_no_35-2020.pdf</t>
   </si>
   <si>
     <t>Institui o "Ficha Limpa Municipal" para nomeação em cargos comissionados no âmbito do Poder Legislativo e Executivo Municipal.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1361/projeto_de_lei_no_36-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1361/projeto_de_lei_no_36-2020.pdf</t>
   </si>
   <si>
     <t>Denomina de Avenida “PEDRO FERREIRA DA SILVA”, a Av. “Sem Denominação”, localizada no bairro Alto Niterói neste Município de Carmo do Paranaíba, e dá outras providências”.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1362/projeto_de_lei_no_37-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1362/projeto_de_lei_no_37-2020.pdf</t>
   </si>
   <si>
     <t>Denomina de “Rua Belchior Pereira da Costa” a Rua 3, no bairro Jardim das Palmeiras, e dá outras providências.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1363/projeto_de_lei_no_38-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1363/projeto_de_lei_no_38-2020.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua REVERENDO GESSÉ CHAGAS a Rua B, localizada no bairro Niterói neste Município de Carmo do Paranaíba, e dá outras providências”.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1364/projeto_de_lei_no_39-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1364/projeto_de_lei_no_39-2020.pdf</t>
   </si>
   <si>
     <t>“PROÍBE O COMÉRCIO, O MANUSEIO, A UTILIZAÇÃO, A QUEIMA E A SOLTURA DE FOGOS DE ARTIFÍCIO SONOROS NO MUNICÍPIO DE CARMO DO PARANAÍBA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1365/projeto_de_lei_no_40-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1365/projeto_de_lei_no_40-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desafetação de área urbana que específica.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1373/projeto_de_lei_no_41-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1373/projeto_de_lei_no_41-2020.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa para o Município de Carmo do Paranaíba-MG, para o Exercício Financeiro de 2021.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1374/projeto_de_lei_no_42-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1374/projeto_de_lei_no_42-2020.pdf</t>
   </si>
   <si>
     <t>"Altera os Anexos constantes do Plano Plurianual para o quadriênio 2018/2021, aprovados pela Lei Municipal nº 2.460, de 06 de dezembro de 2017 e dá outras providências."</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1375/projeto_de_lei_no_43-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1375/projeto_de_lei_no_43-2020.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 7º da Lei Municipal nº 2.571 de 15 de setembro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1376/projeto_de_lei_no_44-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1376/projeto_de_lei_no_44-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo do Município de Carmo do Paranaíba (MG) a efetuar repasses financeiros de subvenções, contribuições e auxílios às entidades que menciona e outros auxílios financeiros a pessoas físicas.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1378/projeto_de_lei_no_45-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1378/projeto_de_lei_no_45-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a limpeza de terrenos baldios de particulares.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1379/projeto_de_lei_no_46-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1379/projeto_de_lei_no_46-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redução da jornada de trabalho do cargo de Advogado.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1380/projeto_de_lei_no_47-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1380/projeto_de_lei_no_47-2020.pdf</t>
   </si>
   <si>
     <t>Denomina de ALAERCIO ALVES GALVÃO a quadra poliesportiva da Escola Municipal Gaspar Braz de Araújo, localizada no bairro Paranaíba, nesta cidade, e dá outras providências.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1384/projeto_de_lei_no_48-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1384/projeto_de_lei_no_48-2020.pdf</t>
   </si>
   <si>
     <t>Cria o programa Mata-burro para todos, e dá outras providências.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1385/projeto_de_lei_no_49-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1385/projeto_de_lei_no_49-2020.pdf</t>
   </si>
   <si>
     <t>Denomina de "RODOVIA MUNICIPAL MOACIR CAETANO DE ALMEIDA, o trecho de acesso que vai da subestação da Cemig até à BR 354, e dá outras providências.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1387/projeto_de_lei_no_50-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1387/projeto_de_lei_no_50-2020.pdf</t>
   </si>
   <si>
     <t>Reconhece e declara como entidade de utilidade pública municipal, o Paranaíba Esporte Clube de Carmo do Paranaíba/MG.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1388/projeto_de_lei_no_51-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1388/projeto_de_lei_no_51-2020.pdf</t>
   </si>
   <si>
     <t>Altera o parágrafo único do artigo 4º da Lei Municipal 2.553 de 29 de janeiro de 2020.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1419/projeto_de_lei_no_52-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1419/projeto_de_lei_no_52-2020.pdf</t>
   </si>
   <si>
     <t>Cria o programa mata-burro para todos, e dá outras providências.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1421/projeto_de_lei_no_53-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1421/projeto_de_lei_no_53-2020.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Título III, Capítulo III da Lei 1.862/2006, que trata do Imposto sobre Serviços de Qualquer Natureza, adequando-o à Lei Federal Complementar 175/2020, estabelece regras de transição para a partilha do produto da arrecadação do ISSQN entre o Município do local do estabelecimento prestador e o Município de Carmo do Paranaíba, município tomador, relativamente aos serviços de que trata e dá outras providências.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1422/projeto_de_lei_no_54-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1422/projeto_de_lei_no_54-2020.pdf</t>
   </si>
   <si>
     <t>Altera a nomenclatura do cargo de Fiscal de Obras e a descrição das atribuições e dá outras providências.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1332/projeto_de_resolucao_legislativa_no_01-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1332/projeto_de_resolucao_legislativa_no_01-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios dos vereadores para legislatura 2021/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1335/projeto_de_resolucao_legislativa_no_02-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1335/projeto_de_resolucao_legislativa_no_02-2020.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa da Câmara Municipal de Carmo do Paranaíba, Estado de Minas Gerais, para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1359/projeto_de_resolucao_legislativa_no_03-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1359/projeto_de_resolucao_legislativa_no_03-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a mesa diretora da Câmara Municipal de Carmo do Paranaíba, a qualificar vereadores eleitos.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1369/projeto_de_resolucao_legislativa_no_04-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1369/projeto_de_resolucao_legislativa_no_04-2020.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas do Município de Carmo do Paranaíba, relativa ao Exercício Financeiro de 2018.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1391/projeto_de_resolucao_legislativa_no_05-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1391/projeto_de_resolucao_legislativa_no_05-2020.pdf</t>
   </si>
   <si>
     <t>Inclui o inciso XXVII ao art. 14º da Resolução Legislativa nº 12/2006 que dispõe sobre o Regimento Interno.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1418/projeto_de_resolucao_legislativa_no_06-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1418/projeto_de_resolucao_legislativa_no_06-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução Legislativa nº 012/2006 que dispõe sobre o Regimento Interno.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>PS</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1333/projeto_substitutivo_no_01-2020_Nd8Bol6.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1333/projeto_substitutivo_no_01-2020_Nd8Bol6.pdf</t>
   </si>
   <si>
     <t>Projeto substitutivo ao Projeto de Lei nº 028/2020 que "Fixa o valor dos subsídios mensais do Prefeito, Vice-prefeito e sos Secretários Municipais para quadriênio 2021/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1334/projeto_substitutivo_no_02-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1334/projeto_substitutivo_no_02-2020.pdf</t>
   </si>
   <si>
     <t>Projeto Substitutivo a Resolução Legislativa nº 01/2020 que "Dispõe sobre a fixação dos subsídios dos vereadores para legislatura 2021/2024, e dá outras providências.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1420/projeto_substitutivo_no_03-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1420/projeto_substitutivo_no_03-2020.pdf</t>
   </si>
   <si>
     <t>Projeto Substitutivo a Resolução Legislativa nº 03/2020 que "Autoriza a mesa diretora da Câmara Municipal de Carmo do Paranaíba, a qualificar vereadores eleitos.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1423/projeto_substitutivo_no_04-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1423/projeto_substitutivo_no_04-2020.pdf</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>PEPL</t>
   </si>
   <si>
     <t>Proposta de Emenda</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1261/proposta_de_emenda_no_01-2020_-_ao_plno_04-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1261/proposta_de_emenda_no_01-2020_-_ao_plno_04-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa (Modifica a numeração do parágrafo único do art. 1º e acrescenta o parágrafo 2º do art.1º)  ao Projeto de Lei nº 04/2020 que "Dispõe sobre a revisão geral anual e reajuste dos vencimentos dos servidores ativos,aposentados e pensionistas da Administração Direta e Indireta do Poder Executivo do Município de Carmo do Paranaíba (MG) que especifica, nos termos desta lei e dá outras providências"</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1272/proposta_de_emenda_no_02-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1272/proposta_de_emenda_no_02-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa, alterando a jornada semanal do cargo de Psicólogo, do PL nº 09-2020.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1276/proposta_de_emenda_modificativa_no_03-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1276/proposta_de_emenda_modificativa_no_03-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa ao PL nº 56/2019, altera a redação do pár. 2º do art. 10.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>Albert Reis, Getulio Henrique, Silvânia Lopes, Subtenente Vaz</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1277/proposta_de_emenda_aditiva_no_04-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1277/proposta_de_emenda_aditiva_no_04-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Aditiva ao PL nº 05/2020 que acrescenta o art. 2º e 3º ao PL e fica corrigido o art. 2º do PL para o art. 3º.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1281/proposta_de_emenda_aditiva_no_05-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1281/proposta_de_emenda_aditiva_no_05-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Aditiva ao PL nº 12/2020, alterando a ementa, e acrescentando os artigos 3º, 4º, 5º e 6º ao PL, além de renumerar os artigos já existentes no PL e demais adequações.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1302/proposta_de_emenda_modificativa_no_06-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1302/proposta_de_emenda_modificativa_no_06-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa ao PL nº 13/2020 que altera a redação do art. 1º do projeto que dá nova redação à letra 'b' do inciso I do art. 20º da Lei Ordinária Municipal de nº 1.736/2003.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>Silvânia Lopes, Subtenente Vaz</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1310/proposta_de_emenda_aditiva_no_07-2020_-.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1310/proposta_de_emenda_aditiva_no_07-2020_-.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Aditiva ao Projeto de Lei nº 20/2020, que fica alterado a lotação numérica do Quadro Geral dos Servidores - de Supervisor Pedagógico e Farmacêutico da Lei Municipal nº 2.009 de 4 de dezembro de 2009.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1311/proposta_de_emenda_no_08-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1311/proposta_de_emenda_no_08-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Aditiva nº 08/2020 ao Projeto de Lei nº 18/2020, onde acrescenta no art. 1º o item "b" com nova redação e renumera os itens 'b', 'c' para 'c' e 'd'.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1330/proposta_de_emenda_no_09-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1330/proposta_de_emenda_no_09-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Aditiva ao PL nº 19/2020, que altera o art. 1º que passa a vigorar com a seguinte redação: "Art. 1° Fica autorizado aumento de 40% (quarenta) sobre o salário base de a todos os servidores, lotados na secretaria de saúde de Carmo do Paranaíba saúde além vigilantes epidemiológicos e demais servidores que trabalhem como fiscais a cerca do combate a disseminação do Coronavirus (Covid 19) enquanto durar a Pandemia .</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>Jader Dois Irmãos, Julio do Sindicato, Nenê de Quintinos, Silvânia Lopes, Siomar Rodigues</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1336/proposta_de_emenda_modificativa_no_10-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1336/proposta_de_emenda_modificativa_no_10-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa ao art. 1º do Projeto de Lei nº 28/2020.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1338/proposta_de_emenda_no_11-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1338/proposta_de_emenda_no_11-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda ao PL nº 12/2018 que incluí incisos VI ao art. 50, e o inciso XII ao art. 88.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1339/proposta_de_emenda_no_12-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1339/proposta_de_emenda_no_12-2020.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA AO PROJETO DE LEI ORDINÁRIA DE N° 12/2018, DE AUTORIA DO CHEFE DO PODER EXECUTIVO, que “Dispõe sobre o regimento jurídico dos servidores públicos civis do Município de Carmo do Paranaíba, incluindo suas autarquias e fundações públicas, e dá outras providências”.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1345/proposta_de_emenda_no_13-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1345/proposta_de_emenda_no_13-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Supressiva ao PL nº 25/2020: fica suprimido o art. 5º do Projeto de Lei nº 25/2020 de autoria do vereador Jader.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1346/proposta_de_emenda_no_14-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1346/proposta_de_emenda_no_14-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Aditiva ao Projeto de Lei nº 31/2020, alterando a lotação numérica do Quadro Geral dos Servidores de Supervisor Pedagógico e Farmacêutico.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1353/proposta_de_emenda_no_15-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1353/proposta_de_emenda_no_15-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa ao PL nº 24/2020 onde fica modificado o art. 4º do Projeto de Lei.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1354/proposta_de_emenda_no_16-2020..pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1354/proposta_de_emenda_no_16-2020..pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa nº 16/2020 ao Projeto de Lei nº 26/2020, onde fica modificado o art. 15º do referido Projeto de Lei.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1355/proposta_de_emenda_no_17-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1355/proposta_de_emenda_no_17-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa ao Projeto de Lei nº 23/2020, onde Fica modificado o artigo 2° do projeto de lei 23/2020 nos incisos I, II e III do artigo 75 da Lei Municipal 1835/2006.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação - xx</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1381/proposta_de_emenda_modificativa_no_18-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1381/proposta_de_emenda_modificativa_no_18-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa ao art. 1º do Projeto de Lei nº 43/2020.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1382/proposta_de_emenda_aditiva_no_19-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1382/proposta_de_emenda_aditiva_no_19-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Aditiva ao Projeto de Lei nº 43/2020 que acrescenta o art. 3º.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>Haroldo Andrade, Nenê de Quintinos</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1383/proposta_de_emenda_modificativa_no_20-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1383/proposta_de_emenda_modificativa_no_20-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa ao PL nº 43/2020 alterando o art. 1º com nova redação.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1386/proposta_de_emenda_aditiva_no_21-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1386/proposta_de_emenda_aditiva_no_21-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Aditiva do "Parágrafo único" ao Projeto de Lei nº 46/2020 que "Dispõe sobre a redução da jornada de trabalho do cargo de Advogado".</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1390/proposta_de_emenda_modificativa_no_22-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1390/proposta_de_emenda_modificativa_no_22-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa ao Projeto de Lei nº 41/2020, que modifica o caput do  art. 5º e revoga o parágrafo 1º e incisos I e II do art. 5º.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1392/proposta_de_emenda_aditiva_no_23-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1392/proposta_de_emenda_aditiva_no_23-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Aditiva ao Projeto de Resolução Legislativa nº 05-2020, que acrescenta o art. 3º ao referido Projeto de Lei.2</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1404/proposta_de_emenda_no_24-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1404/proposta_de_emenda_no_24-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Aditiva ao Projeto de Lei nº 41/2020, que fica acrescido na dotação 611 o valor no PLOA/2021, e fica reduzido na dotação 295.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1405/proposta_de_emenda_no_25-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1405/proposta_de_emenda_no_25-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Modificativa ao Projeto de Lei nº 44/2020, que fica reduzido R$50.000,00 da Secretaria Estado Defesa Social , e fica incluído no par. 2º do art.1º do PLO nº 44/2020 este valor à Confederação de Irmãos Beneficentes Evangélicos de Carmo do Paranaíba.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1406/proposta_de_emenda_substitutiva_no_26-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1406/proposta_de_emenda_substitutiva_no_26-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Substitutiva ao PL nº 41/2020, que altera o quadro de detalhamento de despesa.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à LOM</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1368/proposta_de_emenda_a_lom_no_01-2020_-_completo.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1368/proposta_de_emenda_a_lom_no_01-2020_-_completo.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica Municipal que "Cria o orçamento impositivo no âmbito do Município de Carmo do Paranaíba/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>Getulio Henrique, Haroldo Andrade, Siomar Rodigues, Subtenente Vaz</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1372/proposta_de_emenda_a_lom_no_02-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1372/proposta_de_emenda_a_lom_no_02-2020.pdf</t>
   </si>
   <si>
     <t>Cria o Orçamento Impositivo no âmbito do Município de Carmo do Paranaíba/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1290/requerimento_no_01-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1290/requerimento_no_01-2020.pdf</t>
   </si>
   <si>
     <t>REQUERENDO QUE SEJA REVISTO A DEMISSÃO DE TODOS OS PROFISSIONAIS DA EDUCAÇÃO DESIGNADOS (CONTRATADOS) E DEMITIDOS RECENTEMENTE. ASSIM DEVENDO SER REVOGADA A EXTINÇÃO DOS CONTRATOS E POSTERIORMENTE ADITIVADOS, GARANTINDO A RECOMPOSIÇÃO DAS AULAS E O CUMPRIMENTO DA CARGA HORÁRIA EXIGIDA.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1318/requerimento_no_02-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1318/requerimento_no_02-2020.pdf</t>
   </si>
   <si>
     <t>REQUERENDO A ELABORAÇÃO DE UM PROTOCOLO SANITÁRIO CAPAZ DE CONDUZIR A POPULAÇÃO A ENFRENTAR A PANDEMIA DE FORMA EFICIENTE.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>PEIMP</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva à LOA</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1393/proposta_de_emenda_impositiva_no_01-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1393/proposta_de_emenda_impositiva_no_01-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva nº 01/2020, que fica acrescido o valor de R$52.456,00 da dotação 48, e reduzido da dotação 13.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1394/proposta_de_emenda_impositiva_no_02-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1394/proposta_de_emenda_impositiva_no_02-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva nº 02/2020, que fica acrescido o valor de R$52.456,00 da dotação 251, e reduzido da dotação 13.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>Getulio Henrique</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1395/proposta_de_emenda_impositiva_no_03-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1395/proposta_de_emenda_impositiva_no_03-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva nº 03/2020, que fica acrescido o valor de R$52.456,00 da dotação 160, e reduzido da dotação 13.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1396/proposta_de_emenda_impositiva_no_04-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1396/proposta_de_emenda_impositiva_no_04-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva nº 04/2020, que fica acrescido o valor de R$52.456,00 da dotação 48, e reduzido da dotação 13.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1397/proposta_de_emenda_impositiva_no_05-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1397/proposta_de_emenda_impositiva_no_05-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva nº 05/2020, que fica acrescido o valor de R$52.456,00 da dotação 48, e reduzido da dotação 13.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1398/proposta_de_emenda_impositiva_no_06-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1398/proposta_de_emenda_impositiva_no_06-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva nº 06/2020, que fica acrescido o valor de R$52.456,00 da dotação 48, e reduzido da dotação 13.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1399/proposta_de_emenda_impositiva_no_07-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1399/proposta_de_emenda_impositiva_no_07-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva nº 07/2020, que fica acrescido o valor de R$52.456,00 da dotação 23, e reduzido da dotação 13.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>Romis do Pedro Silvestre</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1400/proposta_de_emenda_impositiva_no_08-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1400/proposta_de_emenda_impositiva_no_08-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva nº 08/2020, que fica acrescido o valor de R$52.456,00 da dotação 48, e reduzido da dotação 13.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1401/proposta_de_emenda_impositiva_no_09-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1401/proposta_de_emenda_impositiva_no_09-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva nº 09/2020, que fica acrescido o valor de R$52.456,00 da dotação 48, e reduzido da dotação 13.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1402/proposta_de_emenda_impositiva_no_10-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1402/proposta_de_emenda_impositiva_no_10-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva nº 10/2020, que fica acrescido o valor de R$52.456,00 da dotação 250, e reduzido da dotação 13.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1403/proposta_de_emenda_impositiva_no_11-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1403/proposta_de_emenda_impositiva_no_11-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva nº 11/2020, que fica acrescido o valor de R$52.456,00 da dotação 48, e reduzido da dotação 13.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1407/proposta_de_emenda_impositiva_no_12-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1407/proposta_de_emenda_impositiva_no_12-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva nº 12/2020, que fica acrescido o valor de R$52.456,00 da dotação 691, e reduzido da dotação 189.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1408/proposta_de_emenda_impositiva_no_13-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1408/proposta_de_emenda_impositiva_no_13-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva nº 13/2020, que fica acrescido o valor de R$52.456,00 da dotação 699, e reduzido da dotação 100.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1409/proposta_de_emenda_impositiva_no_14-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1409/proposta_de_emenda_impositiva_no_14-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva nº 14/2020, que fica acrescido o valor de R$52.456,00 da dotação 208, e reduzido da dotação 201 e 206.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1410/proposta_de_emenda_impositiva_no_15-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1410/proposta_de_emenda_impositiva_no_15-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva nº 15/2020, que fica acrescido o valor de R$52.456,00 da dotação 327, e reduzido da dotação 701.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1411/proposta_de_emenda_impositiva_no_16-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1411/proposta_de_emenda_impositiva_no_16-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva nº 16/2020, que fica acrescido o valor de R$52.456,00 da dotação 331, e reduzido da dotação 232.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1412/proposta_de_emenda_impositiva_no_17-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1412/proposta_de_emenda_impositiva_no_17-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva nº 17/2020, que fica acrescido o valor de R$52.456,00 da dotação 331, e reduzido da dotação 701.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1413/proposta_de_emenda_impositiva_no_18-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1413/proposta_de_emenda_impositiva_no_18-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva nº 18/2020, que fica acrescido o valor de R$52.456,00 da dotação 699, e reduzido da dotação 100.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1414/proposta_de_emenda_impositiva_no_19-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1414/proposta_de_emenda_impositiva_no_19-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva nº 19/2020, que fica acrescido o valor de R$52.456,00 da dotação 327, e reduzido da dotação 284.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1415/proposta_de_emenda_impositiva_no_20-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1415/proposta_de_emenda_impositiva_no_20-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva nº 20/2020, que fica acrescido o valor de R$52.456,00 da dotação 251, e reduzido da dotação 29.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1416/proposta_de_emenda_impositiva_no_21-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1416/proposta_de_emenda_impositiva_no_21-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva nº 21/2020, que fica acrescido o valor de R$52.456,00 da dotação 704, e reduzido da dotação 30.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1417/proposta_de_emenda_impositiva_no_22-2020.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1417/proposta_de_emenda_impositiva_no_22-2020.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda Impositiva nº 22/2020, que fica acrescido o valor de R$52.456,00 da dotação 331, e reduzido da dotação 701.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2185,67 +2185,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1262/indicacao_no_01-2020_-_siomar_-_pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1263/indicacao_no_02-2020_-_vaz_-_reforma_escola_bravinhos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1264/indicacao_no_03-2020_-_jader_e_vaz_-_dois_quebr_lwjkLvR.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1265/indicacao_no_04-2020_-_silvania_e_danilo_-_cons_kz16xTF.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1269/indicacao_no_05-2020_-_jader_-_dois_pocos_artes_NWJ2lpD.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1274/indicacao_no_06-2020_-_haroldo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1282/indicacao_no_07-2020_-_joao_vaz_e_getulio_-_den_BAppxRk.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1283/indicacao_no_08-2020_-_julio_e_vaz_-.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1284/indicacao_no_09-2020_-_danilo_-_quebra_mola_rua_EM9Bosc.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1288/indicacao_no_010-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1289/indicacao_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1291/indicacao_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1293/indicacao_no_13-2020_-_joao_vaz_-_pavimentacao__JF1Nxtm.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1294/indicacao_no_14-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1306/indicacao_no_15-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1307/indicacao_no_17-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1308/indicacao_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1309/indicacao_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1312/indicacao_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1321/indicacao_no_23-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1328/indicacao_no_24-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1343/indicacao_no_25-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1344/indicacao_no_26-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1347/indicacao_no_27-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1348/indicacao_no_28-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1349/indicacao_no_29-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1366/indicacao_no_30-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1371/indicacao_no_31-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1377/indicacao_no_32-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1258/mensagerm_de_veto_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1360/mensagem_de_veto_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1367/mensagem_de_veto_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1337/mocao_de_repudio_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1286/mocao_de_aplauso_no_01-2020_-_vaz_-_servidores_da_saude.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1322/mocao_de_aplauso_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1323/mocao_de_aplauso_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1324/mocao_de_aplauso_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1325/mocao_de_aplauso_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1326/mocao_de_aplauso_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1327/mocao_de_aplauso_no_07-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1351/mocao_de_aplauso_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1357/mocao_de_aplauso_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1317/mocao_de_pesar_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1287/projeto_de_decreto_legislativo_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1292/projeto_de_decreto_legislativo_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1300/projeto_de_decreto_legislativo_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1301/projeto_de_decreto_legislativo_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1303/projeto_de_decreto_legislativo_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1389/projeto_de_lei_complementar_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1255/projeto_de_lei_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1256/projeto_de_lei_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1259/projeto_de_lei_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1260/projeto_de_lei_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1266/projeto_de_lei_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1267/projeto_de_lei_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1268/projeto_de_lei_no_07-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1270/projeto_de_lei_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1271/projeto_de_lei_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1273/projeto_de_lei_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1275/projeto_de_lei_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1278/projeto_de_lei_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1279/projeto_de_lei_no_13-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1280/projeto_de_lei_no_14-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1285/projeto_de_lei_n_15-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1295/projeto_de_lei_no_16-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1296/projeto_de_lei_no_17-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1297/projeto_de_lei_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1298/projeto_de_lei_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1299/projeto_de_lei_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1304/projeto_de_lei_no_21-_2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1305/projeto_de_lei_no_22-2020_-.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1313/projeto_de_lei_no_23-2020_g3eI5ca.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1314/projeto_de_lei_no_24-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1315/projeto_de_lei_o_25-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1316/projeto_de_lei_no_26-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1329/projeto_de_lei_no_27-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1331/projeto_de_lei_no_28-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1340/projeto_de_lei_no_29-2020_-.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1341/projeto_de_lei_no_30-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1342/projeto_de_lei_no_31-2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1350/projeto_de_lei_no_32-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1352/projeto_de_lei_no_33-2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1356/projeto_de_lei_no_34-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1358/projeto_de_lei_no_35-2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1361/projeto_de_lei_no_36-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1362/projeto_de_lei_no_37-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1363/projeto_de_lei_no_38-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1364/projeto_de_lei_no_39-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1365/projeto_de_lei_no_40-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1373/projeto_de_lei_no_41-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1374/projeto_de_lei_no_42-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1375/projeto_de_lei_no_43-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1376/projeto_de_lei_no_44-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1378/projeto_de_lei_no_45-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1379/projeto_de_lei_no_46-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1380/projeto_de_lei_no_47-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1384/projeto_de_lei_no_48-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1385/projeto_de_lei_no_49-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1387/projeto_de_lei_no_50-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1388/projeto_de_lei_no_51-2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1419/projeto_de_lei_no_52-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1421/projeto_de_lei_no_53-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1422/projeto_de_lei_no_54-2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1332/projeto_de_resolucao_legislativa_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1335/projeto_de_resolucao_legislativa_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1359/projeto_de_resolucao_legislativa_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1369/projeto_de_resolucao_legislativa_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1391/projeto_de_resolucao_legislativa_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1418/projeto_de_resolucao_legislativa_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1333/projeto_substitutivo_no_01-2020_Nd8Bol6.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1334/projeto_substitutivo_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1420/projeto_substitutivo_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1423/projeto_substitutivo_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1261/proposta_de_emenda_no_01-2020_-_ao_plno_04-2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1272/proposta_de_emenda_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1276/proposta_de_emenda_modificativa_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1277/proposta_de_emenda_aditiva_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1281/proposta_de_emenda_aditiva_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1302/proposta_de_emenda_modificativa_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1310/proposta_de_emenda_aditiva_no_07-2020_-.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1311/proposta_de_emenda_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1330/proposta_de_emenda_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1336/proposta_de_emenda_modificativa_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1338/proposta_de_emenda_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1339/proposta_de_emenda_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1345/proposta_de_emenda_no_13-2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1346/proposta_de_emenda_no_14-2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1353/proposta_de_emenda_no_15-2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1354/proposta_de_emenda_no_16-2020..pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1355/proposta_de_emenda_no_17-2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1381/proposta_de_emenda_modificativa_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1382/proposta_de_emenda_aditiva_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1383/proposta_de_emenda_modificativa_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1386/proposta_de_emenda_aditiva_no_21-2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1390/proposta_de_emenda_modificativa_no_22-2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1392/proposta_de_emenda_aditiva_no_23-2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1404/proposta_de_emenda_no_24-2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1405/proposta_de_emenda_no_25-2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1406/proposta_de_emenda_substitutiva_no_26-2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1368/proposta_de_emenda_a_lom_no_01-2020_-_completo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1372/proposta_de_emenda_a_lom_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1290/requerimento_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1318/requerimento_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1393/proposta_de_emenda_impositiva_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1394/proposta_de_emenda_impositiva_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1395/proposta_de_emenda_impositiva_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1396/proposta_de_emenda_impositiva_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1397/proposta_de_emenda_impositiva_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1398/proposta_de_emenda_impositiva_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1399/proposta_de_emenda_impositiva_no_07-2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1400/proposta_de_emenda_impositiva_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1401/proposta_de_emenda_impositiva_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1402/proposta_de_emenda_impositiva_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1403/proposta_de_emenda_impositiva_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1407/proposta_de_emenda_impositiva_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1408/proposta_de_emenda_impositiva_no_13-2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1409/proposta_de_emenda_impositiva_no_14-2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1410/proposta_de_emenda_impositiva_no_15-2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1411/proposta_de_emenda_impositiva_no_16-2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1412/proposta_de_emenda_impositiva_no_17-2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1413/proposta_de_emenda_impositiva_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1414/proposta_de_emenda_impositiva_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1415/proposta_de_emenda_impositiva_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1416/proposta_de_emenda_impositiva_no_21-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1417/proposta_de_emenda_impositiva_no_22-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1262/indicacao_no_01-2020_-_siomar_-_pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1263/indicacao_no_02-2020_-_vaz_-_reforma_escola_bravinhos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1264/indicacao_no_03-2020_-_jader_e_vaz_-_dois_quebr_lwjkLvR.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1265/indicacao_no_04-2020_-_silvania_e_danilo_-_cons_kz16xTF.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1269/indicacao_no_05-2020_-_jader_-_dois_pocos_artes_NWJ2lpD.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1274/indicacao_no_06-2020_-_haroldo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1282/indicacao_no_07-2020_-_joao_vaz_e_getulio_-_den_BAppxRk.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1283/indicacao_no_08-2020_-_julio_e_vaz_-.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1284/indicacao_no_09-2020_-_danilo_-_quebra_mola_rua_EM9Bosc.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1288/indicacao_no_010-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1289/indicacao_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1291/indicacao_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1293/indicacao_no_13-2020_-_joao_vaz_-_pavimentacao__JF1Nxtm.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1294/indicacao_no_14-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1306/indicacao_no_15-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1307/indicacao_no_17-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1308/indicacao_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1309/indicacao_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1312/indicacao_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1321/indicacao_no_23-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1328/indicacao_no_24-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1343/indicacao_no_25-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1344/indicacao_no_26-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1347/indicacao_no_27-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1348/indicacao_no_28-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1349/indicacao_no_29-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1366/indicacao_no_30-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1371/indicacao_no_31-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1377/indicacao_no_32-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1258/mensagerm_de_veto_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1360/mensagem_de_veto_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1367/mensagem_de_veto_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1337/mocao_de_repudio_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1286/mocao_de_aplauso_no_01-2020_-_vaz_-_servidores_da_saude.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1322/mocao_de_aplauso_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1323/mocao_de_aplauso_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1324/mocao_de_aplauso_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1325/mocao_de_aplauso_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1326/mocao_de_aplauso_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1327/mocao_de_aplauso_no_07-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1351/mocao_de_aplauso_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1357/mocao_de_aplauso_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1317/mocao_de_pesar_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1287/projeto_de_decreto_legislativo_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1292/projeto_de_decreto_legislativo_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1300/projeto_de_decreto_legislativo_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1301/projeto_de_decreto_legislativo_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1303/projeto_de_decreto_legislativo_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1389/projeto_de_lei_complementar_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1255/projeto_de_lei_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1256/projeto_de_lei_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1259/projeto_de_lei_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1260/projeto_de_lei_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1266/projeto_de_lei_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1267/projeto_de_lei_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1268/projeto_de_lei_no_07-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1270/projeto_de_lei_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1271/projeto_de_lei_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1273/projeto_de_lei_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1275/projeto_de_lei_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1278/projeto_de_lei_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1279/projeto_de_lei_no_13-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1280/projeto_de_lei_no_14-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1285/projeto_de_lei_n_15-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1295/projeto_de_lei_no_16-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1296/projeto_de_lei_no_17-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1297/projeto_de_lei_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1298/projeto_de_lei_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1299/projeto_de_lei_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1304/projeto_de_lei_no_21-_2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1305/projeto_de_lei_no_22-2020_-.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1313/projeto_de_lei_no_23-2020_g3eI5ca.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1314/projeto_de_lei_no_24-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1315/projeto_de_lei_o_25-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1316/projeto_de_lei_no_26-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1329/projeto_de_lei_no_27-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1331/projeto_de_lei_no_28-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1340/projeto_de_lei_no_29-2020_-.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1341/projeto_de_lei_no_30-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1342/projeto_de_lei_no_31-2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1350/projeto_de_lei_no_32-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1352/projeto_de_lei_no_33-2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1356/projeto_de_lei_no_34-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1358/projeto_de_lei_no_35-2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1361/projeto_de_lei_no_36-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1362/projeto_de_lei_no_37-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1363/projeto_de_lei_no_38-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1364/projeto_de_lei_no_39-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1365/projeto_de_lei_no_40-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1373/projeto_de_lei_no_41-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1374/projeto_de_lei_no_42-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1375/projeto_de_lei_no_43-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1376/projeto_de_lei_no_44-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1378/projeto_de_lei_no_45-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1379/projeto_de_lei_no_46-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1380/projeto_de_lei_no_47-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1384/projeto_de_lei_no_48-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1385/projeto_de_lei_no_49-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1387/projeto_de_lei_no_50-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1388/projeto_de_lei_no_51-2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1419/projeto_de_lei_no_52-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1421/projeto_de_lei_no_53-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1422/projeto_de_lei_no_54-2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1332/projeto_de_resolucao_legislativa_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1335/projeto_de_resolucao_legislativa_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1359/projeto_de_resolucao_legislativa_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1369/projeto_de_resolucao_legislativa_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1391/projeto_de_resolucao_legislativa_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1418/projeto_de_resolucao_legislativa_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1333/projeto_substitutivo_no_01-2020_Nd8Bol6.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1334/projeto_substitutivo_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1420/projeto_substitutivo_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1423/projeto_substitutivo_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1261/proposta_de_emenda_no_01-2020_-_ao_plno_04-2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1272/proposta_de_emenda_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1276/proposta_de_emenda_modificativa_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1277/proposta_de_emenda_aditiva_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1281/proposta_de_emenda_aditiva_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1302/proposta_de_emenda_modificativa_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1310/proposta_de_emenda_aditiva_no_07-2020_-.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1311/proposta_de_emenda_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1330/proposta_de_emenda_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1336/proposta_de_emenda_modificativa_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1338/proposta_de_emenda_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1339/proposta_de_emenda_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1345/proposta_de_emenda_no_13-2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1346/proposta_de_emenda_no_14-2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1353/proposta_de_emenda_no_15-2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1354/proposta_de_emenda_no_16-2020..pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1355/proposta_de_emenda_no_17-2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1381/proposta_de_emenda_modificativa_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1382/proposta_de_emenda_aditiva_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1383/proposta_de_emenda_modificativa_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1386/proposta_de_emenda_aditiva_no_21-2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1390/proposta_de_emenda_modificativa_no_22-2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1392/proposta_de_emenda_aditiva_no_23-2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1404/proposta_de_emenda_no_24-2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1405/proposta_de_emenda_no_25-2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1406/proposta_de_emenda_substitutiva_no_26-2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1368/proposta_de_emenda_a_lom_no_01-2020_-_completo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1372/proposta_de_emenda_a_lom_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1290/requerimento_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1318/requerimento_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1393/proposta_de_emenda_impositiva_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1394/proposta_de_emenda_impositiva_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1395/proposta_de_emenda_impositiva_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1396/proposta_de_emenda_impositiva_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1397/proposta_de_emenda_impositiva_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1398/proposta_de_emenda_impositiva_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1399/proposta_de_emenda_impositiva_no_07-2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1400/proposta_de_emenda_impositiva_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1401/proposta_de_emenda_impositiva_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1402/proposta_de_emenda_impositiva_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1403/proposta_de_emenda_impositiva_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1407/proposta_de_emenda_impositiva_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1408/proposta_de_emenda_impositiva_no_13-2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1409/proposta_de_emenda_impositiva_no_14-2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1410/proposta_de_emenda_impositiva_no_15-2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1411/proposta_de_emenda_impositiva_no_16-2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1412/proposta_de_emenda_impositiva_no_17-2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1413/proposta_de_emenda_impositiva_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1414/proposta_de_emenda_impositiva_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1415/proposta_de_emenda_impositiva_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1416/proposta_de_emenda_impositiva_no_21-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1417/proposta_de_emenda_impositiva_no_22-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H168"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="80" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="140.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="139.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>