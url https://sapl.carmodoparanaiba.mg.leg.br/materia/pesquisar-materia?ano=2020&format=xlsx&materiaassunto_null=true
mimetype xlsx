--- v1 (2026-05-30)
+++ v2 (2026-06-15)
@@ -1606,282 +1606,282 @@
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à LOM</t>
   </si>
   <si>
     <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1368/proposta_de_emenda_a_lom_no_01-2020_-_completo.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica Municipal que "Cria o orçamento impositivo no âmbito do Município de Carmo do Paranaíba/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>Getulio Henrique, Haroldo Andrade, Siomar Rodigues, Subtenente Vaz</t>
   </si>
   <si>
     <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1372/proposta_de_emenda_a_lom_no_02-2020.pdf</t>
   </si>
   <si>
     <t>Cria o Orçamento Impositivo no âmbito do Município de Carmo do Paranaíba/MG, e dá outras providências.</t>
   </si>
   <si>
+    <t>1393</t>
+  </si>
+  <si>
+    <t>PEIMP</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda Impositiva à LOA</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1393/proposta_de_emenda_impositiva_no_01-2020.pdf</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda Impositiva nº 01/2020, que fica acrescido o valor de R$52.456,00 da dotação 48, e reduzido da dotação 13.</t>
+  </si>
+  <si>
+    <t>1394</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1394/proposta_de_emenda_impositiva_no_02-2020.pdf</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda Impositiva nº 02/2020, que fica acrescido o valor de R$52.456,00 da dotação 251, e reduzido da dotação 13.</t>
+  </si>
+  <si>
+    <t>1395</t>
+  </si>
+  <si>
+    <t>Getulio Henrique</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1395/proposta_de_emenda_impositiva_no_03-2020.pdf</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda Impositiva nº 03/2020, que fica acrescido o valor de R$52.456,00 da dotação 160, e reduzido da dotação 13.</t>
+  </si>
+  <si>
+    <t>1396</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1396/proposta_de_emenda_impositiva_no_04-2020.pdf</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda Impositiva nº 04/2020, que fica acrescido o valor de R$52.456,00 da dotação 48, e reduzido da dotação 13.</t>
+  </si>
+  <si>
+    <t>1397</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1397/proposta_de_emenda_impositiva_no_05-2020.pdf</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda Impositiva nº 05/2020, que fica acrescido o valor de R$52.456,00 da dotação 48, e reduzido da dotação 13.</t>
+  </si>
+  <si>
+    <t>1398</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1398/proposta_de_emenda_impositiva_no_06-2020.pdf</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda Impositiva nº 06/2020, que fica acrescido o valor de R$52.456,00 da dotação 48, e reduzido da dotação 13.</t>
+  </si>
+  <si>
+    <t>1399</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1399/proposta_de_emenda_impositiva_no_07-2020.pdf</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda Impositiva nº 07/2020, que fica acrescido o valor de R$52.456,00 da dotação 23, e reduzido da dotação 13.</t>
+  </si>
+  <si>
+    <t>1400</t>
+  </si>
+  <si>
+    <t>Romis do Pedro Silvestre</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1400/proposta_de_emenda_impositiva_no_08-2020.pdf</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda Impositiva nº 08/2020, que fica acrescido o valor de R$52.456,00 da dotação 48, e reduzido da dotação 13.</t>
+  </si>
+  <si>
+    <t>1401</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1401/proposta_de_emenda_impositiva_no_09-2020.pdf</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda Impositiva nº 09/2020, que fica acrescido o valor de R$52.456,00 da dotação 48, e reduzido da dotação 13.</t>
+  </si>
+  <si>
+    <t>1402</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1402/proposta_de_emenda_impositiva_no_10-2020.pdf</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda Impositiva nº 10/2020, que fica acrescido o valor de R$52.456,00 da dotação 250, e reduzido da dotação 13.</t>
+  </si>
+  <si>
+    <t>1403</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1403/proposta_de_emenda_impositiva_no_11-2020.pdf</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda Impositiva nº 11/2020, que fica acrescido o valor de R$52.456,00 da dotação 48, e reduzido da dotação 13.</t>
+  </si>
+  <si>
+    <t>1407</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1407/proposta_de_emenda_impositiva_no_12-2020.pdf</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda Impositiva nº 12/2020, que fica acrescido o valor de R$52.456,00 da dotação 691, e reduzido da dotação 189.</t>
+  </si>
+  <si>
+    <t>1408</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1408/proposta_de_emenda_impositiva_no_13-2020.pdf</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda Impositiva nº 13/2020, que fica acrescido o valor de R$52.456,00 da dotação 699, e reduzido da dotação 100.</t>
+  </si>
+  <si>
+    <t>1409</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1409/proposta_de_emenda_impositiva_no_14-2020.pdf</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda Impositiva nº 14/2020, que fica acrescido o valor de R$52.456,00 da dotação 208, e reduzido da dotação 201 e 206.</t>
+  </si>
+  <si>
+    <t>1410</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1410/proposta_de_emenda_impositiva_no_15-2020.pdf</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda Impositiva nº 15/2020, que fica acrescido o valor de R$52.456,00 da dotação 327, e reduzido da dotação 701.</t>
+  </si>
+  <si>
+    <t>1411</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1411/proposta_de_emenda_impositiva_no_16-2020.pdf</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda Impositiva nº 16/2020, que fica acrescido o valor de R$52.456,00 da dotação 331, e reduzido da dotação 232.</t>
+  </si>
+  <si>
+    <t>1412</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1412/proposta_de_emenda_impositiva_no_17-2020.pdf</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda Impositiva nº 17/2020, que fica acrescido o valor de R$52.456,00 da dotação 331, e reduzido da dotação 701.</t>
+  </si>
+  <si>
+    <t>1413</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1413/proposta_de_emenda_impositiva_no_18-2020.pdf</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda Impositiva nº 18/2020, que fica acrescido o valor de R$52.456,00 da dotação 699, e reduzido da dotação 100.</t>
+  </si>
+  <si>
+    <t>1414</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1414/proposta_de_emenda_impositiva_no_19-2020.pdf</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda Impositiva nº 19/2020, que fica acrescido o valor de R$52.456,00 da dotação 327, e reduzido da dotação 284.</t>
+  </si>
+  <si>
+    <t>1415</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1415/proposta_de_emenda_impositiva_no_20-2020.pdf</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda Impositiva nº 20/2020, que fica acrescido o valor de R$52.456,00 da dotação 251, e reduzido da dotação 29.</t>
+  </si>
+  <si>
+    <t>1416</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1416/proposta_de_emenda_impositiva_no_21-2020.pdf</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda Impositiva nº 21/2020, que fica acrescido o valor de R$52.456,00 da dotação 704, e reduzido da dotação 30.</t>
+  </si>
+  <si>
+    <t>1417</t>
+  </si>
+  <si>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1417/proposta_de_emenda_impositiva_no_22-2020.pdf</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda Impositiva nº 22/2020, que fica acrescido o valor de R$52.456,00 da dotação 331, e reduzido da dotação 701.</t>
+  </si>
+  <si>
     <t>1290</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1290/requerimento_no_01-2020.pdf</t>
   </si>
   <si>
     <t>REQUERENDO QUE SEJA REVISTO A DEMISSÃO DE TODOS OS PROFISSIONAIS DA EDUCAÇÃO DESIGNADOS (CONTRATADOS) E DEMITIDOS RECENTEMENTE. ASSIM DEVENDO SER REVOGADA A EXTINÇÃO DOS CONTRATOS E POSTERIORMENTE ADITIVADOS, GARANTINDO A RECOMPOSIÇÃO DAS AULAS E O CUMPRIMENTO DA CARGA HORÁRIA EXIGIDA.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1318/requerimento_no_02-2020.pdf</t>
   </si>
   <si>
     <t>REQUERENDO A ELABORAÇÃO DE UM PROTOCOLO SANITÁRIO CAPAZ DE CONDUZIR A POPULAÇÃO A ENFRENTAR A PANDEMIA DE FORMA EFICIENTE.</t>
-  </si>
-[...208 lines deleted...]
-    <t>Proposta de Emenda Impositiva nº 22/2020, que fica acrescido o valor de R$52.456,00 da dotação 331, e reduzido da dotação 701.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2185,51 +2185,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1262/indicacao_no_01-2020_-_siomar_-_pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1263/indicacao_no_02-2020_-_vaz_-_reforma_escola_bravinhos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1264/indicacao_no_03-2020_-_jader_e_vaz_-_dois_quebr_lwjkLvR.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1265/indicacao_no_04-2020_-_silvania_e_danilo_-_cons_kz16xTF.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1269/indicacao_no_05-2020_-_jader_-_dois_pocos_artes_NWJ2lpD.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1274/indicacao_no_06-2020_-_haroldo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1282/indicacao_no_07-2020_-_joao_vaz_e_getulio_-_den_BAppxRk.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1283/indicacao_no_08-2020_-_julio_e_vaz_-.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1284/indicacao_no_09-2020_-_danilo_-_quebra_mola_rua_EM9Bosc.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1288/indicacao_no_010-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1289/indicacao_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1291/indicacao_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1293/indicacao_no_13-2020_-_joao_vaz_-_pavimentacao__JF1Nxtm.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1294/indicacao_no_14-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1306/indicacao_no_15-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1307/indicacao_no_17-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1308/indicacao_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1309/indicacao_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1312/indicacao_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1321/indicacao_no_23-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1328/indicacao_no_24-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1343/indicacao_no_25-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1344/indicacao_no_26-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1347/indicacao_no_27-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1348/indicacao_no_28-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1349/indicacao_no_29-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1366/indicacao_no_30-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1371/indicacao_no_31-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1377/indicacao_no_32-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1258/mensagerm_de_veto_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1360/mensagem_de_veto_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1367/mensagem_de_veto_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1337/mocao_de_repudio_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1286/mocao_de_aplauso_no_01-2020_-_vaz_-_servidores_da_saude.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1322/mocao_de_aplauso_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1323/mocao_de_aplauso_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1324/mocao_de_aplauso_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1325/mocao_de_aplauso_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1326/mocao_de_aplauso_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1327/mocao_de_aplauso_no_07-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1351/mocao_de_aplauso_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1357/mocao_de_aplauso_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1317/mocao_de_pesar_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1287/projeto_de_decreto_legislativo_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1292/projeto_de_decreto_legislativo_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1300/projeto_de_decreto_legislativo_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1301/projeto_de_decreto_legislativo_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1303/projeto_de_decreto_legislativo_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1389/projeto_de_lei_complementar_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1255/projeto_de_lei_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1256/projeto_de_lei_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1259/projeto_de_lei_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1260/projeto_de_lei_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1266/projeto_de_lei_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1267/projeto_de_lei_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1268/projeto_de_lei_no_07-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1270/projeto_de_lei_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1271/projeto_de_lei_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1273/projeto_de_lei_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1275/projeto_de_lei_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1278/projeto_de_lei_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1279/projeto_de_lei_no_13-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1280/projeto_de_lei_no_14-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1285/projeto_de_lei_n_15-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1295/projeto_de_lei_no_16-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1296/projeto_de_lei_no_17-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1297/projeto_de_lei_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1298/projeto_de_lei_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1299/projeto_de_lei_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1304/projeto_de_lei_no_21-_2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1305/projeto_de_lei_no_22-2020_-.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1313/projeto_de_lei_no_23-2020_g3eI5ca.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1314/projeto_de_lei_no_24-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1315/projeto_de_lei_o_25-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1316/projeto_de_lei_no_26-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1329/projeto_de_lei_no_27-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1331/projeto_de_lei_no_28-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1340/projeto_de_lei_no_29-2020_-.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1341/projeto_de_lei_no_30-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1342/projeto_de_lei_no_31-2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1350/projeto_de_lei_no_32-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1352/projeto_de_lei_no_33-2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1356/projeto_de_lei_no_34-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1358/projeto_de_lei_no_35-2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1361/projeto_de_lei_no_36-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1362/projeto_de_lei_no_37-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1363/projeto_de_lei_no_38-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1364/projeto_de_lei_no_39-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1365/projeto_de_lei_no_40-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1373/projeto_de_lei_no_41-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1374/projeto_de_lei_no_42-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1375/projeto_de_lei_no_43-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1376/projeto_de_lei_no_44-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1378/projeto_de_lei_no_45-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1379/projeto_de_lei_no_46-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1380/projeto_de_lei_no_47-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1384/projeto_de_lei_no_48-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1385/projeto_de_lei_no_49-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1387/projeto_de_lei_no_50-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1388/projeto_de_lei_no_51-2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1419/projeto_de_lei_no_52-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1421/projeto_de_lei_no_53-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1422/projeto_de_lei_no_54-2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1332/projeto_de_resolucao_legislativa_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1335/projeto_de_resolucao_legislativa_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1359/projeto_de_resolucao_legislativa_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1369/projeto_de_resolucao_legislativa_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1391/projeto_de_resolucao_legislativa_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1418/projeto_de_resolucao_legislativa_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1333/projeto_substitutivo_no_01-2020_Nd8Bol6.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1334/projeto_substitutivo_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1420/projeto_substitutivo_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1423/projeto_substitutivo_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1261/proposta_de_emenda_no_01-2020_-_ao_plno_04-2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1272/proposta_de_emenda_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1276/proposta_de_emenda_modificativa_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1277/proposta_de_emenda_aditiva_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1281/proposta_de_emenda_aditiva_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1302/proposta_de_emenda_modificativa_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1310/proposta_de_emenda_aditiva_no_07-2020_-.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1311/proposta_de_emenda_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1330/proposta_de_emenda_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1336/proposta_de_emenda_modificativa_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1338/proposta_de_emenda_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1339/proposta_de_emenda_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1345/proposta_de_emenda_no_13-2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1346/proposta_de_emenda_no_14-2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1353/proposta_de_emenda_no_15-2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1354/proposta_de_emenda_no_16-2020..pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1355/proposta_de_emenda_no_17-2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1381/proposta_de_emenda_modificativa_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1382/proposta_de_emenda_aditiva_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1383/proposta_de_emenda_modificativa_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1386/proposta_de_emenda_aditiva_no_21-2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1390/proposta_de_emenda_modificativa_no_22-2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1392/proposta_de_emenda_aditiva_no_23-2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1404/proposta_de_emenda_no_24-2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1405/proposta_de_emenda_no_25-2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1406/proposta_de_emenda_substitutiva_no_26-2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1368/proposta_de_emenda_a_lom_no_01-2020_-_completo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1372/proposta_de_emenda_a_lom_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1290/requerimento_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1318/requerimento_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1393/proposta_de_emenda_impositiva_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1394/proposta_de_emenda_impositiva_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1395/proposta_de_emenda_impositiva_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1396/proposta_de_emenda_impositiva_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1397/proposta_de_emenda_impositiva_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1398/proposta_de_emenda_impositiva_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1399/proposta_de_emenda_impositiva_no_07-2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1400/proposta_de_emenda_impositiva_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1401/proposta_de_emenda_impositiva_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1402/proposta_de_emenda_impositiva_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1403/proposta_de_emenda_impositiva_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1407/proposta_de_emenda_impositiva_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1408/proposta_de_emenda_impositiva_no_13-2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1409/proposta_de_emenda_impositiva_no_14-2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1410/proposta_de_emenda_impositiva_no_15-2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1411/proposta_de_emenda_impositiva_no_16-2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1412/proposta_de_emenda_impositiva_no_17-2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1413/proposta_de_emenda_impositiva_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1414/proposta_de_emenda_impositiva_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1415/proposta_de_emenda_impositiva_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1416/proposta_de_emenda_impositiva_no_21-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1417/proposta_de_emenda_impositiva_no_22-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1262/indicacao_no_01-2020_-_siomar_-_pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1263/indicacao_no_02-2020_-_vaz_-_reforma_escola_bravinhos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1264/indicacao_no_03-2020_-_jader_e_vaz_-_dois_quebr_lwjkLvR.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1265/indicacao_no_04-2020_-_silvania_e_danilo_-_cons_kz16xTF.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1269/indicacao_no_05-2020_-_jader_-_dois_pocos_artes_NWJ2lpD.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1274/indicacao_no_06-2020_-_haroldo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1282/indicacao_no_07-2020_-_joao_vaz_e_getulio_-_den_BAppxRk.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1283/indicacao_no_08-2020_-_julio_e_vaz_-.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1284/indicacao_no_09-2020_-_danilo_-_quebra_mola_rua_EM9Bosc.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1288/indicacao_no_010-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1289/indicacao_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1291/indicacao_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1293/indicacao_no_13-2020_-_joao_vaz_-_pavimentacao__JF1Nxtm.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1294/indicacao_no_14-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1306/indicacao_no_15-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1307/indicacao_no_17-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1308/indicacao_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1309/indicacao_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1312/indicacao_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1321/indicacao_no_23-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1328/indicacao_no_24-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1343/indicacao_no_25-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1344/indicacao_no_26-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1347/indicacao_no_27-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1348/indicacao_no_28-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1349/indicacao_no_29-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1366/indicacao_no_30-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1371/indicacao_no_31-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1377/indicacao_no_32-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1258/mensagerm_de_veto_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1360/mensagem_de_veto_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1367/mensagem_de_veto_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1337/mocao_de_repudio_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1286/mocao_de_aplauso_no_01-2020_-_vaz_-_servidores_da_saude.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1322/mocao_de_aplauso_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1323/mocao_de_aplauso_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1324/mocao_de_aplauso_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1325/mocao_de_aplauso_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1326/mocao_de_aplauso_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1327/mocao_de_aplauso_no_07-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1351/mocao_de_aplauso_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1357/mocao_de_aplauso_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1317/mocao_de_pesar_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1287/projeto_de_decreto_legislativo_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1292/projeto_de_decreto_legislativo_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1300/projeto_de_decreto_legislativo_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1301/projeto_de_decreto_legislativo_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1303/projeto_de_decreto_legislativo_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1389/projeto_de_lei_complementar_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1255/projeto_de_lei_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1256/projeto_de_lei_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1259/projeto_de_lei_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1260/projeto_de_lei_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1266/projeto_de_lei_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1267/projeto_de_lei_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1268/projeto_de_lei_no_07-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1270/projeto_de_lei_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1271/projeto_de_lei_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1273/projeto_de_lei_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1275/projeto_de_lei_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1278/projeto_de_lei_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1279/projeto_de_lei_no_13-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1280/projeto_de_lei_no_14-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1285/projeto_de_lei_n_15-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1295/projeto_de_lei_no_16-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1296/projeto_de_lei_no_17-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1297/projeto_de_lei_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1298/projeto_de_lei_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1299/projeto_de_lei_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1304/projeto_de_lei_no_21-_2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1305/projeto_de_lei_no_22-2020_-.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1313/projeto_de_lei_no_23-2020_g3eI5ca.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1314/projeto_de_lei_no_24-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1315/projeto_de_lei_o_25-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1316/projeto_de_lei_no_26-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1329/projeto_de_lei_no_27-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1331/projeto_de_lei_no_28-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1340/projeto_de_lei_no_29-2020_-.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1341/projeto_de_lei_no_30-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1342/projeto_de_lei_no_31-2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1350/projeto_de_lei_no_32-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1352/projeto_de_lei_no_33-2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1356/projeto_de_lei_no_34-2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1358/projeto_de_lei_no_35-2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1361/projeto_de_lei_no_36-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1362/projeto_de_lei_no_37-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1363/projeto_de_lei_no_38-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1364/projeto_de_lei_no_39-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1365/projeto_de_lei_no_40-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1373/projeto_de_lei_no_41-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1374/projeto_de_lei_no_42-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1375/projeto_de_lei_no_43-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1376/projeto_de_lei_no_44-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1378/projeto_de_lei_no_45-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1379/projeto_de_lei_no_46-2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1380/projeto_de_lei_no_47-2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1384/projeto_de_lei_no_48-2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1385/projeto_de_lei_no_49-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1387/projeto_de_lei_no_50-2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1388/projeto_de_lei_no_51-2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1419/projeto_de_lei_no_52-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1421/projeto_de_lei_no_53-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1422/projeto_de_lei_no_54-2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1332/projeto_de_resolucao_legislativa_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1335/projeto_de_resolucao_legislativa_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1359/projeto_de_resolucao_legislativa_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1369/projeto_de_resolucao_legislativa_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1391/projeto_de_resolucao_legislativa_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1418/projeto_de_resolucao_legislativa_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1333/projeto_substitutivo_no_01-2020_Nd8Bol6.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1334/projeto_substitutivo_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1420/projeto_substitutivo_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1423/projeto_substitutivo_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1261/proposta_de_emenda_no_01-2020_-_ao_plno_04-2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1272/proposta_de_emenda_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1276/proposta_de_emenda_modificativa_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1277/proposta_de_emenda_aditiva_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1281/proposta_de_emenda_aditiva_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1302/proposta_de_emenda_modificativa_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1310/proposta_de_emenda_aditiva_no_07-2020_-.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1311/proposta_de_emenda_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1330/proposta_de_emenda_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1336/proposta_de_emenda_modificativa_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1338/proposta_de_emenda_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1339/proposta_de_emenda_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1345/proposta_de_emenda_no_13-2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1346/proposta_de_emenda_no_14-2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1353/proposta_de_emenda_no_15-2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1354/proposta_de_emenda_no_16-2020..pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1355/proposta_de_emenda_no_17-2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1381/proposta_de_emenda_modificativa_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1382/proposta_de_emenda_aditiva_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1383/proposta_de_emenda_modificativa_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1386/proposta_de_emenda_aditiva_no_21-2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1390/proposta_de_emenda_modificativa_no_22-2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1392/proposta_de_emenda_aditiva_no_23-2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1404/proposta_de_emenda_no_24-2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1405/proposta_de_emenda_no_25-2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1406/proposta_de_emenda_substitutiva_no_26-2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1368/proposta_de_emenda_a_lom_no_01-2020_-_completo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1372/proposta_de_emenda_a_lom_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1393/proposta_de_emenda_impositiva_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1394/proposta_de_emenda_impositiva_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1395/proposta_de_emenda_impositiva_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1396/proposta_de_emenda_impositiva_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1397/proposta_de_emenda_impositiva_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1398/proposta_de_emenda_impositiva_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1399/proposta_de_emenda_impositiva_no_07-2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1400/proposta_de_emenda_impositiva_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1401/proposta_de_emenda_impositiva_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1402/proposta_de_emenda_impositiva_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1403/proposta_de_emenda_impositiva_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1407/proposta_de_emenda_impositiva_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1408/proposta_de_emenda_impositiva_no_13-2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1409/proposta_de_emenda_impositiva_no_14-2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1410/proposta_de_emenda_impositiva_no_15-2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1411/proposta_de_emenda_impositiva_no_16-2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1412/proposta_de_emenda_impositiva_no_17-2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1413/proposta_de_emenda_impositiva_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1414/proposta_de_emenda_impositiva_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1415/proposta_de_emenda_impositiva_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1416/proposta_de_emenda_impositiva_no_21-2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1417/proposta_de_emenda_impositiva_no_22-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1290/requerimento_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/sapl/public/materialegislativa/2020/1318/requerimento_no_02-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H168"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="80" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="139.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -5992,623 +5992,623 @@
       </c>
       <c r="G145" s="1" t="s">
         <v>533</v>
       </c>
       <c r="H145" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
         <v>535</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
         <v>17</v>
       </c>
       <c r="D146" t="s">
         <v>531</v>
       </c>
       <c r="E146" t="s">
         <v>532</v>
       </c>
       <c r="F146" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>536</v>
       </c>
       <c r="H146" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
         <v>538</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D147" t="s">
+        <v>531</v>
+      </c>
+      <c r="E147" t="s">
+        <v>532</v>
+      </c>
+      <c r="F147" t="s">
         <v>539</v>
       </c>
-      <c r="E147" t="s">
+      <c r="G147" s="1" t="s">
         <v>540</v>
       </c>
-      <c r="F147" t="s">
-[...2 lines deleted...]
-      <c r="G147" s="1" t="s">
+      <c r="H147" t="s">
         <v>541</v>
-      </c>
-[...1 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
+        <v>542</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>27</v>
+      </c>
+      <c r="D148" t="s">
+        <v>531</v>
+      </c>
+      <c r="E148" t="s">
+        <v>532</v>
+      </c>
+      <c r="F148" t="s">
+        <v>38</v>
+      </c>
+      <c r="G148" s="1" t="s">
         <v>543</v>
       </c>
-      <c r="B148" t="s">
-[...14 lines deleted...]
-      <c r="G148" s="1" t="s">
+      <c r="H148" t="s">
         <v>544</v>
-      </c>
-[...1 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
+        <v>545</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>32</v>
+      </c>
+      <c r="D149" t="s">
+        <v>531</v>
+      </c>
+      <c r="E149" t="s">
+        <v>532</v>
+      </c>
+      <c r="F149" t="s">
+        <v>33</v>
+      </c>
+      <c r="G149" s="1" t="s">
         <v>546</v>
       </c>
-      <c r="B149" t="s">
-[...11 lines deleted...]
-      <c r="F149" t="s">
+      <c r="H149" t="s">
         <v>547</v>
-      </c>
-[...4 lines deleted...]
-        <v>549</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
+        <v>548</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>37</v>
+      </c>
+      <c r="D150" t="s">
+        <v>531</v>
+      </c>
+      <c r="E150" t="s">
+        <v>532</v>
+      </c>
+      <c r="F150" t="s">
+        <v>47</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H150" t="s">
         <v>550</v>
-      </c>
-[...19 lines deleted...]
-        <v>552</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
+        <v>551</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>42</v>
+      </c>
+      <c r="D151" t="s">
+        <v>531</v>
+      </c>
+      <c r="E151" t="s">
+        <v>532</v>
+      </c>
+      <c r="F151" t="s">
+        <v>241</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H151" t="s">
         <v>553</v>
-      </c>
-[...19 lines deleted...]
-        <v>555</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
+        <v>554</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>46</v>
+      </c>
+      <c r="D152" t="s">
+        <v>531</v>
+      </c>
+      <c r="E152" t="s">
+        <v>532</v>
+      </c>
+      <c r="F152" t="s">
+        <v>555</v>
+      </c>
+      <c r="G152" s="1" t="s">
         <v>556</v>
       </c>
-      <c r="B152" t="s">
-[...14 lines deleted...]
-      <c r="G152" s="1" t="s">
+      <c r="H152" t="s">
         <v>557</v>
-      </c>
-[...1 lines deleted...]
-        <v>558</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
+        <v>558</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>51</v>
+      </c>
+      <c r="D153" t="s">
+        <v>531</v>
+      </c>
+      <c r="E153" t="s">
+        <v>532</v>
+      </c>
+      <c r="F153" t="s">
+        <v>28</v>
+      </c>
+      <c r="G153" s="1" t="s">
         <v>559</v>
       </c>
-      <c r="B153" t="s">
-[...14 lines deleted...]
-      <c r="G153" s="1" t="s">
+      <c r="H153" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
+        <v>561</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>56</v>
+      </c>
+      <c r="D154" t="s">
+        <v>531</v>
+      </c>
+      <c r="E154" t="s">
+        <v>532</v>
+      </c>
+      <c r="F154" t="s">
+        <v>13</v>
+      </c>
+      <c r="G154" s="1" t="s">
         <v>562</v>
       </c>
-      <c r="B154" t="s">
-[...11 lines deleted...]
-      <c r="F154" t="s">
+      <c r="H154" t="s">
         <v>563</v>
-      </c>
-[...4 lines deleted...]
-        <v>565</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
+        <v>564</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>60</v>
+      </c>
+      <c r="D155" t="s">
+        <v>531</v>
+      </c>
+      <c r="E155" t="s">
+        <v>532</v>
+      </c>
+      <c r="F155" t="s">
+        <v>18</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H155" t="s">
         <v>566</v>
-      </c>
-[...19 lines deleted...]
-        <v>568</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
+        <v>567</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>64</v>
+      </c>
+      <c r="D156" t="s">
+        <v>531</v>
+      </c>
+      <c r="E156" t="s">
+        <v>532</v>
+      </c>
+      <c r="F156" t="s">
+        <v>65</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H156" t="s">
         <v>569</v>
-      </c>
-[...19 lines deleted...]
-        <v>571</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
+        <v>570</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>69</v>
+      </c>
+      <c r="D157" t="s">
+        <v>531</v>
+      </c>
+      <c r="E157" t="s">
+        <v>532</v>
+      </c>
+      <c r="F157" t="s">
+        <v>52</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H157" t="s">
         <v>572</v>
-      </c>
-[...19 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
+        <v>573</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>73</v>
+      </c>
+      <c r="D158" t="s">
+        <v>531</v>
+      </c>
+      <c r="E158" t="s">
+        <v>532</v>
+      </c>
+      <c r="F158" t="s">
+        <v>539</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H158" t="s">
         <v>575</v>
-      </c>
-[...19 lines deleted...]
-        <v>577</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
+        <v>576</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>77</v>
+      </c>
+      <c r="D159" t="s">
+        <v>531</v>
+      </c>
+      <c r="E159" t="s">
+        <v>532</v>
+      </c>
+      <c r="F159" t="s">
+        <v>38</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H159" t="s">
         <v>578</v>
-      </c>
-[...19 lines deleted...]
-        <v>580</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
+        <v>579</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>265</v>
+      </c>
+      <c r="D160" t="s">
+        <v>531</v>
+      </c>
+      <c r="E160" t="s">
+        <v>532</v>
+      </c>
+      <c r="F160" t="s">
+        <v>33</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="H160" t="s">
         <v>581</v>
-      </c>
-[...19 lines deleted...]
-        <v>583</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
+        <v>582</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>81</v>
+      </c>
+      <c r="D161" t="s">
+        <v>531</v>
+      </c>
+      <c r="E161" t="s">
+        <v>532</v>
+      </c>
+      <c r="F161" t="s">
+        <v>47</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="H161" t="s">
         <v>584</v>
-      </c>
-[...19 lines deleted...]
-        <v>586</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
+        <v>585</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>85</v>
+      </c>
+      <c r="D162" t="s">
+        <v>531</v>
+      </c>
+      <c r="E162" t="s">
+        <v>532</v>
+      </c>
+      <c r="F162" t="s">
+        <v>241</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="H162" t="s">
         <v>587</v>
-      </c>
-[...19 lines deleted...]
-        <v>589</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
+        <v>588</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>89</v>
+      </c>
+      <c r="D163" t="s">
+        <v>531</v>
+      </c>
+      <c r="E163" t="s">
+        <v>532</v>
+      </c>
+      <c r="F163" t="s">
+        <v>555</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H163" t="s">
         <v>590</v>
-      </c>
-[...19 lines deleted...]
-        <v>592</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
+        <v>591</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>93</v>
+      </c>
+      <c r="D164" t="s">
+        <v>531</v>
+      </c>
+      <c r="E164" t="s">
+        <v>532</v>
+      </c>
+      <c r="F164" t="s">
+        <v>28</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="H164" t="s">
         <v>593</v>
-      </c>
-[...19 lines deleted...]
-        <v>595</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
+        <v>594</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>97</v>
+      </c>
+      <c r="D165" t="s">
+        <v>531</v>
+      </c>
+      <c r="E165" t="s">
+        <v>532</v>
+      </c>
+      <c r="F165" t="s">
+        <v>13</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="H165" t="s">
         <v>596</v>
-      </c>
-[...19 lines deleted...]
-        <v>598</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
+        <v>597</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>101</v>
+      </c>
+      <c r="D166" t="s">
+        <v>531</v>
+      </c>
+      <c r="E166" t="s">
+        <v>532</v>
+      </c>
+      <c r="F166" t="s">
+        <v>18</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H166" t="s">
         <v>599</v>
-      </c>
-[...19 lines deleted...]
-        <v>601</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
+        <v>600</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>10</v>
+      </c>
+      <c r="D167" t="s">
+        <v>601</v>
+      </c>
+      <c r="E167" t="s">
         <v>602</v>
       </c>
-      <c r="B167" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F167" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>603</v>
       </c>
       <c r="H167" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
         <v>605</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>101</v>
+        <v>17</v>
       </c>
       <c r="D168" t="s">
-        <v>539</v>
+        <v>601</v>
       </c>
       <c r="E168" t="s">
-        <v>540</v>
+        <v>602</v>
       </c>
       <c r="F168" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>606</v>
       </c>
       <c r="H168" t="s">
         <v>607</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>