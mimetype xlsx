--- v0 (2026-03-01)
+++ v1 (2026-06-17)
@@ -54,2685 +54,2685 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Nenê de Quintinos</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS NO SENTIDO DE SE CONSTRUIR UM VELÓRIO PÚBLICO NO DISTRITO DE QUINTINOS, COM A DISTRIBUIÇÃO DE URNAS GRATUITAS À POPULAÇÃO CARENTE</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Albert Reis</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO QUE O TRÁFEGO NA AVENIDA SANTA CRUZ, EM FRENTE AO COMPLEXO PENITENCIÁRIO NOSSA SENHORA DO CARMO, SEJA DE USO EXCLUSIVO E DO INTERESSE DA UNIDADE PRISIONAL</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Haroldo Andrade</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO A EXECUÇÃO DE MELHORIAS NA ESCOLA MUNICIPAL GERALDA MARIA DE OLIVEIRA, LOCALIZADA NO BAIRRO NITERÓI</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Silvânia Lopes</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO URGÊNCIA NA IMPLANTAÇÃO DE POLÍTICAS PÚBLICAS QUE ATENDAM ÀS DIVERSAS NECESSIDADES DE PEDIDOS DO POVO DE NOSSA COMUNIDADE, CONFORME ITENS APRESENTADOS</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Jader Dois Irmãos</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS URGENTES PARA IMPLANTAR POLÍTICAS PÚBLICAS QUE ATENDAM AOS DIVERSOS PEDIDOS FEITOS PELOS CIDADÃOS, CONFORME ITENS APRESENTADOS.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Subtenente Vaz</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS NO SENTIDO DE EMPENHAR JUNTO AOS ÓRGÃOS COMPETENTES PARA SANAR IRREGULARIDADES, CONSTRUIR UMA PASSARELA ELEVADA NA AV. ARISTIDES DE MELO E INSTALAR A DEVIDA SINALIZAÇÃO DE TRÂNSITO EM FRENTE À CAIXA ECONÔMICA FEDERAL</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Romis do Pedro Silvestre</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS NO SENTIDO DE SE IMPLANTAR UM &amp;#8220;PLANO MUNICIPAL DE APOIO AOS PRODUTORES RURAIS&amp;#8221;, COM O APOIO E A APROVAÇÃO DA CÂMARA MUNICIPAL, VISANDO O AUMENTO DA PRODUÇÃO E DA PRODUTIVIDADE DA AGROPECUÁRIA DE NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Julio do Sindicato</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO QUE SEJA CRIADO UM &amp;#8220;PROGRAMA DE INSTALAÇÃO DE MATA BURROS&amp;#8221; PARA OS AGRICULTORES</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Danilo Péia</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS NO SENTIDO DE SE ALTERAR O TEMPO DE ATENDIMENTO AO PÚBLICO NAS AGÊNCIAS BANCÁRIAS ESTABELECIDAS NO MUNICÍPIO DE CARMO DO PARANAÍBA, DE QUE TRATA A LEI MUNICIPAL Nº 1.881, DE 26 DE JUNHO DE 2007</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Siomar Rodigues</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS URGENTES NO SENTIDO DE SE IMPLANTAR POLÍTICAS PÚBLICAS QUE ATENDAM AOS DIVERSOS PEDIDOS FEITOS POR PESSOAS DE BEM DE NOSSA COMUNIDADE QUE PAGAM EM DIA OS SEUS IMPOSTOS E ANSEIAM POR OBRAS DE MOBILIDADE URBANA E EQUIPAMENTOS PÚBLICOS DE QUALIDADE E QUE TRAGAM SEGURANÇA TANTO PARA OS MOTORISTAS QUANTO PARA A COMUNIDADE CARMENSE, CONFORME ITENS APRESENTADOS</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO QUE SEJAM INSTITUÍDAS PATRULHAS RURAIS PERMANENTES EM TODAS AS COMUNIDADES RURAIS DESTE MUNICÍPIO, NA FORMA DO "ANTEPROJETO", DE SUA AUTORIA, ANEXO</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS URGENTES PARA EFETIVAR SERVIÇOS E MELHORIAS NECESSÁRIAS PARA ATENDER A POPULAÇÃO CARMENSE, CONFORME OS ITENS ABAIXO: _x000D_
 1) INSTALAR ILUMINAÇÃO E FAZER LIMPEZA DE FORMA REGULAR NO CEMITÉRIO MUNICIPAL;_x000D_
 2) INSTALAR ILUMINAÇÃO E FAZER MELHORIAS NAS PRAÇAS LOCALIZADAS NO ENTRONCAMENTO DAS RUAS CÂNDIDO LATALIZA E CRISTINO LOURENÇO E NO ENTRONCAMENTO DAS RUAS CÂNDIDO LATALIZA, JORCELIM BRAZ E AV. FREI GABRIEL;_x000D_
 3) SINALIZAR AS RUAS E DEFINIR OS PONTOS DE PARADAS OBRIGATÓRIAS, NOS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS NO SENTIDO DE DESAPROPRIAR QUATRO HECTARES DE TERRAS EM VOLTA DA BARRAGEM DO SOARES, SEM DANOS FINANCEIROS PARA O PROPRIETÁRIO, VISANDO À CONSTRUÇÃO DE UM CLUBE DE LAZER PARA AS CLASSES MAIS HUMILDES DE NOSSO MUNICÍPIO, BEM COMO, A CONSTRUÇÃO DE UMA CONCHA ACÚSTICA PARA AS FESTIVIDADES CARNAVALESCAS, CULTURAIS OU RELIGIOSAS E A UTILIZAÇÃO DA BARRAGEM PARA A PRÁTICA DA NATAÇÃO ESPORTIVA</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO MELHORIAS NO PRÉDIO DESTINADO AO FUNCIONAMENTO DA ESCOLA MUNICIPAL DILZA MARIA DE OLIVEIRA, MEDIANTE PROJETO ARQUITETÔNICO DE RESPONSABILIDADE DA SECRETARIA MUNICIPAL DE OBRAS.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO, PROVIDÊNCIAS URGENTES PARA EFETIVAR SERVIÇOS E MELHORIAS NECESSÁRIOS PARA ATENDER A POPULAÇÃO CARMENSE, CONFORME OS ITENS APRESENTADOS.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO, PROVIDÊNCIAS URGENTES NO SENTIDO DE SE ATENDER AOS PEDIDOS APRESENTADOS PELOS MORADORES DAS DIVERSAS COMUNIDADES RURAIS DO MUNICÍPIO DE CARMO DO PARANAÍBA, CONFORME ITENS APRESENTADOS.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO, PROVIDÊNCIAS URGENTES NO SENTIDO DE SE IMPLANTAR POLÍTICAS PÚBLICAS QUE ATENDAM AOS DIVERSOS PEDIDOS FEITOS POR EMPRESÁRIOS, COMERCIANTES E PESSOAS DE BEM DE NOSSA COMUNIDADE QUE PAGAM EM DIA OS SEUS IMPOSTOS E ANSEIAM POR OBRAS DE SANEAMENTO BÁSICO E EQUIPAMENTOS PÚBLICOS QUE TRAGAM QUALIDADE DE VIDA E COMODIDADE PARA O POVO CARMENSE, CONFORME ITENS APRESENTADOS.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Getulio Henrique</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO PROVIDÊNCIAS URGENTES NO SENTIDO DE SE REGULARIZAR O TRANSPORTE DAS GARIS - SERVIDORAS CONCURSADAS DO MUNICÍPIO, BEM COMO, NOMEAR AQUELAS QUE ESTÃO AGUARDANDO VAGA, NOS TERMOS DO </t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO, PROVIDÊNCIAS URGENTES NO SENTIDO DE SE IMPLANTAR POLÍTICAS PÚBLICAS QUE VISAM ATENDER AOS ANSEIOS DA POPULAÇÃO CARMENSE, CONFORME ITENS APRESENTADOS.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO, PROVIDÊNCIAS, NO SENTIDO DE EMPENHAR JUNTO A COPASA PARA COBRAR O TÉRMINO DA CONSTRUÇÃO DA ESTAÇÃO DE TRATAMENTO DE ESGOTO (ETE) DE CARMO DO PARANAÍBA.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO, AO PREFEITO, MEDIDAS URGENTES PARA EFETIVAR SERVIÇOS AO CIDADÃO, APOIO AOS DESPORTISTAS E MELHORIAS NAS CARREIRAS E NO DESEMPENHO DE UMA CATEGORIA PROFISSIONAL, CONFORME OS ITENS APRESENTADOS.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO QUE SEJA DOADO UM TERRENO, LOCALIZADO NO BAIRRO VERSOL COSTA, AO ROTARY CLUBE DE CARMO DO PARANAÍBA, PARA INSTALAÇÃO DE SUA NOVA SEDE ADMINISTRATIVA</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO PREFEITO PROVIDÊNCIAS, NO SENTIDO DE EMPENHAR JUNTO AOS ÓRGÃOS COMPETENTES PARA FAZER UM PROJETO SOCIAL, E REGULARIZAR OS LOTES QUE SÃO DO MUNICÍPIO DE CARMO DO PARANAÍBA CONHECIDO POR TERRENO </t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS URGENTES NO SENTIDO DE ATENDER AOS PEDIDOS APRESENTADOS: PROIBIÇÃO DO PLANTIO DE ÁRVORES FRUTÍFERAS EM LOCAIS PÚBLICOS; REFORMA GERAL NO PRÉDIO ONDE FUNCIONA O MINISTÉRIO PÚBLICO E O ANEXO DA PREFEITURA; RECAPEAMENTO DAS RUAS PÚBLICAS.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO A BUSCA DE PARCERIAS COM A INICIATIVA PRIVADA, VISANDO A INSTALAÇÃO DE FRIGORÍFICO EM NOSSA CIDADE</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO QUE SE INSTALE, NA CIDADE DE CARMO DO PARANAÍBA, NA CIDADE DE CARMO DO PARANAÍBA, "UNIDADES DE CAPTAÇÃO DE ÁGUAS PLUVIAIS - UCAP'S" NOS MOLDES DAS INSTALADAS NA CIDADE DE LASSANCE-MG, VENCEDORA DO PRÊMIO AGÊNCIA NACIONAL DAS ÁGUAS (ANA)</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO QUE SEJAM REALIZADAS BENFEITORIAS O TERMINAL RODOVIÁRIO GERVÁSIO MOREIRA BRAGA, PARA MELHOR ATENDER AOS USUÁRIOS</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS URGENTES NO SENTIDO DE SE IMPLANTAR POLÍTICAS PÚBLICAS QUE VISAM ATENDER AOS ANSEIOS DA POPULAÇÃO CARMENSE, CONFORME ITENS APRESENTADOS</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS URGENTES NO SENTIDO DE SE ATENDER DIVERSOS PEDIDOS FEITOS POR PESSOAS DE BEM DE NOSSA COMUNIDADE QUE ANSEIAM POR OBRAS E EQUIPAMENTOS PÚBLICOS DE QUALIDADE</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS NO SENTIDO DE SE CONSTRUIR UM CENTRO DE LAZER E ESPORTES, NA ÁREA ANEXA, EXISTENTE ENTRE O CAMPO DE FUTEBOL DO QUINTINENSE ESPORTE CLUBE E A ÁREA URBANA DO DISTRITO DE QUINTINOS</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO A REALIZAÇÃO DAS SEGUINTES OBRAS: 1) RECAPEAMENTO DAS RUAS EM TORNO DA CASA DE REPOUSO NOSSA SENHORA DA GUIA, CONHECIDA COMO SOCIEDADE SÃO VICENTE DE PAULA; 2) RECAPEAMENTO DAS RUAS:NENZINHO MARRA, EZEQUIAS CAETANO E RUAS ADJACENTES, LOCALIZADAS NO BAIRRO PARAÍSO; E 3) REVITALIZAÇÃO DA LAGOA DO PARQUE DA BANHEIRA E QUE SEJA FEITO O CALÇAMENTO DE SUAS BORDAS INTERNAS</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO A REALIZAÇÃO DAS SEGUINTES OBRAS OU AÇÕES: 1) CONSTRUÇÃO E INSTALAÇÃO DE UMA GALERIA PARA O ESCOAMENTO DA ÁGUA DAS CHUVAS NO FINAL DA RUA PADRE MIGUEL; 2) RETOMADA DAS NEGOCIAÇÕES PARA A INSTALAÇÃO DA EMPRESA SUPER FRANCO EM NOSSO MUNICÍPIO; 3) REESTRUTURAÇÃO DO ESTATUTO DOS SERVIDORES PÚBLICOS MUNICIPAIS; 4) CRIAÇÃO DO CENTRO VETERINÁRIO; E 5) CRIAÇÃO DO CENTRO DE CONVIVÊNCIA DA TERCEIRA IDADE. </t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL SOCIETY NO CAMPO ALVORADA, ALÉM DE ILUMINAÇÃO NO REFERIDO CAMPO. QUE SEJA CONSTRUÍDA AINDA UMA PEQUENA PRAÇA COMO MEDIDA DE APROVEITAMENTO DO ESPAÇO.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO COM URGÊNCIA AO PREFEITO QUE SE REALIZE LIMPEZA OU QUE SEJA VEDADO BUEIRO LOCALIZADO BEM EM FRENTE DA ENTRADA LATERAL DA ESCOLA CRIANÇA FELIZ E COLÉGIO PÓLIS</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO QUE CRIE UM CENTRO DE MONITORAMENTO E SEJAM INSTALADAS CÂMERAS DE VIGILÂNCIA ELETRÔNICA, NAS ÁREAS DE MAIOR INTERESSE DA POPULAÇÃO, SETORES COMERCIAIS, AVENIDAS DE MAIOR FLUXO, BAIRROS COM MAIOR INCIDÊNCIA DE FURTOS E ROUBOS, ÓRGÃOS PÚBLICOS, ALÉM DE ENTRADAS E SAÍDAS DA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO A REPOSIÇÃO DAS LÂMPADAS DAS VIAS PÚBLICAS, VISTO QUE MUITAS DESTAS ENCONTRAM-SE DANIFICADAS.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS URGENTES NO SENTIDO DE SE IMPLANTAR POLÍTICAS PÚBLICAS QUE ATENDAM AOS ANSEIOS DA POPULAÇÃO, CONFORME ITENS APRESENTADOS: 1)ADOÇÃO DE MEDIDAS NECESSÁRIAS PARA A REALIZAÇÃO DE FISCALIZAÇÃO E NOTIFICAÇÃO DOS PROPRIETÁRIOS PARA A LIMPEZA DOS LOTES E TERRENOS LOCALIZADOS EM TODO O PERÍMETRO URBANO DE CARMO DO PARANAÍBA; 2)MELHORIAS NO TRÂNSITO E SINALIZAÇÃO EM FRENTE ÀS ESCOLAS E CEMEIS DO MUNICÍPIO; 3)	AQUISIÇÃO DE UM COMPUTADOR COMPLETO E UM APARELHO DE TELEFONE PARA A ACADEMIA DA SAÚDE; 4)	CONSTRUÇÃO DE UM &amp;#8220;QUEBRA- MOLAS&amp;#8221; NA RUA JACARANDÁ, NAS PROXIMIDADES DOS NÚMEROS 131 E 132, NO BAIRRO NOVA FLORESTA; 5)	EXPLORAÇÃO DO ECO TURISMO NA LAGOA SANTA PAULINA, COM A CONSTRUÇÃO DE UM &amp;#8220;QUIOSQUE E A INSTALAÇÃO DE PEDALINHOS AQUÁTICOS&amp;#8221; POR PROPULSÃO FÍSICA; 6)	CONSTRUÇÃO DE UM &amp;#8220;CENTRO COMUNITÁRIO&amp;#8221; NO BAIRRO SANTA CRUZ.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS URGENTES NO SENTIDO DE SE INSTALAR UMA ACADEMIA DE GINÁSTICA E UM PARQUINHO INFANTIL NA PRAÇA SANTO ANTÔNIO, LOCALIZADA NO BAIRRO NITERÓI, E UMA ACADEMIA DE GINÁSTICA NA SOCIEDADE SÃO VICENTE DE PAULO, CONHECIDA COMO VILA VICENTINA, NESTA CIDADE</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO: 1) A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL SOCIETY NO CAMPO DO BOCA, COM GRAMADO APROPRIADO COM ARQUIBANCADAS, VESTIÁRIOS, BANHEIROS, MUROS COM TELAS DE PROTEÇÃO, ESTACIONAMENTO; 2) A INSTALAÇÃO DE ILUMINAÇÃO NO REFERIDO CAMPO; 3) SEJA AINDA CONSTRUÍDA PEQUENA PRAÇA COMO MEDIDA DE APROVEITAMENTO DO ESPAÇO, OBSERVANDO A PRESERVAÇÃO DAS ÁRVORES DO REFERIDO LOCAL.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO A REATIVAÇÃO DO CONSELHO MUNICIPAL ANTIDROGAS - COMAD, EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS DO PREFEITO, NO SENTIDO DE SE IMPLANTAR AS SEGUINTES AÇÕES EM BENEFÍCIO DO POVO CARMENSE: 1) INSTITUIR E PAGAR O AUXÍLIO ALIMENTAÇÃO NO VALOR DE R$ 100,00 (CEM REAIS) PARA OS SERVIDORES PÚBLICOS MUNICIPAIS ATIVOS; 2) INSTITUIR A DATA-BASE DE REVISÃO DOS VENCIMENTOS DE TODOS OS SERVIDORES PÚBLICOS MUNICIPAIS; 3) CONSTRUIR UMA GALERIA PLUVIAL PARTINDO DA PRAÇA NOSSA SENHORA DA ABADIA, DESCENDO PELA RUA FRANKLIM MENDONÇA ATÉ A REDE DA LAGOA DO PARQUE DA BANHEIRA; 4) INSTITUIR E REPASSAR SUBVENÇÕES ÀS CASAS DE APOIO LOCALIZADAS NAS CIDADES DE BARRETOS E BELO HORIZONTE, QUE ACOLHEM OS CIDADÃOS CARMENSES ENVIADOS PARA TRATAMENTO DE CÂNCER E OUTRAS DOENÇAS CRÔNICAS.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO A TERCEIRIZAÇÃO DOS SERVIÇOS PRESTADOS PELA PREFEITURA NOS SETORES MENCIONADOS A SEGUIR: 1) TERCEIRIZAÇÃO DOS SERVIÇOS DE COLETA E TRANSPORTE DE LIXO DOMÉSTICO DE NOSSO MUNICÍPIO; 2) TERCEIRIZAÇÃO DO TERMINAL RODOVIÁRIO GERVÁSIO MOREIRA BRAGA; 3) TERCEIRIZAÇÃO DO CEMITÉRIO MUNICIPAL; 4) E AINDA, AQUISIÇÃO E DOAÇÃO DE UM TERRENO PARA O OPERÁRIO ESPORTE CLUBE</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MELHORIAS NA SINALIZAÇÃO URBANA DE NOSSA CIDADE: 1) INSTALAÇÃO DE SEMÁFORO DE LED NA AV. JOÃO BATISTA DA SILVA, NO CRUZAMENTO COM AV. ALAMEDA DAS MANSÕES; 2) REDUTOR DE VELOCIDADE NA RUA PARAÍSO, PRAÇA NECA BERNARDO; 3) REDUTOR DE VELOCIDADE NA RUA JOSIAS ALBINO, EM FRENTE A ESCOLA MUNICIPAL DILZA MARIA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO A INSTALAÇÃO DE QUEBRA-MOLAS NA AV. ZICO DA USINA, NA PISTA QUE MARGEIA O LOTEAMENTO NOVO PARAÍSO.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS URGENTES NO SENTIDO DE SE REALIZAR AS SEGUINTES AÇÕES EM BENEFÍCIO DO MUNICÍPIO: 1) REALIZAÇÃO DE CONVÊNIO COM AS INSTITUIÇÕES DE ENSINO SUPERIOR DA REGIÃO DO ALTO PARANAÍBA, VISANDO A CONTRATAÇÃO DE ESTUDANTES DO CURSO DE DIREITO, PARA ATENDER A POPULAÇÃO CARENTE DO MUNICÍPIO, NOS MOLDES DO ATENDIMENTO JÁ FEITO PELO CAC; 2) REALIZAÇÃO DA REFORMA GERAL NO PRÉDIO ONDE FUNCIONA O MINISTÉRIO PÚBLICO E ANEXO DA PREFEITURA MUNICIPAL; 3) REALIZAÇÃO DO RECAPEAMENTO DAS RUAS PÚBLICAS, EM CARÁTER DE URGÊNCIA.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/781/781_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/781/781_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS URGENTES NO SENTIDO DE SE IMPLANTAR POLÍTICAS PÚBLICAS QUE ATENDAM AO ANSEIOS DA POPULAÇÃO CARMENSE, CONFORME ITENS APRESENTADOS: 1) CONSTRUIR PARQUINHO INFANTIL/PLAYGROUND, NA PRAÇA DO ROSÁRIO E EM TODOS OS BAIRROS DA CIDADE, ESPECIALMENTE ONDE SE CONCENTRAM UM MAIOR NÚMERO DE CRIANÇAS; 2) VIABILIZAR PLANO DE SAÚDE PARA TODOS OS SERVIDORES PÚBLICOS MUNICIPAIS DE CARMO DO PARANAÍBA, INCLUSIVE OS APOSENTADOS E PENSIONISTAS; 3) VIABILIZAR JUNTO À SECRETARIA DE ESTADO DE PLANEJAMENTO E GESTÃO DE MINAS GERAIS - SEPLAG, A IMPLANTAÇÃO DE UM POSTO DE UNIDADE DE ATENDIMENTO INTEGRADO - UAI; 4) PROPOR AO PODER EXECUTIVO UM ESTUDO PARA QUE AS UNIDADES BÁSICAS DE SAÚDE FORNEÇAM GRATUITAMENTE, APARELHOS DE MEDIR GLICERINA AOS PORTADORES DE DIABETES, USUÁRIOS DO SISTEMA PÚBLICO DE SAÚDE; 5) APOIAR O TIME DE FUTEBOL BOCA JUNIOR ESPORTE CLUBE DO BAIRRO PARANAÍBA, COM A REVITALIZAÇÃO DO CAMPO DO BOCA, COM AS SEGUINTES AÇÕES: CERCAR, REPLANTAR A GRAMA E CONTRUIR VESTIÁRIOS E ARQUIBANCADAS; 6) REVITALIZAR A PRAÇA E ENTORNO DA IGREJINHA DO BAIRRO SANTA CRUZ.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS URGENTES DO PREFEITO, NO SENTIDO DE SE REALIZAR O ASFALTAMENTO DA RUA DÁRIO CLEMENTE DE ALMEIDA, LOCALIZADA NA ENTRADA DO DISTRITO DE QUINTINOS, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS NO SENTIDO DE ESTUDAR A POSSIBILIDADE DE LIMPAR O TERRENO PÚBLICO MUNICIPAL, ONDE FUNCIONAVA O MATADOURO MUNICIPAL.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/784/784_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/784/784_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO UM PLANO DE AÇÕES PARA APERFEIÇOAR OS SERVIÇOS DE SAÚDE PÚBLICA E ATENDER MELHOR A POPULAÇÃO CARMENSE EM CURTO E MÉDIO PRAZO.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/786/786_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/786/786_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO AS SEGUINTES AÇÕES: 1) QUE SEJAM CONTRATADOS ESTAGIÁRIOS(AS), DO CURSO DE PEDAGOGIA, COM A FINALIDADE DE OFERECER REFORÇO ESCOLAR PARA TODAS AS ESCOLAS DO MUNICÍPIO; 2) QUE O MUNICÍPIO INCENTIVE A FESTA CULTURAL QUE ACONTECE NAS ESCOLAS MUNICIPAIS, DURANTE O MÊS DE JUNHO; 3) QUE SEJAM REFORMADAS TODAS AS ACADEMIAS NAS PRAÇAS MUNICIPAIS; 4) QUE SEJA REFORMADO O CEMEI MARIA CONCEIÇÃO FRANÇA QUEIROZ; 5) QUE SEJA CONSTRUÍDO UM PARQUE INFANTIL NA RUA VIGILATO RODRIGUES, BAIRRO NOVO PARAÍSO; 6) QUE AS CALÇADAS DE NOSSA CIDADE SEJAM  ADEQUADAS PARA CADEIRANTES E PORTADORES DE NECESSIDADES ESPECIAIS; 7) URGÊNCIA NO TÉRMINO DO ASFALTAMENTO DAS RUAS DO BAIRRO NITERÓI; 8) URGÊNCIA NA RESTAURAÇÃO DO APARELHO DE RAIO-X DA UPA; 9) QUE O MUNICÍPIO EMPENHE EM ATRAIR EMPRESAS E INDÚSTRIAS PARA FOMENTAR A ARRECADAÇÃO E A GERAÇÃO DE EMPREGOS </t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/787/787_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/787/787_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO QUE SEJAM INSTALADAS LIXEIRAS EM TODAS AS COMUNIDADES RURAIS E SEMANALMENTE O LIXO DOMÉSTICO SEJA COLETADO</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/790/790_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/790/790_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS DO PREFEITO, NO SENTIDO DE SE IMPLANTAR POLÍTICAS PÚBLICAS QUE VISAM ATENDER AOS ANSEIOS DA POPULAÇÃO CARMENSE, CONFORME ITENS APRESENTADOS: 1) TROCA DE UM QUEBRA-MOLAS JÁ EXISTENTE NA PRAÇA LEONARDO MARQUES Nº 52, EM FRENTE À IGREJA CASA DE ORAÇÃO PARA TODAS AS NAÇÕES POR UMA PASSARELA; 2) LIMPEZA DOS CANTEIROS PERTENCENTES À PRAÇA LEONARDO MARQUES E PODA DAS ÁRVORES EM TODA EXTENSÃO DA AV. SARGENTO VANDEC.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS URGENTES NO SENTIDO DE SE IMPLANTAR POLÍTICAS PÚBLICAS QUE ATENDAM AOS ANSEIOS DA POPULAÇÃO CARMENSE, CONFORME ITENS APRESENTADOS: 1) PROVIDENCIAR UM PORTEIRO PARA A ESCOLA MUNICIPAL DR. JÚLIO DO COUTO, LOCALIZADA NO BAIRRO MORRO GRANDE; 2) REFORMAR EM REGIME DE URGÊNCIA, OS MUROS E INSTALAR CERCAS DE SEGURANÇA NA ESCOLA MUNICIPAL ANTÔNIO RODRIGUES CAROLINO, LOCALIZADA NA FAZENDA LAGOA DO SÃO BENTO; 3) CONSTRUIR UM REDUTOR DE VELOCIDADE NA AV. TANCREDO DE ALMEIDA NEVES, NAS PROXIMIDADES DO Nº 2.840, FINAL DO MURO DA APAE; 4) TOMAR PROVIDÊNCIAS QUANTO À FALTA DE ILUMINAÇÃO NO BAIRRO ALTO NITERÓI, NA AV. SEM DENOMINAÇÃO, PRÓXIMO AO Nº 40 E PROMOVER A PODA DE ÁRVORES; 5) INSTITUIR O DENOMINADO &amp;#8220;ABONO DE ANIVERSÁRIO&amp;#8221;, A SER PAGO INTEGRALMENTE AO FUNCIONALISMO PÚBLICO MUNICIPAL EM ATIVA, A PARTIR DO MÊS DE JANEIRO DO ANO DE 2018, NO MÊS EM QUE O SERVIDOR FIZER ANIVERSÁRIO; 6) CONSTRUIR UMA ESCADA DE ACESSO À IGREJINHA SANTA CRUZ, PARTINDO DO FINAL DA AV. SANTA CRUZ, ATÉ A PORTA DE ENTRADA DA CAPELA.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS URGENTES NO SENTIDO DE SE CONSTRUIR UMA GALERIA PLUVIAL AO LONGO DO CÓRREGO LAVA-PÉS E SOBRE ELA UMA AVENIDA PARTINDO DA LAGOA DO PARQUE DA BANHEIRA ATÉ O SEU FINAL.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/794/794_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/794/794_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS URGENTES, NO SENTIDO DE TERMINAR AS OBRAS DE INFRAESTRUTURA DO DISTRITO INDUSTRIAL PARA QUE SEJAM INSTALADAS AS EMPRESAS LOCALIZADAS NO CENTRO URBANO E NA ZONA RURAL DE NOSSO MUNICÍPIO E, AINDA, AS MICRO E PEQUENAS EMPRESAS INTERESSADAS EM EXPANDIR SUAS ATIVIDADES EM CARMO DO PARANAÍBA E REGIÃO DO ALTO PARANAÍBA, VISANDO O AUMENTO DA ARRECADAÇÃO DE IMPOSTOS E A GERAÇÃO DE EMPREGOS E RENDAS.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS NO SENTIDO DE SE REALIZAR O RECAPEAMENTO DE TODAS AS RUAS PERTENCENTES AO BAIRRO JARDIM OURO VERDE, VISTO QUE AS REFERIDAS RUAS ENCONTRAM-SE COM UMA FINA CAMADA ASFÁLTICA, CAUSANDO SÉRIOS PROBLEMAS PARA SEUS MORADORES.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPONDO AO PREFEITO QUE SEJA CRIADO O "2º ECO PESCA DE CARMO DO PARANAÍBA - CAMPEONATO DE PESCA ESPORTIVA" DURANTE AS FESTIVIDADES DE ANIVERSÁRIO DA CIDADE A SE REALIZAREM NO MÊS DE OUTUBRO DE 2017.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO O EMPENHO DO PREFEITO JUNTO AOS DEPUTADOS ESTADUAIS QUE REPRESENTAM A REGIÃO DO ALTO PARANAÍBA, VISANDO A CRIAÇÃO DE UM "PROJETO DE LEI DE ESTADUALIZAÇÃO DA ESTRADA QUE LIGA A CIDADE DE CARMO DO PARANAÍBA À CIDADE DE SERRA DO SALITRE", NA ASSEMBLEIA LEGISLATIVA DO ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO QUE O MUNICÍPIO CONSTRUA UM PSF COMO ESTRATÉGIA PARA A SAÚDE DA POPULAÇÃO DOS BAIRROS BELA VISTA I E II, EM REGIME DE URGÊNCIA.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO QUE SEJA CONSTRUÍDO LOCAL APROPRIADO PARA RECOLHIMENTO DE ANIMAIS, EM TERRENO AFASTADO DA CIDADE.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS URGENTES DO PREFEITO, NO SENTIDO DE SE REALIZAR O CALÇAMENTO DA RUA QUE SAI DO DISTRITO DE QUINTINOS SENTIDO ARAPUÁ, NUMA EXTENSÃO DE APROXIMADAMENTE 500 (QUINHENTOS) METROS, VISANDO A REDUÇÃO DA POEIRA CAUSADA PELOS VEÍCULOS QUE POR ALI TRANSITAM.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/804/804_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/804/804_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO MELHORIAS NAS VIAS PÚBLICAS DO BAIRRO NITERÓI E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS URGENTES NO SENTIDO DE SE CRIAR UMA ASSOCIAÇÃO DE PAIS E MESTRES DE CARMO DO PARANAÍBA, EM TODAS AS ESCOLAS PÚBLICAS MUNICIPAIS E CEMEIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/812/812_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/812/812_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS URGENTES, NO SENTIDO DE SE ASFALTAR AS RUAS ZAIDA ZITA DE OLIVEIRA (UM QUARTEIRÃO), BOAVENTURA BRAZ (DOIS QUARTEIRÕES), MARIA ROSA DE JESUS, MARIA ANGÉLICA, MAIRA BETÂNIA KARINE, LOCALIZADAS NO BAIRRO BELA VISTA II, NAS PROXIMIDADES DA PETITA.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/813/813_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/813/813_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO QUE SEJA ASFALTADA A RUA DO CAFÉ - PARTINDO DA ESQUINA DA AV. ZICO DA USINA, SENTIDO GRANJA SHIMOSAKA -, E QUE SEJA INSTALADO UM REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NO INÍCIO DESTA VIA, PARA ATENDER AOS PEDIDOS DOS MORADORES DAS ADJACÊNCIAS QUE UTILIZAM AQUELA VIA DIUTURNAMENTE.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/814/814_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/814/814_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO QUE SEJA EFETUADA A LIMPEZA, PODA E REPAROS EM GRADES DE BUEIROS SITUADOS NA RUA FRANCISCO DE PAULA, EM FRENTE AO NÚMERO 20, EM TERRENO PERTENCENTE AO MUNICÍPIO DE CARMO DO PARANAÍBA.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS, NO SENTIDO DE EMPENHAR JUNTO ÀS SECRETARIAS COMPETENTES PARA SANAR ALGUNS PROBLEMAS NA ESCOLA E VIA PÚBLICA DA COMUNIDADE SÃO BENTO.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/816/816_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/816/816_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO QUE SEJAM DOADOS UNIFORMES AOS SERVIDORES PÚBLICOS MUNICIPAIS, ESPECIALMENTE, AOS GARIS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/817/817_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/817/817_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS URGENTES, NO SENTIDO DE SE CRIAR UMA "SECRETARIA DE ADMINISTRAÇÃO NO DISTRITO DE QUINTINOS", VISANDO À DESCENTRALIZAÇÃO DAS DECISÕES POLÍTICO-ADMINISTRATIVAS DO MUNICÍPIO DE CARMO DO PARANAÍBA, RELACIONADAS AO DESENVOLVIMENTO SOCIOECONÔMICO DO DISTRITO E AO BEM ESTAR DE SUA POPULAÇÃO.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/820/820_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/820/820_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO QUE SEJAM INSTALADAS CÂMERAS DE SEGURANÇA NO CENTRO URBANO E PONTOS ESTRATÉGICOS DA CIDADE DE CARMO DO PARANAÍBA E DO DISTRITO DE QUINTINOS E, SE POSSÍVEL, NAS ESCOLAS RURAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/821/821_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/821/821_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS NO SENTIDO DE SE REALIZAR UM TRABALHO CONSTANTE DE VISITAS NAS COMUNIDADES RURAIS DO MUNICÍPIO DE CARMO DO PARANAÍBA, POR PARTE DAS EQUIPES MÉDICA E DE SAÚDE BUCAL, VISANDO AO ATENDIMENTO DAS DEMANDAS DA POPULAÇÃO QUE TRABALHA E PRODUZ O ALIMENTO NOSSO DE CADA DIA.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/825/825_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/825/825_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO QUE O MUNICÍPIO INSTITUA O PROGRAMA CINEMA DA CIDADE/CINEMA MAIS PERTO DE VOCÊ, NESTA CIDADE</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/826/826_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/826/826_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO QUE SEJAM INSTALADAS DUAS CHANCELAS NO TERMINAL RODOVIÁRIO GERVÁSIO MOREIRA BRAGA E SEJA CONSTRUÍDO UM QUEBRA-MOLAS NA RUA 1, LOCALIZADA EM FRENTE AO Nº 291, BAIRRO NOVO PARAÍSO, NESTA CIDADE</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/827/827_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/827/827_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO QUE SEJA CRIADO O PROGRAMA "MÉDICOS DA NOSSA TERRA" QUE CONCEDE BOLSAS DE ESTUDOS A ESTUDANTES DE MEDICINA DOMICILIADOS EM CARMO DO PARANAÍBA, COM GARANTIA DE QUE O BENEFICIADO TRABALHE PARA O MUNICÍPIO DE FORMA FIDELIZADA PROPORCIONAL AO INVESTIMENTO. </t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/828/828_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/828/828_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO QUE SEJAM INSTALADAS REDUTORES DE VELOCIDADE NAS SEGUINTES VIAS PÚBLICAS DE CARMO DO PARANAÍBA: AV. FREI GABRIEL (NAS PROXIMIDADES DA AGROCARLOS E EM FRENTE AO Nº 511, NO BAIRRO RESIDENCIAL VITÓRIA); E NA RUA JOSIAS ALBINO (PARTINDO DA ESQUINA DA RUA CORONEL VIGILATO RODRIGUES, SENTIDO SINDICATO DOS PRODUTORES RURAIS DE CARMO DO PARANAÍBA)</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/829/829_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/829/829_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS URGENTES DO PREFEITO, NO SENTIDO DE SE MELHORAR A SINALIZAÇÃO, PINTURA DA FAIXA DE PEDESTRES, PLACA INFORMATIVA E REDUTOR DE VELOCIDADE, NA AV. ARISTIDES DE MELO, NAS IMEDIAÇÕES DO BANCO BRADESCO EM FRENTE A ESCOLA DE LÍNGUAS GLOBAL EXCELLENT</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/834/834_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/834/834_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO A CRIAÇÃO DE UMA OFICINA DE ARTES PARA CRIANÇAS, ADOLESCENTES E JOVENS, COMO MEDIDA SÓCIO EDUCATIVA, VISANDO RETIRÁ-LOS DAS RUAS DA CIDADE, VISTO QUE ESTES FICAM COM TEMPO OCIOSO, ENSINANDO LHES ARTES COMO: PINTURAS, CROCHÊS, BORDADOS, COSTURAS E CONSTRUÇÃO DE BRINQUEDOS (PIPAS, CARRINHOS, ETC.)</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/835/835_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/835/835_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS URGENTES NO SENTIDO DE SE REALIZAR REPAROS (TROCA DO TABLADO) DA "PONTE DA LÁZARA" E REALIZAR A REFORMA COMPLETA (TROCA DAS VIGAS E DO TABLADO) DA "PONTE DO RAIMUNDO, ANANIAS E DORVA", LOCALIZADAS NA COMUNIDADE DE BRAVINHOS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/836/836_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/836/836_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS URGENTES NO SENTIDO DE REALIZAR A MANUTENÇÃO DO ASFALTO (TAPA-BURACOS), CAPINA NAS LATERAIS E LIMPEZA DA VIA ASFALTADA, LOCALIZADA NA COMUNIDADE DE LAGOA DOS ESTULANOS, NESTE MUNICÍPIO. SUGERE AINDA, A CONSTRUÇÃO DE SARJETAS NAS PROXIMIDADES DA LAGOA PARA O ESCOAMENTO DAS ÁGUAS PLUVIAIS QUE DESCEM DA PARTE ALTA, ACUMULANDO MUITA SUJEIRA NA PISTA PRÓXIMA À IGREJA DE SANTA RITA DE CÁSSIA.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/837/837_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/837/837_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO QUE SEJA PROVIDENCIADO, JUNTO À SECRETARIA MUNICIPAL DE MEIO AMBIENTE, A RETIRADA DE RESTOS DE LIXO QUE, POR MOTIVOS ADVERSOS, ESTÃO CAINDO DO CAMINHÃO DE COLETA ATÉ O LIXÃO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/838/838_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/838/838_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS, NO SENTIDO DE EMPENHAR JUNTO AOS ÓRGÃOS COMPETENTES, PARA MELHORAR A ILUMINAÇÃO PÚBLICA E TROCAR AS LÂMPADAS ULTRAPASSADAS NO DISTRITO DE QUINTINOS.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/844/844_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/844/844_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO QUE SEJA PROVIDENCIADO, JUNTO À SECRETARIA MUNICIPAL DE OBRAS E DESENVOLVIMENTO URBANO, UM REPARO URGENTE EM UMA BOCA DE LOBO, LOCALIZADA NA RUA SÃO VICENTE, EM FRENTE À ESCOLA ESTADUAL AMADEU GONÇALVES BOAVENTURA. CASO SEJA POSSÍVEL REALIZAR TAMBÉM UMA PODA EM ALGUMAS ÁRVORES NO MESMO PRÉDIO DA REFERIDA ESCOLA.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/847/847_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/847/847_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS NO SENTIDO DE ESTUDAR A POSSIBILIDADE DE LIMPAR OS TERRENOS DE PROPRIEDADE DO MUNICÍPIO DE CARMO DO PARANAÍBA, QUE ESTÃO LOCALIZADOS NO BAIRRO NOVA FLORESTA.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/848/848_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/848/848_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS URGENTE NO SENTIDO DE SE IMPLANTAR UMA "COZINHA COMUNITÁRIA POPULAR", NO MUNICÍPIO DE CARMO DO PARANAÍBA-MG.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/849/849_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/849/849_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO QUE SEJAM COLOCADAS PLACAS DE IDENTIFICAÇÃO COM AS RESPECTIVAS DENOMINAÇÕES DAS RUAS NOS BAIRROS RESIDENCIAL VITÓRIA E RESIDENCIAL NOVA FLORESTA.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/850/850_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/850/850_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS URGENTES NO SENTIDO DE DISPONIBILIZAR CIRURGIÕES DENTISTAS NOS PSF'S DOS BAIRROS ALVORADA E NITERÓI PARA ATENDER A DEMANDA DOS CIDADÃOS QUE ALI RESIDEM, ESPECIALMENTE, DAS CRIANÇAS E JOVENS QUE ESTÃO NA FILA DE ESPERA POR TRATAMENTO DENTÁRIO.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/851/851_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/851/851_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS NO SENTIDO DE FAZER UM ESTUDO PARA A MELHOR UTILIZAÇÃO DO VELÓRIO MUNICIPAL LOCALIZADO NO BAIRRO SANTA CRUZ.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/852/852_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/852/852_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO QUE SEJA ELABORADA UM LEI MUNICIPAL QUE REGULAMENTE E DISCIPLINE A REALIZAÇÃO DE FEIRAS, EXPOSIÇÕES E EVENTOS EM NOSSO MUNICÍPIO, NOS MOLDES DA LEI MUNICIPAL Nº 1.169/2017, EM VIGOR NA CIDADE DE LAGOA FORMOSA, VISANDO O FORTALECIMENTO O COMÉRCIO LOCAL.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/854/854_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/854/854_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE SEJA DISPONIBILIZADO CAMINHÃO PIPA ABASTECIDO COM ÁGUA 24 HORAS E FUNCIONÁRIO À DISPOSIÇÃO ATÉ O FINAL DE NOVEMBRO (PROVÁVEL MÊS QUE SE INICIA O PERÍODO CHUVOSO), COM A FINALIDADE DE APAGAR PEQUENOS INCÊNDIOS EM LOTES E FAZENDAS DO MUNICÍPIO. QUE SEJA AINDA APLICADA MULTA AO PROPRIETÁRIO DO LOTE INCENDIADO COMO MEDIDA DE EDUCAÇÃO E COBRADO A TAXA PELO SERVIÇO PÚBLICO PRESTADO.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/856/856_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/856/856_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS URGENTES DO PREFEITO, NO SENTIDO DE CONSTRUIR O "PÓRTICO DE ENTRADA DA CIDADE" NO TREVO DE ACESSO À BR-354, PARA TRANSFORMAR AQUELA ENTRADA NUM CARTÃO POSTAL DO MUNICÍPIO VISTO NO MUNDO INTEIRO</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/857/857_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/857/857_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS URGENTES DO PREFEITO, NO SENTIDO DE INCLUIR SUBVENÇÕES SOCIAIS PARA O "PARANAÍBA ESPORTE CLUBE, NITERÓI ESPORTE CLUBE E BELA VISTA ESPORTE CLUBE", NA LEI ORÇAMENTÁRIA ANUAL - LOA/2018, COMO SEMPRE OCORREU NA LEGISLATURA 2013/2016</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/858/858_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/858/858_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDÊNCIAS URGENTES DO PREFEITO, NO SENTIDO DE INSTALAR MANILHAS NO CÓRREGO TABOÃO, INICIANDO-SE NA RUA MANOEL SABINO ATÉ A RUA BONFIM - ONDE ESTÁ SENDO CONSTRUÍDA UMA DAS ESTAÇÕES DE RECEBIMENTO DE ESGOTO DA COPASA/MG.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/860/860_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/860/860_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO QUE CONCEDA MAIOR APOIO FINANCEIRO AOS "GRUPOS DE CONGADOS DE CARMO DO PARANAÍBA" </t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/861/861_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/861/861_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO QUE SEJA DOADO UM TERRENO OU UM GALPÃO DE PROPRIEDADE DO MUNICÍPIO PARA A "ASSOCIAÇÃO DE KARATÊ DOJÔ JOSÉ GERALDO", UMA ENTIDADE FILANTRÓPICA QUE PRESTA RELEVANTES SERVIÇOS SOCIAIS NA CIDADE DE CARMO DO PARANAÍBA, REPRESENTANDO O MUNICÍPIO NA REGIÃO DO ALTO PARANAÍBA, NO ESTADO DE MINAS GERAIS E NO BRASIL</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/862/862_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/862/862_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS URGENTES DO PREFEITO, NO SENTIDO DE CONTRATAR MÉDICO OFTALMOLOGISTA PARA ATENDIMENTO NO NÚCLEO MUNICIPAL DE ESPECIALIDADES - POLICLÍNICA DO MUNICÍPIO DE CARMO DO PARANAÍBA - MG</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/863/863_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/863/863_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS DO PREFEITO, NO SENTIDO DE REALIZAR A TROCA DOS BRAÇOS DE LUZ E DAS LUMINÁRIAS ANTIGAS POR LUMINÁRIAS MODERNAS (DE LED), VISANDO MELHORIAS NA ILUMINAÇÃO PÚBLICA DO BAIRRO LAGOINHA, ESPECIFICAMENTE, NAS PROXIMIDADES DA ESCOLA CESEC DE CARMO DO PARANAÍBA, LOCALIZADA NA RUA SÃO PEDRO, NESTA CIDADE</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/864/864_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/864/864_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS DO PREFEITO, NO SENTIDO DE EMPENHAR JUNTO À SECRETARIA MUNICIPAL DE EDUCAÇÃO, ESPORTE, CULTURA E LAZER - SEMEC PARA NÃO TRANSFERIR OS ALUNOS MATRICULADOS NO JARDIM I DA ESCOLA MUNICIPAL DILZA MARIA DE OLIVEIRA, CONFORME ABAIXO ANEXO</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/870/870_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/870/870_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS URGENTES NO SENTIDO DE INSTALAR UM "PARQUINHO INFANTIL" E UMA "ACADEMIA DE GINÁSTICA" NO DISTRITO DE QUINTINOS, NESTE MUNICÍPIO, VISANDO O LAZER DAS CRIANÇAS, JOVENS E ADULTOS QUE RESIDEM NAQUELA COMUNIDADE.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/871/871_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/871/871_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS JUNTO À SECRETARIA MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO E MEIO AMBIENTE, VISANDO BUSCAR O APOIO DA EMATER/MG, DA CEMIG E ENTIDADES COMO O LIONS CLUBE MAURÍCIO RIOS E ROTARY CLUB DE CARMO DO PARANAÍBA, NO SENTIDO DE ADQUIRIR/ARRECADAR ALEVINOS DE VÁRIAS ESPÉCIES DE PEIXES, PARA A SOLTURA E REPOVOAMENTO DO NOSSO RIO PARANAÍBA.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/873/873_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/873/873_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS NO SENTIDO DE INSTALAR GRADES DE PROTEÇÃO NAS JANELAS E AUMENTAR A ALTURA DOS MUROS DA ESCOLA "PROFESSOR GASPAR BRAZ DE ARAÚJO - AMARELINHO", LOCALIZADA NO BAIRRO PARANAÍBA, VISANDO A SEGURANÇA DO GUARDA NOTURNO QUE, RECENTEMENTE, QUASE FOI ATACADO POR VÂNDALOS QUE JÁ INVADIRAM AQUELA ESCOLA EM DIVERSAS OCASIÕES.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/874/874_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/874/874_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO QUE SEJA INCLUÍDA DOTAÇÃO ORÇAMENTÁRIA NA &amp;#8220;LEI ORÇAMENTÁRIA ANUAL &amp;#8211; LOA/2018&amp;#8221; COM O OBJETIVO DE DESTINAR RECURSOS FINANCEIROS DO MUNICÍPIO DE CARMO DO PARANAÍBA PARA AJUDAR OS PEQUENOS E MÉDIOS PRODUTORES RURAIS A INSTALAR OS MATA-BURROS, PREVISTOS NO BOJO DA &amp;#8220;INDICAÇÃO Nº 008/2017&amp;#8221;, DE AUTORIA DESTE PARLAMENTAR, QUE JÁ CONTA COM OS RECURSOS DE EMENDA PARLAMENTAR DO GOVERNO DE MINAS, ATRAVÉS DE ALGUNS DEPUTADOS E TAMBÉM DO &amp;#8220;DEPUTADO ESTADUAL SÁVIO SOUZA CRUZ&amp;#8221;, INCLUSOS NO ORÇAMENTO DO ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/875/875_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/875/875_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS NO SENTIDO DE SE CRIAR UMA &amp;#8220;COMISSÃO ESPECIAL DE RECUPERAÇÃO DO RIO PARANAÍBA&amp;#8221; PARA REALIZAÇÃO DE UM ESTUDO DE CASO URGENTE QUANTO À ATUAL SITUAÇÃO DO RIO PARANAÍBA NO MUNICÍPIO DE CARMO DO PARANAÍBA, COM O OBJETIVO DE ANALISAR E IDENTIFICAR OS PRINCIPAIS FATORES DE DEGRADAÇÃO DESTE RIO, LEVANTAMENTO DO NÚMERO DE PIVÔS, RETIRADA DE ÁGUA DO RIO E SEUS AFLUENTES PARA USO NA AGRICULTURA E CAFEICULTURA, IMPACTO AMBIENTAL E MORTE DE DEZENAS DE PEIXES, DANOS CAUSADOS PELO ESGOTO DEPOSITADO NO RIO E AINDA O MAPEAMENTO DA ÁREA DE PRESERVAÇÃO AMBIENTAL.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO PREFEITO PROVIDÊNCIAS URGENTES NO SENTIDO DE CONSTRUIR O MEIO-FIO NA ÚLTIMA QUADRA DA RUA A, LOCALIZADA NO BAIRRO ALTO NITERÓI, ONDE FOI EDIFICADO UM &amp;#8220;SALÃO DE FESTAS&amp;#8221; DE PROPRIEDADE DO SENHOR CELSINHO QUE TEM A NECESSIDADE DE CONSTRUIR O PASSEIO EM FRENTE AO IMÓVEL PARA QUE POSSA ALUGÁ-LO À TERCEIROS. </t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS URGENTES NO SENTIDO DE ENCASCALHAR A ESTRADA QUE SAI DE CARMO DO PARANAÍBA SENTIDO SERRA DO SALITRE, ATÉ A PONTE DO RIO PARANAÍBA NA DIVISA DOS DOIS MUNICÍPIOS. SOLICITA AINDA QUE O PODER EXECUTIVO FAÇA A LIMPEZA DIÁRIA DO LIXO QUE CAI DOS CAMINHÕES COM DESTINO AO LIXÃO, COMPROMETENDO OS ANIMAIS DAS FAZENDAS ADJACENTES.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/878/878_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/878/878_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO PREFEITO PROVIDÊNCIAS, NO SENTIDO DE EMPENHAR JUNTO A SECRETARIA MUNICIPAL DE OBRAS E DESENVOLVIMENTO URBANO, PARA MELHORAR A SINALIZAÇÃO NA RUA BARÃO DO RIO BRANCO NESTA CIDADE.  </t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/879/879_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/879/879_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO QUE SEJA ELABORADO UM PLANO DE CARREIRA, CARGOS E SALÁRIOS PARA AS EDUCADORAS INFANTIS.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/880/880_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/880/880_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO QUE SEJA EFETUADA CAMPANHA DE CONSCIENTIZAÇÃO DA IMPORTÂNCIA QUANTO AO REFLORESTAMENTO DOS CÓRREGOS E NASCENTES EXISTENTES EM NOSSO MUNICÍPIO E PRINCIPALMENTE DO RIO PARANAÍBA, COM DISPONIBILIZAÇÃO DE MUDAS E SEMENTES.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/884/884_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/884/884_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO QUE SEJAM CONSTRUÍDOS MUROS DE ARRIMOS NAS LATERAIS DA PISTA DA CONTINUAÇÃO DA RUA GABRIEL GONTIJO COM RUA LAVA-PÉS, QUE DÁ PASSAGEM DO BAIRRO NITERÓI AO BAIRRO ROSÁRIO, COMO MEIO PREVENTIVO DE CONTER EROSÃO QUE PODERÁ OCORRER NO PERÍODO CHUVOSO.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO PREFEITO PROVIDÊNCIAS URGENTES NO SENTIDO DE REFORMAR O &amp;#8220;CEMITÉRIO DA COMUNIDADE DE JARDIM&amp;#8221; QUE SE ENCONTRA COM OS MUROS CAÍDOS E O GADO ENTRANDO E DESTRUINDO OS TÚMULOS LÁ EXISTENTES. APROVEITA A OPORTUNIDADE PARA SOLICITAR A SUBSTITUIÇÃO DE LÂMPADAS, INCLUINDO AS QUEIMADAS, NO CEMITÉRIO DE CARMO DO PARANAÍBA E DA COMUNIDADE DE CAMPINHOS POR LÂMPADAS DE LED. </t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/886/886_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/886/886_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERINDO AO PREFEITO QUE SEJA DOADO UM TERRENO DE PROPRIEDADE DO MUNICÍPIO PARA A &amp;#8220;ASSOCIAÇÃO BENEFICENTE E CULTURAL DE CARMO DO PARANAÍBA - ABECAP&amp;#8221;, LIBERAL FM, UMA ENTIDADE FILANTRÓPICA QUE PRESTA RELEVANTES SERVIÇOS SOCIAIS NA CIDADE DE CARMO DO PARANAÍBA, REPRESENTANDO O MUNICÍPIO NA REGIÃO DO ALTO PARANAÍBA, COM DEDICAÇÃO E RESPEITO PARA COM O POVO DESTA TERRA.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO PROVIDÊNCIAS NO SENTIDO DE ATENDER AS INDICAÇÕES PARLAMENTARES  RELACIONADAS: 1. INDICAÇÃO Nº 53/2017, APRESENTADA POR ESTA VEREADORA E APROVADA POR UNANIMIDADE DE SEUS PARES, NA REUNIÃO ORDINÁRIA DO DIA 27 DE ABRIL DE 2017, QUE SOLICITA PROVIDÊNCIAS DO EXECUTIVO NO SENTIDO DE &amp;#8220;CONSTRUIR UM REDUTOR DE VELOCIDADE&amp;#8221;  NA AV. TANCREDO DE ALMEIDA NEVES, NAS PROXIMIDADES DO Nº 2840, FINAL DO MURO DA APAE. 2. INDICAÇÃO Nº 76/2017, APRESENTADA POR ESTA VEREADORA E APROVADA POR UNANIMIDADE DE SEUS PARES, NA REUNIÃO ORDINÁRIA DO DIA 08 DE JUNHO DE 2017, QUE SOLICITA PROVIDÊNCIAS URGENTES DO EXECUTIVO NO SENTIDO DE MELHORAR A SINALIZAÇÃO, PINTURA DA FAIXA DE PEDESTRES, PLACA INFORMATIVA E ESPECIALMENTE A CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA AV. ARISTIDES DE MELO, IMEDIAÇÕES DO BANCO BRADESCO EM FRENTE À ESCOLA DE LÍNGUAS GLOBAL EXCELLENT.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/893/893_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/893/893_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO QUE SEJAM DISPONIBILIZADOS LOTES GRATUITOS PARA AS MICROEMPRESAS E EMPRESAS DE PEQUENO E MÉDIO PORTE NO DISTRITO INDUSTRIAL, NESTA CIDADE.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS NO SENTIDO DE INSTALAR UMA &amp;#8220;ACADEMIA AO AR LIVRE&amp;#8221; NA PRAÇA SÃO FRANCISCO DE ASSIS, NO CENTRO DA CIDADE. NA OPORTUNIDADE, SOLICITA PROVIDÊNCIAS NO SENTIDO DE ATENDER AO REQUERIMENTO DATADO DO DIA 20 DE MARÇO DE 2017, APRESENTADO POR ESTA VEREADORA E ENVIADO AO PREFEITO, VIA OFÍCIO Nº 139/2017/CM, PROTOCOLIZADO NO DIA 23/03/2017, ÀS 12H50MIN. CÓPIA ANEXA, PARA CONHECIMENTO DO CHEFE DO PODER EXECUTIVO E DO SECRETÁRIO MUNICIPAL DE OBRAS SENHOR SILAS RESENDE EM CARÁTER DE URGÊNCIA, NO SENTIDO DE MELHORAR A ILUMINAÇÃO PÚBLICA DA PRAÇA ACIMA CITADA.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/895/895_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/895/895_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO PREFEITO PROVIDÊNCIAS JUNTO À SECRETARIA MUNICIPAL DE OBRAS, VISANDO BUSCAR MELHORIAS DA SINALIZAÇÃO JUNTO AO DER/MG NO SENTIDO DE SINALIZAR O &amp;#8220;RADAR JÁ EXISTENTE&amp;#8221; QUE SE ENCONTRA INSTALADO NA BR AGEU GARCIA DE DEUS, SENTIDO AO TREVO DA BR-354, ENTRADA DE NOSSA CIDADE. NA OPORTUNIDADE, O VEREADOR SOLICITA O EMPENHO DO PREFEITO, NO SENTIDO DE BUSCAR A PARCERIA DO DER/MG VISANDO RECAPEAR UMA FAIXA DA LATERAL DIREITA &amp;#8211; SENTIDO TREVO/CIDADE -, QUE ESTA TRAZENDO PERIGO IMINENTE PARA MOTORISTAS QUE SÃO PEGOS DE SURPRESA COM ONDULAÇÕES, TRINCAS E BURACOS NO ASFALTO.  </t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/896/896_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/896/896_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS URGENTES, NO SENTIDO DE SE FAZER A COLETA DE LIXO E DE PEDRAS EXISTENTES NA ESTRADA VICINAL DE LAGOA DOS ESTULANOS QUE ESTÃO CAUSANDO ACIDENTES, BEM COMO, PROBLEMAS AMBIENTAIS QUE NECESSITAM DA ATENÇÃO DAS SECRETARIAS MUNICIPAIS DE TRANSPORTES E DESENVOLVIMENTO ECONÔMICO E MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/897/897_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/897/897_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO PREFEITO PROVIDÊNCIAS URGENTES NO SENTIDO DE BUSCAR O APOIO DO DER/MG VISANDO O CORTE DOS EUCALIPTOS COM TRONCOS QUEIMADOS PARA SE EVITAR ACIDENTES COM MORTES NO TRÂNSITO COMO ÀQUELES QUE OCORRERAM NA BR-354, NOS ÚLTIMOS MESES, E A RETIRADA DOS TRONCOS VELHOS E NOVOS QUE FORAM CORTADOS AO LONGO DOS ÚLTIMOS ANOS, PARA SE EVITAR QUE O FOGO CONTINUE QUEIMANDO E QUE ELES SEJAM DOADOS OU VENDIDOS PARA ALGUMA INSTITUIÇÃO PÚBLICA OU PRIVADA DE NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/898/898_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/898/898_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO PREFEITO QUE SEJA INSTITUÍDA A &amp;#8220;ILUMINAÇÃO NATALINA&amp;#8221;, NESTA CIDADE. </t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/899/899_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/899/899_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS, NO SENTIDO DE EMPENHAR JUNTO A SECRETARIA MUNICIPAL DE OBRAS E DESENVOLVIMENTO URBANO, PARA MELHORAR O TRÂNSITO NA ESTRADA VICINAL DOS SOARES, FAZENDO O ACOSTAMENTO NO TRECHO QUE AINDA NÃO TEM, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/901/901_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/901/901_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS URGENTES JUNTO À SECRETARIA MUNICIPAL DE OBRAS, VISANDO BUSCAR A INSTALAÇÃO DE REDUTORES DE VELOCIDADES (QUEBRA MOLAS) E PLACAS DE SINALIZAÇÃO, NA RUA GABRIEL GONTIJO E TRAVESSIA GERALDO RODRIGUES DE MORAES (CÓRREGO DO MATADOURO OU TRAVESSIA DO LAVA-PÉS).</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/902/902_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/902/902_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO QUE SEJA CRIADA LEI MUNICIPAL QUE REGULAMENTA A OBRIGATORIEDADE DE OFERTA DE PREFERÊNCIA AOS COMERCIANTES LOCAIS EM FESTAS E EVENTOS (PRAÇA DE ALIMENTAÇÃO, BARES, STANDS, FEIRAS COM VESTUÁRIOS, BRINQUEDOS, CALÇADOS, ETC.) DE FORMA A VALORIZAR O COMERCIANTE LOCAL, COM INTUITO DA RENDA OBTIDA COM TAIS EVENTOS PERMANECER NO MUNICÍPIO, VEZ QUE O COMERCIANTE LOCAL É GERADOR DE EMPREGOS E PAGADOR DE IMPOSTOS.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/903/903_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/903/903_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS NO SENTIDO DE AUMENTAR AS DIMENSÕES DO CEMITÉRIO DO DISTRITO DE QUINTINOS E REALIZAR MELHORIAS NECESSÁRIAS, VISANDO ATENDER ÀS DEMANDAS DO POVO DAQUELA COMUNIDADE E COMUNIDADES ADJACENTES.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/910/910_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/910/910_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO AO PREFEITO PROVIDÊNCIAS NO SENTIDO DE SE INSTALAR UM REDUTOR DE VELOCIDADE NA ENTRADA DO DISTRITO DE QUINTINOS &amp;#8211; PARTINDO DO TREVO ATÉ A RUA JOÃO VICENTE DE ALMEIDA.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/912/912_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/912/912_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO QUE O MUNICÍPIO ADOTE A TERCEIRIZAÇÃO DA COLETA DE LIXO URBANO.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/913/913_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/913/913_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO QUE SEJA CONSTRUÍDA ESCOLA COM ENSINO FUNDAMENTAL E CMEI NO BAIRRO BELA VISTA I OU II.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/914/914_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/914/914_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITANDO A INTERVENÇÃO DO PREFEITO JUNTO ÀS UAIS OU SPTC - SUPERINTENDÊNCIA DE POLÍCIA TÉCNICO CIENTÍFICA PARA QUE POSSA SER REALIZADO O "MUTIRÃO PARA EMISSÃO DE CARTEIRAS DE IDENTIDADE" NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/915/915_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/915/915_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO QUE SEJA DISPONIBILIZADO O TRANSPORTE PARA OS CIDADÃOS CARMENSES QUE SÃO SERVIDORES DO ESTADO DE MINAS GERAIS QUE NECESSITAM REALIZAR CIRURGIAS OU EXAMES FORA DO DOMICÍLIO E NÃO CONTAM COM A AJUDA FINANCEIRA DO ENTE FEDERATIVO PARA BANCAR COM AS DESPESAS DE TRANSPORTE E ALIMENTAÇÃO.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/916/916_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/916/916_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO PREFEITO PROVIDÊNCIAS, NO SENTIDO DE EMPENHAR JUNTO AOS GERENTES DOS BANCOS EXISTENTES EM NOSSA CIDADE, PARA INSTALAR FORTES ANTEPAROS METÁLICOS (UM SISTEMA DE SEGURANÇA) NAS PORTAS PRINCIPAIS DE ACESSO, COM INTUITO DE EVITAR A INVASÃO E EXPLOSÃO DOS CAIXAS ELETRÔNICOS EXISTENTES NO INTERIOR DESSAS AGÊNCIAS BANCÁRIAS. </t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/918/918_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/918/918_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO QUE O MUNICÍPIO COLOQUE A VENDA TERRENOS (LOTES) LOCALIZADO NO BAIRRO NOVO PARAÍSO (CONFORME CROQUI EM ANEXO).</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/928/928_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/928/928_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO AO PREFEITO PROVIDÊNCIAS URGENTES NO SENTIDO DE SE TIRAR A MÃO ÚNICA DO QUARTEIRÃO DA RUA MANOEL EUGÊNIO MENDES, LOCALIZADO ENTRE AS RUAS SETE DE SETEMBRO E PREFEITO CORONEL VIGILATO RODRIGUES, ATENDENDO AOS DIVERSOS PEDIDOS DE MOTORISTAS E MORADORES DAS ADJACÊNCIAS. </t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/935/935_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/935/935_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO QUE SEJA CONSTRUÍDA TRAVESSIA ELEVADA NA AV. JOÃO BATISTA SILVA, ACIMA DO CRUZAMENTO COM ESQUINA DA RUA SÃO VICENTE.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>MVETO</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
     <t>César Caetano de Almeida Filho</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO INTEGRAL Nº 01, DE 04 DE ABRIL DE 2017, À PROPOSIÇÃO DE LEI Nº 569, DE 13 DE MARÇO DE 2017, ORIGINÁRIA DO PROJETO DE LEI Nº 001/2017, DE AUTORIA DOS VEREADORES JADER QUINTINO ALVES E ROMIS ANTÔNIO DOS SANTOS CHEFE QUE &amp;#8220;DENOMINA DE CENTRO ADMINISTRATIVO DEPUTADO SINVAL BOAVENTURA A NOVA SEDE ADMINISTRATIVA DA PREFEITURA DE CARMO DO PARANAÍBA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/929/929_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/929/929_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO INTEGRAL Nº 02, DE 20 DE NOVEMBRO DE 2017, À PROPOSIÇÃO DE LEI Nº 603, DE 26 DE OUTUBRO DE 2017, ORIGINÁRIA DO PROJETO DE LEI Nº 048/2017, DE AUTORIA DO VEREADOR ALBERT DENIS REIS DA SILVA, QUE "DELIMITA ÁREA DE SEGURANÇA NO ENTORNO DO COMPLEXO PENITENCIÁRIO NOSSA SENHORA DO CARMO".</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/936/936_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/936/936_texto_integral.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO PARCIAL À PROPOSIÇÃO DE LEI Nº 606, DE 17 DE NOVEMBRO DE 2017, SOBRE A EMENDA DA ILUSTRÍSSIMA VEREADORA SIOMAR RODRIGUES FERREIRA, POR SE TRATAR DE VÍCIO DE INICIATIVA, UMA VEZ QUE VIOLA A COMPETÊNCIA PRIVATIVA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>MOCRP</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA DEIXAR REGISTRADO MEU VOTO DE REPÚDIO À NOVA "REFORMA DA PREVIDÊNCIA" E À "REFORMA TRABALHISTA" EM DISCUSSÃO NO CONGRESSO NACIONAL, CONDUZIDA PELO ATUAL PRESIDENTE MICHEL TEMER, COM O APOIO DA MAIORIA DOS SENADORES E DOS DEPUTADOS FEDERAIS - QUE SE DIZEM REPRESENTANTES DO POVO BRASILEIRO</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/839/839_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/839/839_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTO DE REPÚDIO À COPASA/MG QUE ESTÁ INSTALANDO A REDE DE ESGOTO DOMÉSTICO E LOGO APÓS, RECOLOCANDO O ASFALTO SOBRE A REDE SEM NENHUM PLANEJAMENTO, O QUE ESTÁ DEIXANDO OS MORADORES OS MOTORISTAS INDIGNADOS COM A POEIRA E COM AS LOMBADAS DEIXADAS PELAS MÁQUINAS DE PROPRIEDADE DA INSTITUIÇÃO.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/888/888_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/888/888_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTO DE REPÚDIO AO GOVERNO FEDERAL, QUE ESTÁ PREPARANDO PARA PRIVATIZAR AS USINAS DE SÃO SIMÃO, MIRANDA E JAGUARA DE PROPRIEDADES DA CEMIG.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>MOCAP</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/840/840_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/840/840_texto_integral.pdf</t>
   </si>
   <si>
     <t>APLAUSO AO LIONS CLUB INTERNACIONAL PELO CENTENÁRIO E AO LIONS CLUBE MAURÍCIO RIOS PELOS QUARENTA E QUATRO ANOS DA INSTITUIÇÃO EM CARMO DO PARANAÍBA.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/904/904_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/904/904_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARA DEIXAR REGISTRADO SEU APLAUSO AO &amp;#8220;ROTARY CLUB DE CARMO DO PARANAÍBA&amp;#8221; PELA COMEMORAÇÃO DE SEUS 35 (TRINTA E CINCO) ANOS DE FUNDAÇÃO NO MUNICÍPIO DE CARMO DO PARANAÍBA, IDEALIZADA PELOS SENHORES: TEMER FERES &amp;#8211; GERENTE DO BANCO DO BRASIL S/A; JOÃO BATISTA CARNEIRO E JOSÉ MARIA DOS SANTOS &amp;#8211; EMPRESÁRIOS CARMENSES. </t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/905/905_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/905/905_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARA DEIXAR REGISTRADO SEU APLAUSO AO &amp;#8220;MINISTÉRIO PÚBLICO E POLÍCIA MILITAR DE MINAS GERAIS&amp;#8221; PELOS RELEVANTES SERVIÇOS PRESTADOS AO POVO DE CARMO DO PARANAÍBA. </t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/934/934_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/934/934_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA DEIXAR REGISTRADO O APLAUSO AO SENHOR ANTÔNIO NATIVO DOS SANTOS, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE CARMO DO PARANAÍBA.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>MOCPE</t>
   </si>
   <si>
     <t>Moção de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/841/841_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/841/841_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR PELO FALECIMENTO DO SENHOR JOSÉ LÁZARO BORGES, NASCIDO EM CARMO DO PARANAÍBA.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/859/859_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/859/859_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA DEIXAR REGISTRADO O VOTO DE PESAR DO VEREADOR NENÊ DE QUINTINOS PELO FALECIMENTO DO SENHOR RONALDO ALEXANDRE DE ALMEIDA, NASCIDO EM CARMO DO PARANAÍBA - MG, NO DIA 27 DE ABRIL DE 1972, CUJO ÓBITO OCORREU NO DIA 23 DE ABRIL DE 2017</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>PDC</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/931/931_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/931/931_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TÍTULO HONORÍFICO DE CIDADÃ CARMENSE À SENHORA MARIA PERPÉTUA DOS REIS ANDRADE (THÉIA DA EMATER), POR SUA CONTRIBUIÇÃO NO DESENVOLVIMENTO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/933/933_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/933/933_texto_integral.pdf</t>
   </si>
   <si>
     <t>OUTORGA O TÍTULO HONORÍFICO DE CIDADÃO CARMENSE AO SENHOR EDSON CHAVES COELHO, POR SUA CONTRIBUIÇÃO NO DESENVOLVIMENTO DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/900/900_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/900/900_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO DA ESTRUTURA DA ADMINISTRAÇÃO DIRETA DO MUNICIPAL DE CARMO DO PARANAÍBA.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/943/943_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/943/943_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 1º, DO ART. 3º DA LEI COMPLEMENTAR Nº 10, DE 27 DE NOVEMBRO DE 2017.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DENOMINA DE "CENTRO ADMINISTRATIVO DEPUTADO SINVAL BOAVENTURA" A NOVA SEDE ADMINISTRATIVA DA PREFEITURA DE CARMO DO PARANAÍBA, E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECONHECE E DECLARA COMO ENTIDADE DE UTILIDADE PÚBLICA MUNICIPAL, A ASSOCIAÇÃO RECREATIVA QUINTINENSE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE CARMO DO PARANAÍBA/MG, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CARMO DO PARANAÍBA A FIRMAR CONVÊNIO COM O ESTADO DE MINAS GERAIS, ATRAVÉS DA POLÍCIA MILITAR DE MINAS GERAIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A LOCAR IMÓVEL DE PROPRIEDADE DE SÉRGIO RODRIGUES ÁLVARES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MODIFICAÇÃO DO QUADRO GERAL DOS SERVIDORES PREVISTO NA LEI Nº 2.009/2009 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE DISPENSA E REDUÇÃO DE PENALIDADES PARA O PAGAMENTO DOS TRIBUTOS EM MORA DO MUNICÍPIO DE CARMO DO PARANAÍBA, NAS CONDIÇÕES QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MODIFICAÇÃO DO QUADRO GERAL DOS SERVIDORES, PREVISTO NA LEI Nº 2009/2009, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 2.343, DE 27 DE NOVEMBRO DE 2015, QUE "DÁ NOVA DENOMINAÇÃO AO TRECHO DA RUA SANTO ANTÔNIO, DA INTERSEÇÃO COM A RUA DOUTOR BARCELOS À INTERSEÇÃO COM A RUA LENHEIROS, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CARMO DO PARANAÍBA A FIRMAR CONVÊNIO COM O ESTADO DE MINAS GERAIS ATRAVÉS DA POLÍCIA MILITAR DO ESTADO DE MINAS GERAIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CARMO DO PARANAÍBA A FIRMAR CONVÊNIO COM O ESTADO DE MINAS GERAIS, ATRAVÉS DA POLÍCIA CIVIL DO ESTADO DE MINAS GERAIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA DO MUNICÍPIO DE CARMO DO PARANAÍBA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DE CARMO DO PARANAÍBA, ESTADO DE MINAS GERAIS, A ABRIR CRÉDITO ESPECIAL POR ANULAÇÃO NO VALOR DE R$ 5.000,00 (CINCO MIL REAIS), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DE CARMO DO PARANAÍBA, ESTADO DE MINAS GERAIS, A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO NO VALOR DE R$ 12.000,00 (DOZE MIL REAIS), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 1.896, DE 04 DE DEZEMBRO DE 2007, QUE "DISPÕE SOBRE O CÓDIGO DE POSTURAS DO MUNICÍPIO DE CARMO DO PARANAÍBA, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1º DA LEI MUNICIPAL Nº 2.423, DE 14 DE MARÇO DE 2017, QUE AUTORIZA O MUNICÍPIO DE CARMO DO PARANAÍBA A FIRMAR CONVÊNIO COM O ESTADO DE MINAS GERAIS, ATRAVÉS DA POLÍCIA CIVIL DO ESTADO DE MINAS GERAIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DE CARMO DO PARANAÍBA, ESTADO DE MINAS GERAIS, A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO NO VALOR DE R$25.504,00 (VINTE E CINCO MIL, QUINHENTOS E QUATRO REAIS), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERAM-SE AS REDAÇÕES DA EMENTA, DO INCISO I E II DO ART. 2º, DO "CAPUT" DO ART. 8º, O PARÁGRAFO ÚNICO PASSA A SER O §1º DO ART. 8º E ACRESCENTAM-SE §§ 2º, 3º, 4º E 5º DA LEI MUNICIPAL Nº 1.588, DE 29 DE JUNHO DE 1999, QUE DISPÕE SOBRE OS SERVIÇOS DE MOTO TÁXI E MOTO FRETE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE TURISMO - COMTUR E INSTITUI O FUNDO MUNICIPAL DE TURISMO - FUMTUR DO MUNICÍPIO DE CARMO DO PARANAÍBA, DANDO OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DE CARMO DO PARANAÍBA, ESTADO DE MINAS GERAIS,A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO NO VALOR DE R$ 320.000,00 (TREZENTOS E VINTE MIL REAIS), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/806/806_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/806/806_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE CARMO DO PARANAÍBA A ADERIR À ASSOCIAÇÃO DO CIRCUITO TURÍSTICO CAMINHOS DO CERRADO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/807/807_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/807/807_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A OUTORGAR A ESCRITURA PÚBLICA DE DOAÇÃO À EMPRESA COOPERATIVA AGROPECUÁRIA DE CARMO DO PARANAÍBA DE IMÓVEL PÚBLICO QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DE CARMO DO PARANAÍBA, ESTADO DE MINAS GERAIS, A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO NO VALOR DE R$ 25.000,00 (VINTE E CINCO MIL REAIS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/809/809_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/809/809_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/810/810_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/810/810_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 78 E 79 DA LEI MUNICIPAL Nº 1835, DE 12 DE MAIO DE 2006, QUE DISPÕE SOBRE A REESTRUTURAÇÃO DA AUTARQUIA MUNICIPAL DENOMINADA INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES MUNICIPAIS DE CARMO DO PARANAÍBA - IPSEM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/811/811_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/811/811_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 3º DA LEI MUNICIPAL Nº 1.865, DE 22 DE FEVEREIRO DE 2007, QUE DISPÕE SOBRE O PLANO DE AMORTIZAÇÃO DOS DÉBITOS PREVIDENCIÁRIOS DO PODER EXECUTIVO DE CARMO DO PARANAÍBA JUNTO AO INSTITUTO DA PREVIDÊNCIA DOS SERVIDORES MUNICIPAIS DE CARMO DO PARANAÍBA - IPSEM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/818/818_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/818/818_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DE CARMO DO PARANAÍBA, ESTADO DE MINAS GERAIS, A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO NO VALOR DE R$ 3.200,00 (TRÊS MIL E DUZENTOS REAIS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/819/819_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/819/819_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/822/822_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/822/822_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "VEREADOR JOAQUIM ANDRADE NETO", A RUA SEM DENOMINAÇÃO, LOCALIZADA NO DISTRITO DE QUINTINOS, NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/823/823_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/823/823_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DE CARMO DO PARANAÍBA, ESTADO DE MINAS GERAIS, A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO, NO VALOR DE R$18.000,00 (DEZOITO MIL REAIS), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/824/824_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/824/824_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 1º, DO ART. 1º DA LEI MUNICIPAL Nº 2.407, DE 16 DE DEZEMBRO DE 2016, QUE AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE CARMO DO PARANAÍBA (MG) A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES E AUXÍLIOS ÀS ENTIDADES QUE MENCIONA E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E ABRE CRÉDITO SUPLEMENTAR POR ANULAÇÃO NO VALOR DE R$20.000,00 (VINTE MIL REAIS), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/831/831_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/831/831_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR POR SUPERÁVIT FINANCEIRO NO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/832/832_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/832/832_texto_integral.pdf</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/833/833_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/833/833_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DE CARMO DO PARANAÍBA, ESTADO DE MINAS GERAIS, A ABRIR CRÉDITO ESPECIAL POR ANULAÇÃO NO VALOR DE R$ 16.000,00 (DEZESSEIS MIL REAIS)</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/842/842_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/842/842_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DE CARMO DO PARANAÍBA, ESTADO DE MINAS GERAIS, A ABRIR CRÉDITO ESPECIAL POR ANULAÇÃO NO VALOR DE R$ 10.000,00 (DEZ MIL REAIS).</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/843/843_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/843/843_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA O ANEXO/ENDEREÇO II DA ESCOLA MUNICIPAL HENRIQUETA CASSIMIRA DE MENEZES, NESTA CIDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/855/855_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/855/855_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O PAGAMENTO E RATEIO DOS HONORÁRIOS ADVOCATÍCIOS SUCUMBENCIAIS</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/865/865_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/865/865_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 1º, ART. 1º DA LEI MUNICIPAL Nº 2.407, DE 16 DE DEZEMBRO DE 2016, QUE AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE CARMO DO PARANAÍBA (MG) A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES E AUXÍLIOS A ENTIDADES QUE MENCIONA E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E ABRE CRÉDITO SUPLEMENTAR POR ANULAÇÃO NO VALOR DE R$ 5.000,00 (CINCO MIL REAIS).</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/866/866_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/866/866_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DE CARMO DO PARANAÍBA, ESTADO DE MINAS GERAIS, A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO NO VALOR DE R$ 10.000,00 (DEZ MIL REAIS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/867/867_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/867/867_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 1º, ART. 1º DA LEI MUNICIPAL Nº 2.407, DE 16 DE DEZEMBRO DE 2016, QUE AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE CARMO DO PARANAÍBA (MG) A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES E AUXÍLIOS A ENTIDADES QUE MENCIONA E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E SUBSTITUI ENTIDADE.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/868/868_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/868/868_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.862, DE 29 DE DEZEMBRO DE 2006, DANDO NOVA REDAÇÃO AO ARTIGO 77 E ALTERANDO A LISTA DE SERVIÇOS DO ISSQN CONSTANTE DO ANEXO I.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/869/869_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/869/869_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE "FEIRA ITINERANTE" ASSIM DESIGNADA AS ATIVIDADES COMERCIAIS PROVISÓRIAS OU ESPORÁDICAS, TAIS COMO FEIRAS ITINERANTES, TEMPORÁRIAS, BAZARES OU EVENTOS SIMILARES, DE ATUAÇÃO DIRETA NO ÂMBITO DO COMÉRCIO VAREJISTA, COM FINS LUCRATIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/872/872_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/872/872_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE UMA FOLGA ANUAL PARA OS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CARMO DO PARANAÍBA, NO DIA DE SEU ANIVERSÁRIO NATALÍCIO, NA FORMA QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.pdf</t>
   </si>
   <si>
     <t>DELIMITA ÁREA DE SEGURANÇA NO ENTORNO DO COMPLEXO PENITENCIÁRIO NOSSA SENHORA DO CARMO.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE CARMO DO PARANAÍBA O "DIA MUNICIPAL DO ADVOGADO CRIMINALISTA", A SER COMEMORADO NO DIA 02 DE DEZEMBRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/906/906_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/906/906_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA, O CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL MARIA DA CONCEIÇÃO QUEIROZ.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/907/907_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/907/907_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2018/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/908/908_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/908/908_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O MUNICÍPIO DE CARMO DO PARANAÍBA-MG, PARA O EXERCÍCIO FINANCEIRO DE 2018</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/909/909_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/909/909_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE CARMO DO PARANAÍBA-MG A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES E AUXÍLIOS ÀS ENTIDADES QUE MENCIONA E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/911/911_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/911/911_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DE CARMO DO PARANAÍBA, ESTADO DE MINAS GERAIS, A ABRIR CRÉDITO SUPLEMENTAR POR ANULAÇÃO NO VALOR DE R$ 68.000,00 (SESSENTA E OITO MIL REAIS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/930/930_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/930/930_texto_integral.pdf</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/932/932_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/932/932_texto_integral.pdf</t>
   </si>
   <si>
     <t>RATIFICA A INCLUSÃO DE FONTES DE RECURSOS EM DOTAÇÕES DO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/942/942_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/942/942_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DE TURISMO, DEFINE AS ATRIBUIÇÕES DO MUNICÍPIO NO PLANEJAMENTO, DESENVOLVIMENTO E ESTÍMULO AO SETOR TURÍSTICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/944/944_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/944/944_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA OBRIGAÇÕES ACESSÓRIAS PARA OS SERVIÇOS DE ADMINISTRAÇÃO DE CARTÕES DE CRÉDITO E DÉBITO E DEMAIS DO ITEM 15.01, "LEASING" E PLANO DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/945/945_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/945/945_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETIVAR O ACORDO DE PARCELAMENTO FIRMADO COM A RECEITA FEDERAL DO BRASIL.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/946/946_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/946/946_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/949/949_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/949/949_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO DE CARMO DO PARANAÍBA, ESTADO DE MINAS GERAIS, A ABRIR CRÉDITO ESPECIAL POR ANULAÇÃO NO VALOR DE R$ 8.400,00 (OITO MIL E QUATROCENTOS REAIS).</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO II, DO ART. 107, DA RESOLUÇÃO LEGISLATIVA Nº 012/2006, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CARMO DO PARANAÍBA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/789/789_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/789/789_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE BENS MÓVEIS INSERVÍVEIS/SUCATA DA CÂMARA MUNICIPAL DE CARMO DO PARANAÍBA PARA O PODER EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/845/845_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/845/845_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CRITÉRIOS PARA O REGISTRO DE PONTO ELETRÔNICO DOS SERVIDORES DA CÂMARA MUNICIPAL DE CARMO DO PARANAÍBA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/846/846_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/846/846_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DA CÂMARA MUNICIPAL DE CARMO DO PARANAÍBA, MINAS GERAIS, PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>PS</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO AO PROJETO DE LEI Nº 022/2017, DE AUTORIA DO VEREADOR JOÃO VAZ DE OLIVEIRA, QUE ALTERA A LEI MUNICIPAL Nº 1.588, DE 29 DE JUNHO DE 1999, QUE DISPÕE SOBRE OS SERVIÇOS DE MOTO-TÁXI E MOTO ENTREGA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação - xxx</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/917/917_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/917/917_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO DA ESTRUTURA DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE CARMO DO PARANAÍBA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/947/947_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/947/947_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO AO PROJETO DE LEI COMPLEMENTAR Nº 002/2017, QUE "ALTERA A REDAÇÃO DO § 1º, DO ART. 3º, DA LEI COMPLEMENTAR Nº 10, DE 27 DE NOVEMBRO DE 2017".</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>PEPL</t>
   </si>
   <si>
     <t>Proposta de Emenda</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUBSTITUTIVA AO PROJETO DE LEI Nº 006/2017, DE AUTORIA DO CHEFE DO PODER EXECUTIVO, QUE "AUTORIZA O PODER EXECUTIVO A LOCAR IMÓVEL DE PROPRIEDADE DE SÉRGIO RODRIGUES ÁLVARES, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUBSTITUTIVA AO PROJETO DE LEI Nº 004/2017, DE AUTORIA DO CHEFE DO PODER EXECUTIVO, QUE "AUTORIZA O MUNICÍPIO DE CARMO DO PARANAÍBA A FIRMAR CONVÊNIO COM O ESTADO DE MINAS GERAIS, ATRAVÉS DA POLÍCIA MILITAR DO ESTADO DE MINAS GERAIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUBSTITUTIVA AO PROJETO DE LEI Nº 008/2017, DE AUTORIA DO CHEFE DO PODER EXECUTIVO, QUE "DISPÕE SOBRE A MODIFICAÇÃO DO QUADRO GERAL DOS SERVIDORES PREVISTO NA LEI Nº 2009/2009, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/830/830_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/830/830_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUBSTITUTIVA AO PROJETO DE LEI Nº 028/2017, DE AUTORIA DO PREFEITO, QUE &amp;#8220;DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2018, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/881/881_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/881/881_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUBSTITUTIVA Nº 05 AO PROJETO DE LEI N° 042/2017, DE AUTORIA DO CHEFE DO PODER EXECUTIVO, QUE &amp;#8220;ALTERA A REDAÇÃO DO § 1º, DO ART. 1º DA LEI MUNICIPAL Nº 2.407, DE 16 DE DEZEMBRO DE 2016, QUE AUTORIZA O PODER EXECUTIVO DO MUNICÍPIO DE CARMO DO PARANAÍBA (MG) A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES E AUXÍLIOS ÀS ENTIDADES QUE MENCIONA E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS E ABRE CRÉDITO SUPLEMENTAR POR ANULAÇÃO NO VALOR DE R$5.000,00 (CINCO MIL REAIS)&amp;#8221;.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/882/882_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/882/882_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUBSTITUTIVA Nº 06 AO PROJETO DE LEI N° 044/2017, DE AUTORIA DO CHEFE DO PODER EXECUTIVO, QUE &amp;#8220;ALTERA A REDAÇÃO DO § 1º, ART. 1º DA LEI MUNICIPAL Nº 2.407, DE 16 DE DEZEMBRO DE 2016&amp;#8221;</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/883/883_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/883/883_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUPRESSIVA Nº 07 AO PROJETO DE LEI N° 045/2017, DE AUTORIA DO CHEFE DO PODER EXECUTIVO, QUE &amp;#8220;ALTERA A LEI 1.862, DE 29 DE DEZEMBRO DE 2006, DANDO NOVA REDAÇÃO AO ARTIGO 77 E ALTERANDO A LISTA DE SERVIÇOS DO ISSQN CONSTANTE DO ANEXO I&amp;#8221;</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/890/890_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/890/890_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUBSTITUTIVA AO PROJETO DE LEI N° 041/2017, DE AUTORIA DO CHEFE DO PODER EXECUTIVO, QUE &amp;#8220;DISPÕE E REGULAMENTA O PAGAMENTO E RATEIO DOS HONORÁRIOS ADVOCATÍCIOS SUCUMBENCIAIS, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/919/919_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/919/919_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUPRESSIVA AO SUBSTITUTIVO DO PROJETO DE LEI COMPLEMENTAR Nº 001/2017, DE AUTORIA DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, QUE "DISPÕE SOBRE A REORGANIZAÇÃO DA ESTRUTURA DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE CARMO DO PARANAÍBA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/920/920_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/920/920_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA ADITIVA AO SUBSTITUTIVO DO PROJETO DE LEI COMPLEMENTAR Nº 001/2017, DE AUTORIA DA COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO, QUE "DISPÕE SOBRE A REORGANIZAÇÃO DA ESTRUTURA DA ADMINISTRAÇÃO DIRETA DO MUNICÍPIO DE CARMO DO PARANAÍBA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/921/921_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/921/921_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUBSTITUTIVA Nº 011/2017 AO PROJETO DE LEI Nº 051/2017, DE AUTORIA DO CHEFE DO PODER EXECUTIVO, QUE "DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2018/2021 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/922/922_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/922/922_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUBSTITUTIVA Nº 012/2017 AO PROJETO DE LEI Nº 052/2017, DE AUTORIA DO CHEFE DO PODER EXECUTIVO, QUE "ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CARMO DO PARANAÍBA - MG PARA O EXERCÍCIO FINANCEIRO DE 2018".</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/923/923_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/923/923_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUBSTITUTIVA Nº 013/2017 AO PROJETO DE LEI Nº 052/2017, DE AUTORIA DO CHEFE DO PODER EXECUTIVO, QUE "ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CARMO DO PARANAÍBA - MG PARA O EXERCÍCIO FINANCEIRO DE 2018".</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/924/924_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/924/924_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUBSTITUTIVA Nº 014/2017 AO PROJETO DE LEI Nº 053/2017, DE AUTORIA DO CHEFE DO PODER EXECUTIVO, QUE "AUTORIZA O PODER EXECUTIVO MUNICIPAL DE CARMO DO PARANAÍBA - MG A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES E AUXÍLIO ÀS ENTIDADES QUE MENCIONA E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS".</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/925/925_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/925/925_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUBSTITUTIVA Nº 015/2017 AO PROJETO DE LEI Nº 051/2017, DE AUTORIA DO CHEFE DO PODER EXECUTIVO, QUE "DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2018/2021 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/926/926_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/926/926_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUBSTITUTIVA Nº 016/2017 AO PROJETO DE LEI Nº 052/2017, DE AUTORIA DO CHEFE DO PODER EXECUTIVO, QUE "ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CARMO DO PARANAÍBA - MG PARA O EXERCÍCIO FINANCEIRO DE 2018".</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/927/927_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/927/927_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUBSTITUTIVA Nº 017/2017 AO PROJETO DE LEI Nº 053/2017, DE AUTORIA DO CHEFE DO PODER EXECUTIVO, QUE "AUTORIZA O PODER EXECUTIVO MUNICIPAL DE CARMO DO PARANAÍBA - MG A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES E AUXÍLIO ÀS ENTIDADES QUE MENCIONA E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS".</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/937/937_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/937/937_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUBSTITUTIVA AO PROJETO DE LEI Nº 051/2017, DE AUTORIA DO CHEFE DO PODER EXECUTIVO, QUE "DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2018/2021 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/938/938_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/938/938_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUBSTITUTIVA Nº 19/2017 AO PROJETO DE LEI Nº 051/2017, DE AUTORIA DO CHEFE DO PODER EXECUTIVO, QUE "DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2018/2021 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/939/939_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/939/939_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUBSTITUTIVA Nº 20/2017 AO PROJETO DE LEI Nº 052/2017, DE AUTORIA DO CHEFE DO PODER EXECUTIVO, QUE "DISPÕE SOBRE A LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/940/940_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/940/940_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUBSTITUTIVA Nº 21/2017 AO PROJETO DE LEI Nº 053/2017, DE AUTORIA DO CHEFE DO PODER EXECUTIVO, QUE "AUTORIZA O PODER EXECUTIVO MUNICIPAL DE CARMO DO PARANAÍBA - MG A EFETUAR REPASSES FINANCEIROS DE SUBVENÇÕES, CONTRIBUIÇÕES E AUXÍLIO ÀS ENTIDADES QUE MENCIONA E OUTROS AUXÍLIOS FINANCEIROS A PESSOAS FÍSICAS".</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/941/941_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/941/941_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUBSTITUTIVA Nº 22/2017 AO PROJETO DE LEI Nº 056/2017, DE AUTORIA DO CHEFE DO PODER EXECUTIVO, QUE "RATIFICA A INCLUSÃO DE FONTES DE RECURSOS EM DOTAÇÕES DO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/948/948_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/948/948_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA SUBSTITUTIVA Nº 23 AO PROJETO DE LEI Nº 059/2017, DE AUTORIA DO CHEFE DO PODER EXECUTIVO, QUE "AUTORIZA O PODER EXECUTIVO MUNICIPAL A EFETIVAR O ACORDO DE PARCELAMENTO FIRMADO COM A RECEITA FEDERAL DO BRASIL".</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>PEPR</t>
   </si>
   <si>
     <t>Proposta de Emenda a Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/853/853_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/853/853_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE CRITÉRIOS PARA O REGISTRO DE PONTO ELETRÔNICO DOS SERVIDORES DA CÂMARA MUNICIPAL DE CARMO DO PARANAÍBA.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.pdf</t>
+    <t>http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERENDO QUE SEJA REALIZADO UM REFERENDO JUNTO AOS ELEITORES CARMENSES QUE VÃO DECIDIR SOBRE A RETIRADA OU A PERMANÊNCIA DO COMPLEXO PENITENCIÁRIO NOSSA SENHORA DO CARMO, NO MUNICÍPIO DE CARMO DO PARANAÍBA, EM FUNCIONAMENTO SOB A RESPONSABILIDADE DO GOVERNO DO ESTADO DE MINAS GERAIS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3039,68 +3039,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/850/850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/912/912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/907/907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/945/945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.carmodoparanaiba.mg.leg.br/media/./sapl/public/materialegislativa/2017/891/891_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>